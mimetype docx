--- v0 (2025-11-11)
+++ v1 (2026-07-03)
@@ -15,51 +15,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6CF28168" w14:textId="4DC4484D" w:rsidR="00CE7103" w:rsidRPr="00E70E20" w:rsidRDefault="00A35397">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2D8C9162" wp14:editId="52CD4C53">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5623560</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="520065" cy="1025525"/>
@@ -140,91 +140,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00CE7103" w:rsidRPr="00E70E20" w14:paraId="776EE4AC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73AA3ACC" w14:textId="7AF5A962" w:rsidR="00FF3A9D" w:rsidRDefault="00084399" w:rsidP="00084399">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink w:anchor="b" w:history="1">
               <w:r w:rsidRPr="00084399">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:t>Condiciones Generales de Contrato par</w:t>
-[...39 lines deleted...]
-                <w:t>s Civiles</w:t>
+                <w:t>Condiciones Generales de Contrato para Obras Civiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1DE76337" w14:textId="77777777" w:rsidR="00084399" w:rsidRDefault="00084399" w:rsidP="00084399">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="526B3F79" w14:textId="77777777" w:rsidR="00CE7103" w:rsidRPr="00E70E20" w:rsidRDefault="00CE7103">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E70E20">
               <w:rPr>
                 <w:sz w:val="24"/>
@@ -798,51 +758,69 @@
         <w:t>fecha........</w:t>
       </w:r>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>], según lo detallado en las actas acordadas de la asamblea de negociación</w:t>
       </w:r>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [con fecha........], no adjunta al presente pero en conocimiento y posesión de ambas partes.</w:t>
+        <w:t xml:space="preserve"> [con fecha........], no adjunta al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E70E20">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E70E20">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pero en conocimiento y posesión de ambas partes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3128EF18" w14:textId="77777777" w:rsidR="00CE7103" w:rsidRPr="00E70E20" w:rsidRDefault="00CE7103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A694853" w14:textId="77777777" w:rsidR="00CE7103" w:rsidRPr="00E70E20" w:rsidRDefault="00CE7103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
@@ -2828,51 +2806,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Condiciones especiales</w:t>
       </w:r>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374D40F9" w14:textId="4C71135F" w:rsidR="00CE7103" w:rsidRPr="00E70E20" w:rsidRDefault="00CE7103">
+    <w:p w14:paraId="374D40F9" w14:textId="2E278011" w:rsidR="00CE7103" w:rsidRPr="00E70E20" w:rsidRDefault="00CE7103">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E70E20">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -21734,70 +21712,70 @@
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE7103" w:rsidRPr="00E70E20">
       <w:headerReference w:type="even" r:id="rId18"/>
       <w:headerReference w:type="default" r:id="rId19"/>
       <w:footerReference w:type="even" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:headerReference w:type="first" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00C4C9F9" w14:textId="77777777" w:rsidR="008F6855" w:rsidRDefault="008F6855">
+    <w:p w14:paraId="7DF88375" w14:textId="77777777" w:rsidR="00814122" w:rsidRDefault="00814122">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41CBB4F9" w14:textId="77777777" w:rsidR="008F6855" w:rsidRDefault="008F6855">
+    <w:p w14:paraId="1CB523F3" w14:textId="77777777" w:rsidR="00814122" w:rsidRDefault="00814122">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
@@ -21825,90 +21803,90 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CG Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2260DD0B" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="790CB5BA" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="77A48C64" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
   <w:p w14:paraId="7EAAC0D9" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02652228" w14:textId="347F1271" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
@@ -21922,70 +21900,70 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007F4C7B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="CG Times" w:hAnsi="CG Times"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="66F35D04" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08A6D962" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="578C19B2" w14:textId="77777777" w:rsidR="008F6855" w:rsidRDefault="008F6855">
+    <w:p w14:paraId="66F5E3F4" w14:textId="77777777" w:rsidR="00814122" w:rsidRDefault="00814122">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D15E486" w14:textId="77777777" w:rsidR="008F6855" w:rsidRDefault="008F6855">
+    <w:p w14:paraId="104F4805" w14:textId="77777777" w:rsidR="00814122" w:rsidRDefault="00814122">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5473469B" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Si hubiera actualizaciones en la propuesta técnica o en la correspondencia intercambiada para aclarar ciertos aspectos, hacer referencia también a estas, siempre que sean aceptables para el PNUD.  De lo contrario, los aspectos cuyas resoluciones estén pendientes deberán ser tratados en este documento o en las Especificaciones Técnicas/Planos, según lo apropiado.</w:t>
@@ -22159,75 +22137,75 @@
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="CG Times (WN)" w:hAnsi="CG Times (WN)"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">La razón de la distinción entre una garantía bancaria del 10 % y una fianza de cumplimiento del 30 % es que las garantías bancarias no son generalmente condicionales y pueden ser tomadas directamente sin prueba de incumplimiento, mientras que la mayoría de las fianzas de cumplimiento son condicionales y requieren alguna prueba de incumplimiento.  Habitualmente hay costos adicionales y demoras incurridas en el cobro de una fianza de cumplimiento y, por lo tanto, se solicita un porcentaje más alto para cubrir el trabajo adicional involucrado.  Algunos bancos fuera de los Estados Unidos pueden llamar a ciertos instrumentos de garantía «fianzas o garantías de cumplimiento» aunque pueden ser solamente garantías condicionales.  Es importante revisar el texto del instrumento para determinar si se trata de una garantía condicional o incondicional. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="41EA0EE1" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4B499691" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
   <w:p w14:paraId="612227CB" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BDA0376" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="75C3B1D6" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
   <w:p w14:paraId="6F8A5534" w14:textId="77777777" w:rsidR="007F54D6" w:rsidRDefault="007F54D6"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="523FB59D" w14:textId="659A2486" w:rsidR="007F54D6" w:rsidRDefault="007F54D6">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="-720"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="180A0BCC" wp14:editId="4D9EF141">
           <wp:extent cx="1520190" cy="395605"/>
           <wp:effectExtent l="0" t="0" r="3810" b="4445"/>
           <wp:docPr id="785529097" name="Picture 785529097"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -22255,51 +22233,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1520190" cy="395605"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008C1713"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D5C4456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="36.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B11E97"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3DBC9E2E"/>
@@ -23733,51 +23711,51 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="287708918">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1045252533">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="2092963991">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="492531965">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="144662549">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="2097939760">
     <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -23785,104 +23763,107 @@
     <w:rsidRoot w:val="000349AD"/>
     <w:rsid w:val="0000549B"/>
     <w:rsid w:val="000349AD"/>
     <w:rsid w:val="00050E52"/>
     <w:rsid w:val="00061DC7"/>
     <w:rsid w:val="00084399"/>
     <w:rsid w:val="001043FA"/>
     <w:rsid w:val="001431E8"/>
     <w:rsid w:val="001B1C35"/>
     <w:rsid w:val="00214B8A"/>
     <w:rsid w:val="002B5805"/>
     <w:rsid w:val="00407A07"/>
     <w:rsid w:val="00447597"/>
     <w:rsid w:val="004703A3"/>
     <w:rsid w:val="00521B24"/>
     <w:rsid w:val="005C695D"/>
     <w:rsid w:val="005E2634"/>
     <w:rsid w:val="005F7759"/>
     <w:rsid w:val="0061271F"/>
     <w:rsid w:val="00664791"/>
     <w:rsid w:val="0066547B"/>
     <w:rsid w:val="006A4D90"/>
     <w:rsid w:val="00753B45"/>
     <w:rsid w:val="007F4C7B"/>
     <w:rsid w:val="007F54D6"/>
+    <w:rsid w:val="00814122"/>
     <w:rsid w:val="0083781D"/>
     <w:rsid w:val="008D2368"/>
     <w:rsid w:val="008F04EB"/>
     <w:rsid w:val="008F6855"/>
     <w:rsid w:val="00947CA6"/>
     <w:rsid w:val="00964A02"/>
     <w:rsid w:val="009B3996"/>
     <w:rsid w:val="00A35397"/>
     <w:rsid w:val="00A6394C"/>
     <w:rsid w:val="00BB4790"/>
     <w:rsid w:val="00BF18D9"/>
     <w:rsid w:val="00C06176"/>
     <w:rsid w:val="00C2278D"/>
     <w:rsid w:val="00C4124B"/>
     <w:rsid w:val="00CA7FC7"/>
+    <w:rsid w:val="00CE516A"/>
     <w:rsid w:val="00CE7103"/>
+    <w:rsid w:val="00D3429B"/>
     <w:rsid w:val="00D95794"/>
     <w:rsid w:val="00E70E20"/>
     <w:rsid w:val="00EA3E08"/>
     <w:rsid w:val="00ED7BE4"/>
     <w:rsid w:val="00F92F99"/>
     <w:rsid w:val="00FF3A9D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="hi-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13C03FAD"/>
   <w15:docId w15:val="{CE2A4A46-46B4-4E69-A9D3-417028236CBE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -24537,59 +24518,59 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E70E20"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00084399"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/advance-payment-bank-guarantee-form" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/securitycouncil/es/content/un-sc-consolidated-list" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/modelo-de-garantia-de-pago-por-adelantado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -24866,50 +24847,86 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps7.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -25222,136 +25239,51 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...52 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>455</Value>
       <Value>355</Value>
     </TaxCatchAll>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-2631</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-2631</Url>
       <Description>POPP-11-2631</Description>
     </_dlc_DocIdUrl>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b3a0de15-fea1-4bd6-b8b2-e6f99fcc3b53</TermId>
@@ -25365,167 +25297,216 @@
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Template</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item7.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426F9EE7-96A7-42AD-B57A-16EE19118971}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1D37BAE-FB9C-45A3-87CB-7D34946C5891}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A67386D0-72B5-45C0-A3A0-ADD2784940CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1D37BAE-FB9C-45A3-87CB-7D34946C5891}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE76489-4AF7-4B01-982A-FA5B35D01C99}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E78AEB-96A3-4A63-BD48-45BFFB7C52B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EE76489-4AF7-4B01-982A-FA5B35D01C99}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FD34833-3448-4D39-A4B7-DC702913653F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps7.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{426F9EE7-96A7-42AD-B57A-16EE19118971}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3B43D24-9446-8148-ADC8-46F818F5119B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>53</Pages>
-  <Words>17805</Words>
-  <Characters>101492</Characters>
+  <Words>17806</Words>
+  <Characters>101500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>845</Lines>
   <Paragraphs>238</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Model Contract For Civil Works</vt:lpstr>
       <vt:lpstr>Model Contract For Civil Works</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Productivity Solutions Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>119059</CharactersWithSpaces>
+  <CharactersWithSpaces>119068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Model Contract For Civil Works</dc:title>
   <dc:subject/>
   <dc:creator>Hal Richman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>UNITBOM-1780-115</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">