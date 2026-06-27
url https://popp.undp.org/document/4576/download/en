--- v0 (2025-10-10)
+++ v1 (2026-06-27)
@@ -1,3954 +1,4623 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="6AF0B64A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
-[...9 lines deleted...]
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="7875B9EA" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3700"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="UNDP_InternshipEvaluationForm"/>
-      <w:r w:rsidRPr="00350AF6">
+      <w:r w:rsidRPr="004E67FF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP Internship Evaluation Form</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="576A30DB" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5400"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00350AF6">
+      <w:r w:rsidRPr="004E67FF">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This form should be completed by the supervisor of the intern in consultation with the intern.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="1FE11C4D" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="163" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="163" w:type="dxa"/>
           <w:right w:w="163" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5400"/>
-        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="4671"/>
+        <w:gridCol w:w="6129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
-[...2 lines deleted...]
-            <w:tcW w:w="5400" w:type="dxa"/>
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="21F465B2" w14:textId="77777777" w:rsidTr="004E67FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1A07682D" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="293454A6" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name of intern:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...24 lines deleted...]
-            <w:tcW w:w="5400" w:type="dxa"/>
+          <w:p w14:paraId="57A03706" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="386BCF66" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="1B005D50" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7808970F" w14:textId="3F23FE00" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Period of in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>tern</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ship</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7C9801D9" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E8BD525" w14:textId="62D422FC" w:rsidR="00E81DB6" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>From:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____________________  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">   _____________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">                            mm /</w:t>
+          <w:p w14:paraId="2DE8D770" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2975BA2F" w14:textId="7F4F0758" w:rsidR="00E81DB6" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>mm /dd /</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00350AF6">
-[...6 lines deleted...]
-              <w:t>dd</w:t>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00350AF6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> /</w:t>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    mm /dd /</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>yy</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00350AF6">
-[...44 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="057CDB44" w14:textId="5C712AED" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
-[...2 lines deleted...]
-            <w:tcW w:w="5400" w:type="dxa"/>
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="0E968BF0" w14:textId="77777777" w:rsidTr="004E67FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="37EE14AA" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="439B7DAC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Name of super</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>visor:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5400" w:type="dxa"/>
+          <w:p w14:paraId="3F310700" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="56E66AD5" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="609D536E" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Supervisor's title</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
-[...2 lines deleted...]
-            <w:tcW w:w="5400" w:type="dxa"/>
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="2ECC6778" w14:textId="77777777" w:rsidTr="004E67FF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="40833C05" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05A270C0" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Division/Office/Section</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5400" w:type="dxa"/>
+          <w:p w14:paraId="43CC1C90" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6129" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="08709D9A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="635AD5E4" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Duty station</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="1D54C659" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="72AA1FB0" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="038E8C84" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assignments:  Briefly explain the major as</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>sign</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ments under</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>taken by the intern, and/or attach Term of Reference.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...110 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0EB154E2" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44122D08" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="085657F6" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="737939DA" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CAD56F6" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70EDCB18" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D954C9B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13A8BDF0" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B8B5BC1" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C4BE477" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Assessment: Overall, how would you assess the work undertaken by the intern?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="46886B8B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A9283D1" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="7934" w:hanging="7934"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> _____ Excellent          _____ Very good        _____ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">            _____ Fair</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...36 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="61D7DE56" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31797B5C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C7E4467" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comments:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...65 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="3312DDF0" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D914B4" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23FC3966" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E32C936" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D5DD737" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34160E1B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D27F355" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="7934" w:hanging="7934"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Supervisor's signature ______________________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Date: ________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="10AECF56" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="584A0F56" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="2C3B2944" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C96F52" w:rsidRPr="00350AF6">
-          <w:headerReference w:type="default" r:id="rId4"/>
+        <w:sectPr w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidSect="00E81DB6">
+          <w:headerReference w:type="default" r:id="rId6"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="450" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="74AAD311" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="58702A50" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C96F52" w:rsidRPr="00350AF6">
+        <w:sectPr w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidSect="00E81DB6">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10620" w:type="dxa"/>
         <w:tblInd w:w="-836" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="141" w:type="dxa"/>
           <w:right w:w="141" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="513"/>
-        <w:gridCol w:w="387"/>
-        <w:gridCol w:w="5580"/>
+        <w:gridCol w:w="927"/>
+        <w:gridCol w:w="5040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="6AEFEFBD" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+          </w:tcPr>
+          <w:p w14:paraId="621411B5" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Performance Rat</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ing*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+            <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F83402" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3176"/>
               </w:tabs>
-              <w:spacing w:after="58"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="102A291D" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="11CD1CA6" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04D0D0DE" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="756" w:hanging="756"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Professional/tech</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>nical com</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>pe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>tence (application of professional knowl</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>edge, skills &amp; experiences)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="59E98FD7" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="704017F9" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E4A8BC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="0185A7DC" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="3C77F7D4" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="616B65FE" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2906"/>
               </w:tabs>
-              <w:spacing w:after="19"/>
-[...13 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rating:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="7034A347" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E68CB1D" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="0544D5CE" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CCAF124" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="5091B97C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="0AFA07C8" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...18 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="7F856647" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB1BD50" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="2CB86D52" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A46B2AA" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...14 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="4540EF5C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="672B80D3" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="2E64DA92" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="35093110" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CAC0F80" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="756" w:hanging="756"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Productivity in terms of quantity and speed of work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="2FDB6F6D" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="104E7ED8" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="22C86B2F" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="6E21CC0F" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="219E3E0F" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EBF7A6C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="4E24E946" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="7DC4BDC4" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7FB10448" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2906"/>
               </w:tabs>
-              <w:spacing w:after="19"/>
-[...13 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rating:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="44FE3691" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67802E9E" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="3B894A5A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CF62834" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="2A710DA3" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="5C54BD56" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...18 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="79161212" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EC02F1A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="0DDBEE50" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49521BD3" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="6E02404C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67698ADC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="5700FF73" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="224AB97C" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="39F06EEC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57DC360A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="756" w:hanging="756"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(c)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Productivity in terms of quality of work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="36120376" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="6C1B99EF" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79ED5E61" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="3C036853" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="27BA8278" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="392C06D1" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2906"/>
               </w:tabs>
-              <w:spacing w:after="19"/>
-[...13 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rating:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="690E55DE" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66010C99" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="514D3973" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AA1D1E3" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="4CFDB486" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="7D38F09A" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...18 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="69C6045A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CA1E67B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="1A13EB35" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="093300BC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="04AFF3C8" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D27FE12" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="324ADE25" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="6060F9E6" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="0C7348DF" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DBF4F7B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="756" w:hanging="756"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(d)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Work relation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ships (ef</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>fec</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>tive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ness in working harmoniously with per</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>sons both within and outside the orga</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>niza</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>tion)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="6F58EB8F" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="7AC7DC72" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="373E0D82" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="035FC965" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0CBDDD32" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2906"/>
               </w:tabs>
-              <w:spacing w:after="19"/>
-[...13 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rating:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="6ADB6ECD" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F368BAE" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="6A9990EA" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="205940D8" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="1B195E29" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="23FC3955" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...18 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="6298FA0F" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21BDF661" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="0FA1B46B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="499323CB" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="2CD1020E" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6948AEB9" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="2463CEAB" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="10C208A0" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="1E304919" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D71080B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="756" w:hanging="756"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Communications skills (abil</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ity to com</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>muni</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>cate clear</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ly, con</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>cise</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ly and effec</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>tive</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ly)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...13 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="344E5E2C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...17 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="5F3BB600" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="6D936042" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...10 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+          <w:p w14:paraId="7ED1A7CE" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C1F8731" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2906"/>
               </w:tabs>
-              <w:spacing w:after="19"/>
-[...13 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rating:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="7092384B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="348678C0" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="25D33FFC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="344A5F0B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="242D0130" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="5DAAF503" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...20 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4B189565" w14:textId="658EA151" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="004E67FF" w:rsidP="004E67FF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2676"/>
+              </w:tabs>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="387" w:type="dxa"/>
+          <w:p w14:paraId="0928172A" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="620D6712" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="927" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-            <w:tcW w:w="5580" w:type="dxa"/>
+          <w:p w14:paraId="3737FBF3" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C96E05" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="3F8EA05D" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="19" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidTr="0068191A">
+      <w:tr w:rsidR="00E81DB6" w:rsidRPr="00E81DB6" w14:paraId="12C21456" w14:textId="77777777" w:rsidTr="004E67FF">
         <w:trPr>
           <w:trHeight w:val="1693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:tcW w:w="5580" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:left w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...25 lines deleted...]
-                <w:lang w:val="en-GB"/>
+          <w:p w14:paraId="02865D25" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35386A8D" w14:textId="1D2399CF" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>*The rating scale is as follows:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...11 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="505C617D" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5 = Outstanding</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-            <w:pPr>
+          <w:p w14:paraId="0314D015" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4 = Very Good</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-            <w:pPr>
+          <w:p w14:paraId="507F56AC" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3 = Good</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-            <w:pPr>
+          <w:p w14:paraId="402CE24C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">2 = Passable </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...1 lines deleted...]
-              <w:spacing w:after="58"/>
+          <w:p w14:paraId="14F257FA" w14:textId="59EBFB64" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="004E67FF">
+            <w:pPr>
+              <w:spacing w:after="58" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="720"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1 = Unsatisfactory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5580" w:type="dxa"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="000000"/>
               <w:bottom w:val="double" w:sz="7" w:space="0" w:color="000000"/>
               <w:right w:val="double" w:sz="7" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="3025C78C" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34650267" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Supervisor's Signature:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="2219FA45" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59A2DC2B" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EDB4390" w14:textId="60D9C33B" w:rsidR="00E81DB6" w:rsidRDefault="00E81DB6" w:rsidP="004E67FF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="6352"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1440"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="5CAC80E5" w14:textId="77777777" w:rsidR="004E67FF" w:rsidRPr="004E67FF" w:rsidRDefault="004E67FF" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="0068191A">
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48ED0440" w14:textId="77777777" w:rsidR="00E81DB6" w:rsidRDefault="00E81DB6" w:rsidP="00E81DB6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1440"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="right" w:pos="6352"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="719" w:hanging="719"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00350AF6">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="004E67FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBB914E" w14:textId="77777777" w:rsidR="004E67FF" w:rsidRPr="004E67FF" w:rsidRDefault="004E67FF" w:rsidP="00E81DB6">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="-1440"/>
+                <w:tab w:val="left" w:pos="-720"/>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="right" w:pos="6352"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="719" w:hanging="719"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C96F52" w:rsidRPr="00350AF6" w:rsidRDefault="00C96F52" w:rsidP="00C96F52">
+    <w:p w14:paraId="0B356881" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="004E67FF" w:rsidRDefault="00DA504D" w:rsidP="00E81DB6">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A2358F" w:rsidRDefault="00A2358F">
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00A2358F">
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="004E67FF" w:rsidSect="004E67FF">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1170" w:right="1440" w:bottom="720" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="241CFB5A" w14:textId="77777777" w:rsidR="00D340BF" w:rsidRDefault="00D340BF" w:rsidP="00E81DB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5F0E46E4" w14:textId="77777777" w:rsidR="00D340BF" w:rsidRDefault="00D340BF" w:rsidP="00E81DB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0F6D28EB" w14:textId="77777777" w:rsidR="00D340BF" w:rsidRDefault="00D340BF" w:rsidP="00E81DB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2331C4A5" w14:textId="77777777" w:rsidR="00D340BF" w:rsidRDefault="00D340BF" w:rsidP="00E81DB6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00F62F6B" w:rsidRPr="0063574E" w:rsidRDefault="00C96F52" w:rsidP="0063574E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F9F17E6" w14:textId="13FE7C17" w:rsidR="00E81DB6" w:rsidRPr="004E67FF" w:rsidRDefault="00E81DB6" w:rsidP="0063574E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0063574E">
+    <w:r w:rsidRPr="004E67FF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
-      <w:t xml:space="preserve">UNDP </w:t>
+      <w:t>UNDP Internship Evaluation Form</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E67FF">
       <w:rPr>
-        <w:u w:val="single"/>
-[...4 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004E67FF">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C96F52"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C96F52"/>
+    <w:rsidRoot w:val="00E81DB6"/>
+    <w:rsid w:val="004E67FF"/>
+    <w:rsid w:val="00571E5A"/>
+    <w:rsid w:val="007A19C0"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D340BF"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E61D6F"/>
+    <w:rsid w:val="00E81DB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="15DAC6ED"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{52192F8D-7255-496E-BECC-4C2168953F67}"/>
+  <w15:docId w15:val="{A3555BB7-8F18-463F-996E-9E4E7A1A761F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4276,244 +4945,799 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C96F52"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C96F52"/>
+    <w:rsid w:val="00E81DB6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C96F52"/>
+    <w:rsid w:val="00E81DB6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E81DB6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E81DB6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4620,650 +5844,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...548 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1331</Characters>
+  <Pages>2</Pages>
+  <Words>229</Words>
+  <Characters>1311</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1561</CharactersWithSpaces>
+  <CharactersWithSpaces>1537</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>