--- v0 (2025-10-01)
+++ v1 (2026-06-11)
@@ -1,8711 +1,45276 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...11 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="576AA269" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0FB947CC" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CONTRAT DE BAIL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E58B2F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="52040785" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71195945" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7FA14BCF" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7482AC0B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="69E643E0" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540F0520" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="41C6D5FF" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programme des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>développement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5F448273" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="040C6784" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624D7035" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6AEBD831" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E68B4">
-[...24 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bail, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conclu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le              par et entre             [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’adresse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est                               pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lui-même</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>héritiers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exécuteurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>administrateurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>successeurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cessionnaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> société de          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dûment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>constituée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vertu des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de        ], (ci-après </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénommé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le « </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bailleur</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E68B4">
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> »), [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agissant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qualité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de       , son [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>titre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">]] et le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>développement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ci-après </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénommé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E68B4">
-[...10 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ») </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agissant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qualité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de                 , son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>représentant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    (ci-après </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénommé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pays</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E68B4">
-[...40 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> »), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’adresse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est                  . </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénommés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Parties</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> ».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD699D0" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="74D1B434" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76D7A45D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="2BFB1804" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49C981E4" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="003E68B4">
+    <w:p w14:paraId="5AD5254C" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EN FOI DE </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>QUOI :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5288D647" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="3E04B844" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66914273" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="561DD282" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>considérations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mutuelles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescrites par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ce qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="6DAF1BC1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="51219BD8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71C89D1E" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="11648669" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD, et le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, [la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présenté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>étage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présenté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...81 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ]</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>espace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parking</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>approprié</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ladite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ledit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’espace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parking</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci-après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénommés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déclare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garantit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elle a un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>titre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>juridique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>elle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>possède</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>légalement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décrits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>précisément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="38407837" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="588534EC" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...50 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partagé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>occupants</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incluses :)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6013CA56" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="094C2638" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72463302" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4962D5B6" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1FD7E7" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6FAD76C3" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:footerReference w:type="default" r:id="rId5"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...71 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="02AA7C48" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6CB21A43" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CONJOINTEMENT</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AVEC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entrées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>salles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publiques, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>couloirs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ascenseurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>escaliers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toilettes publiques</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="616E94F2" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="07A66D43" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...63 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6A54E9FF" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="16BA4CA1" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POUR UNE UTILISATION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bureau      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pays</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>souhaite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prévalant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>échéant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conclu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jusqu’ici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lesdites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en ce qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concerne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quelque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>façon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56A1C390" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="041A7331" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="16D842AF" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="05C1C2D8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POUR UNE DURÉE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>commençant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le           et se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>terminant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le         </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>antérieure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pouvant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>définie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prescrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0182DF1D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="755C9A1A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...79 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="14B5FD1B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7C90DC24" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD verse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plein en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cinq</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>civils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la fin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> civil </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auquel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rapporte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Dans le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>où</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seraient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>occupés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>complet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mensuel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> calculé </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pro rata</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="24BBB6AC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5C5A454A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...89 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="505BBCDD" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0E211D99" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Si les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci-dessus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modifiées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particulier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, si le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payé en avance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’accomplissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Règles de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>financière</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’ONU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 125.11, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajoutées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la fin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6A693A58" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="277937C5" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="61F03236" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="705D5B74" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« Le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délivre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lettre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>crédit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soutien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>irrévocable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bancaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> forme de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acceptable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bénéfice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="56C31F34" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="488A57A4" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...10 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1690E2B6" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7E511AFF" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:headerReference w:type="default" r:id="rId6"/>
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r>
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4F562B45" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0885A279" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location et des structures fixes et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>connexes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trouvant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’exception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’usure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>normale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="37C6D706" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="09B6BCEC" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...106 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6233DCAA" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="427A6FB8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prévoit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’espace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de parking]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le bureau du PNUD et à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fins, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>échéant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expressément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décrites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bail, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manière </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pacifique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paisible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>possède</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>détienne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jouisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location pour la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>période</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>susmentionnée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sans interruption </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nuisance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>illicites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AA55DA4" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6E1CB258" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="35064E65" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5DF2C544" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>expiration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renouvelable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mêmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>générales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prescrites </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4DFA4F3C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="45869FBD" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...26 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25AB8E78" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="7F925FE6">
+    <w:p w14:paraId="58AAEDED" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:pStyle w:val="BodyTextIndent"/>
-[...21 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Si le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> favorable </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renouvellement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mêmes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>générales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’exception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mensuel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>alors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajoutées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la fin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 5 :)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3241637F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="307675E4" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1192BD08" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4B9568AB" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...85 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’exception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ajusté </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les limites </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la base du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>croissance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décroissance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’indice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>officiel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prix</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consommation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="456A90BB" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="0012005A" w:rsidRDefault="0022709D">
+    <w:p w14:paraId="3DDD54D8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243F31F3" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6F0CAB72" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...117 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="276BECDA" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="541A3178" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénoncer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donnée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trente (30) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dans le cas de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>seulement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jusqu’à</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la date à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laquelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>libère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="726A3C29" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0BE8A895" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:keepNext/>
-[...1 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7092F058" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="77980363" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:keepNext/>
-[...1 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vente </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>titre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>création</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hypothèque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>créance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hypothécaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concernant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garantit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>générales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>restent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vigueur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préjudice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compris</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toutefois</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>limiter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jouir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utiliser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jusqu’à</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’expiration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prescrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>extension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renouvellement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dudit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="501B5F1F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="1DC6F410" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:keepLines/>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...37 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="451D0B8B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="748DD078" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>frais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supplémentaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décrits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0650A0D3" w14:textId="3F60C08E" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="7F925FE6">
+    <w:p w14:paraId="7F837072" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...174 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5E368383" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="707DB222" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assume</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pleine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entière</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taxes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>frais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nature</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publique </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auxquels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soumis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6C600FA7" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="2127B1C6" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C457C6B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0ADBB04E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...10 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> toute obstruction, et accepte la pleine responsabilité quant à ce sujet.</w:t>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conserver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notamment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entrées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>salles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publiques, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>couloirs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ascenseurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>escaliers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toilettes publiques </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un bon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>état</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>permettant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notamment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>repeignant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et en les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réparant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exige une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attention</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>particulière</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>deux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. À </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fin, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’accord</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préalable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raisonnable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD, et à des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raisonnables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’entrer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inspecter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’y</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réparations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nécessaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entrer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lorsqu’il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raisonnablement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nécessaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de faire des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réparations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’urgence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C2ED5C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="29075CBB" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6118D01D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="1A7D34D9" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0FF4E5BE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5061242D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trottoirs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] [de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en bon </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>état</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénués</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>glace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>neige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obstruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accepte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pleine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sujet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="411E7181" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="39B5A6CB" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...84 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="47F546A4" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="08CC886D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partagé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> avec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> occupants, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inclus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="27A3E72F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="299A666F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...161 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="55E8B53D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="235889F1" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« 12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à ce que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laissées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>illicites</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jeu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locataire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="5B7DC3B8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="16B09F52" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02CA4C87" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="10DCCC2E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...11 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Lorsque des modifications, des rénovations ou des additions mineures sont effectuées sur les locaux en location, le PNUD, à la demande du Bailleur, remet les locaux en location dans le même état que celui dans lequel ils étaient lors de son entrée dans les locaux, en vertu du présent Contrat de bail, à l</w:t>
-[...89 lines deleted...]
-      </w:r>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Le PNUD a le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procéder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’installer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>structures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fixes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des films de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>protection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fenêtres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>murs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>permanents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>additions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>structures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>panneaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’arrivée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’installer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>drapeau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>panneaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et insignes du bureau à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’extérieur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] [de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>condition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>additions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>structures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>panneaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préjudiciables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contraires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accordés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locataires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>structures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fixes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>additions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>structures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajoutées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entrée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conjointement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auxdits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>restent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>propriété</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>retirés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raisonnable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’expiration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celui-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="25E692FD" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0191CDD1" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19A1B361" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="51917AE1" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...95 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6B6B54F2" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5523ED2B" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rénovations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>additions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mineures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectuées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le PNUD, à la demande du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>même</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>état</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lequel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>étaient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entrée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’exception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’usure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>normale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>éléments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circonstances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lesquels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n’a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aucun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contrôle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Si le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exige une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>telle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remise en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>état</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>donne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>demandant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moins</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trente (30) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’expiration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0FA6B769" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5E4E7159" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...69 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="09D6F56A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="025F3E4D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consentement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préalable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rénovations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>additions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>majeures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectuées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trouve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’obligation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remettre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’état</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lesquels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>étaient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’entrée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consentement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exprimé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’amortissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’indemnisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, par le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compensation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>frais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valeur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>marchande</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="169194D0" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="1AE5B0B8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A06B6F8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="78B944C8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...10 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...241 lines deleted...]
-        <w:t>Dans ces circonstances, le Bailleur entreprend instamment des réparations ou autorise le PNUD à entreprendre des réparations aux frais du Bailleur. Cette autorisation est exprimée par écrit et contient une disposition autorisant le PNUD à compenser les frais engendrés pour le compte du Bailleur quant au loyer mensuel.</w:t>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>confie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sous-loue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sauf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>unités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>organes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>organismes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spécialisés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>système</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consentement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celui-ci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>refuse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>manière</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déraisonnable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cession</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>consentement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>libère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décharge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obligations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la date du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transfert</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cession</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA625E8" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="0012005A" w:rsidRDefault="0022709D">
+    <w:p w14:paraId="76909780" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6708F8A4" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="0012005A" w:rsidRDefault="00EC02D5" w:rsidP="00B81DBD">
+    <w:p w14:paraId="24110A9A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...3 lines deleted...]
-          <w:color w:val="FF0000"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5E3790BB" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="0012005A" w:rsidRDefault="0022709D" w:rsidP="00B81DBD">
+    <w:p w14:paraId="3CD08E96" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’intégralité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>endommagée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par un incendie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>destruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] [de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>impropres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénoncer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immédiatement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nonobstant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6, et, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>destruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénoncer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de trente (30) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> incendie, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>destruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dans le cas de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n’incombe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>destruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Si le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>choisit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rester</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partiellement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non disponibles à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procéder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rabais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>proportionnels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dans ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>circonstances</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entreprend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>instamment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réparations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entreprendre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réparations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>frais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cette </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exprimée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>écrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>disposition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compenser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>frais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>engendrés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mensuel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="14B83805" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="0012005A" w:rsidRDefault="00EC02D5" w:rsidP="00B81DBD">
+    <w:p w14:paraId="27FAE5C3" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7A49C25F" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="0012005A" w:rsidRDefault="0022709D">
+    <w:p w14:paraId="5F4D3870" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> versé en avance, la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>phrase</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajoutée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la fin</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’article</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> 15).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7AB2BD4E" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="307B0F48" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="361550D9" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7C061AE3" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...128 lines deleted...]
-        <w:t>un abattement proportionné du loyer durant la période de cette interruption ou de cette réduction.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> versé en avance et que le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>libérer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>destruction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>totale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partielle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rembourse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>montant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>restant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>établi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pro rata</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quitté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACB63E1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="11427F96" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C3A0C8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="3F25608E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...37 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="46FBDDD1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="17F5F0DE" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interruption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>grèves</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>difficultés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>techniques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> causes, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maintenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>devant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maintenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>] [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entreprend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces mesures </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>selon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>besoin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>afin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rétablir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>service</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déraisonnable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bénéficie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>abattement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>proportionné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>période</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interruption</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47796781" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="512640DA" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...14 lines deleted...]
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52F2B81E" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4392BA9F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...9 lines deleted...]
-        </w:sectPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>où</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remplit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>significativement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>générales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préjudice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>solution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pourrait</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avoir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cas, le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peut</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénoncer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préalable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>prendre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mesure </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jugée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nécessaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>afin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’établir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conditions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>énoncées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>charge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intégrale du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="448E2F8A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6F0E2DEA" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...84 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1DC29667" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0E046724" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Si le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectué</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en avance, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajouté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.) </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D10BC04" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="59F590BD" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...85 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1609D40D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="3CBE997F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1218AE19" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="77137A1F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...10 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>« 18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...95 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préjudice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispose</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nonobstant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spécifiant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contraire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénoncé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’expiration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mentionnée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>extension</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celle-ci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rembourse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectué</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en avance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avoir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déduit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loyer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>correspondant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>période</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD. Ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>remboursement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effectué</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la date à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>laquelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>libère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="57DBB179" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="003625DD">
+    <w:p w14:paraId="4140E110" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2234583C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7106E891" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="1440"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...11 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Le Bailleur obtient, pour chaque politique de chaque assurance, des dispositions de renonciation à la subrogation des droits du Bailleur à l</w:t>
-[...15 lines deleted...]
-        <w:t>assureur du PNUD.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maintenir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>charge</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>responsabilité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publique qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>protège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD, et le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nomme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’assuré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supplémentaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>concernant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’occupant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PNUD une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>preuve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>telle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a bien </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtenue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’applique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toujours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D29B124" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="003625DD">
+    <w:p w14:paraId="31150700" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="1440"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="537D8685" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0EBA5C73" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="1440"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...11 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Le PNUD est responsable de l</w:t>
-[...15 lines deleted...]
-        <w:t>assurance de ses propres biens, équipements et ameublement se trouvant dans les locaux en location.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garde</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assurés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les risques, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notamment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les incendies, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>explosions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>troubles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>civils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ainsi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tremblements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>terre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inondations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>phénomènes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>naturels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>vertu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>globale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>souscrite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compagnie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>acceptable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renseigne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ladite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compagnie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sera</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>faite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119E915C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="003625DD">
+    <w:p w14:paraId="1E796C44" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="1440"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B3B1F43" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="003625DD">
+    <w:p w14:paraId="333B20EE" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...12 lines deleted...]
-        </w:sectPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>obtient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chaque </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>politique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de chaque </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dispositions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>subrogation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’assureur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="762B0096" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7E6B1516" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6AC283FC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6D14E9E5" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’assurance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>propres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>équipements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ameublement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>trouvant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="434E4060" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="565DEE9A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2C0876F2" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6C975FE3" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+          <w:endnotePr>
+            <w:numFmt w:val="decimal"/>
+          </w:endnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:noEndnote/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5BC7F41C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="06466E6C" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...11 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...230 lines deleted...]
-        <w:t xml:space="preserve"> Les Parties sont liées par la sentence arbitrale rendue conformément à cet arbitrage, qui constitue la décision finale quant à ce différent, ce litige ou cette réclamation.</w:t>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>satisfaire</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>créance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délictuelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>venant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tierces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préjudice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>corporel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>perte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maladie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>près</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’eux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>attribuables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>omissions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>employés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>agents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>protège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD de ces </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ECB9FB" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5706C886" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34A78390" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="3A47ABB9" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:firstLine="720"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>e)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>est considéré comme une renonciation, explicite ou implicite, à toute immunité contre les actions ou les procédures juridiques, ou à tout privilège, toute exemption ou toute autre immunité dont jouit le PNUD, conformément à la Convention sur les privilèges et immunités des Nations Unies ou à une autre Convention, loi ou décret revêtant un caractère international ou national, ou autre.</w:t>
+        <w:t xml:space="preserve">Le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responsable de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gérer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>créance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délictuelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>venant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tierces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préjudice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>corporel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>perte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>maladie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mort</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>biens</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>découlant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de son </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>occupation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reconnaît</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>auto-assuré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ces risques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196EF9B1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6A93B963" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403BFB5C" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déploient</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>leurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>meilleurs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>efforts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>régler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’amiable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>différend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>tout</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>litige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>toute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>découlant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rupture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dénonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’invalidité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celui-ci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relatifs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ceux-ci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>négociation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conciliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>modes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>règlement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’amiable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>souhaitent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>règlement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’amiable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moyen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conciliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celle-ci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entreprise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Règlement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conciliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Si les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parviennent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>régler</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>différend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>litige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’amiable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>délai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soixante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (60) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>après</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réception</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>par</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la demande de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>effet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soumet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>différend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>litige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’arbitrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Règlement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conciliation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Commission</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>commercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le tribunal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’arbitrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n’est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autorisé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>accorder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dommages-intérêts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pénaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>liées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sentence</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>arbitrale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>arbitrage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>constitue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>finale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>différent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ce </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>litige</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>réclamation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5826BD94" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="516DAEA0" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6143C9B4" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aucune</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposition du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bail </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>n’est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>considéré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>comme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>renonciation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>explicite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>implicite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à toute </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immunité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les actions </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>procédures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>juridiques</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à tout </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>privilège</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, toute exemption </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immunité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jouit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le PNUD, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>conformément</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la Convention sur les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>privilèges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>immunités</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>une</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Convention, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>loi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>décret</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>revêtant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>caractère</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> international </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> national, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009DF0A9" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462636F2" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...21 lines deleted...]
-        <w:t>engage à verser les droits de timbre, les taxes et les impôts relatifs au présent Contrat de bail, le cas échéant.</w:t>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>verser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droits</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de timbre, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taxes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>impôts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>relatifs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>au</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, le cas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>échéant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D11A38" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4316BA8E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE7DE57" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="59FFBA51" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>préparé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...5 lines deleted...]
-        <w:t>annexes, qui font partie intégrante du présent Contrat de bail.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>annexes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, qui </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>font</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>partie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>intégrante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>bail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79497D27" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="7F925FE6">
+    <w:p w14:paraId="429BA25F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1353414C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="7F925FE6" w:rsidP="7F925FE6">
+    <w:p w14:paraId="67B0F465" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-        <w:t>EN FOI DE QUOI, les Parties ont par la présente souscrit à compter de la date mentionnée ci-dessus.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EN FOI DE QUOI, les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Parties</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>souscrit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>compter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mentionnée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci-dessus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFCCB76" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0A9CB763" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C165951" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="39340BA2" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="706D3E2E" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="1CAF284F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F76F09" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="06AA2C1B" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146B7DB8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="496AAD46" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>M/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC2C053" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="1C862961" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fonction</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1C59311B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="61EE24A2" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Bailleur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="24BDA384" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0800561D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A36B61A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0FF4424C" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF4D14C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="28A01416" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E0E1FE3" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="202F457E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEA01AE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5089C0C6" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>M/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>me</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224F7596" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4FB54924" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fonction</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5D5EBB41" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="78C3C26A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>développement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="16429C8F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="090662A2" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147CDBAA" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="550299B9" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1503C7B3" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5FD022E0" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D10E7AE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4ED6CEF4" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C94ED42" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="21CE4FD8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="185EB7CC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="02D9C5D9" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BDD724" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7787C808" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00C13E1F">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F3453E" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="2F11CF93" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:b/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-        <w:t>Annexe A</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Annexe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB401BC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5954FDC3" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B37B90" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="2C9806FF" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:pStyle w:val="BodyText2"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>ils ne sont pas pertinents, et des objets supplémentaires pertinents pour le Contrat de bail peuvent être ajoutés.</w:t>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>objets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figurant dans la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>présente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annexe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exemples</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supprimés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’ils</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ne </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pertinents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, et des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>objets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supplémentaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pertinents</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bail </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peuvent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>être</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ajoutés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1098343C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="5F51205A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A188B02" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="465313FB" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Services à fournir par le Bailleur sans frais supplémentaires pour le PNUD mentionnés dans le paragraphe 8 du Contrat de bail.</w:t>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sans frais </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supplémentaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>mentionnés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dans le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contrat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de bail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A99A1D1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7C32649D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E1C3D0" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="344AD279" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A38B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001A38B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’ascenseur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pendant les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ouvrables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>officiels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD, de 8 h 00 à 17 h 30, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>étant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>convenu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dehors de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>horaires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, il doit y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>avoir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ascenseur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> ;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3A21EA30" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="3579341D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4222154B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="05D1134E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A38B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001A38B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Chauffage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>climatisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adéquats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suivant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les saisons, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>durant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ouvrables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>officiels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du PNUD de 8 h 00 à 19 h </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30 ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="3097C0A1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F" w:rsidP="001A38B0">
+    <w:p w14:paraId="40DE57D9" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C5A6EC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="2CDD08BC" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E50FA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001A38B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>chaude</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>froide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à des fins </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’hygiène</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="61A17BAE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="36A4D32A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B12BB26" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6C45B4F1" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E50FA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001A38B0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>nettoyage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>appropriés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>garder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location dans des conditions et à un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>niveau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>propreté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>adéquats</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’utilisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>visée</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>PNUD ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="68A25AB9" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F" w:rsidP="001A38B0">
+    <w:p w14:paraId="493B74B7" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="377F54B5" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="08F9715E" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lumière et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>électricité</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="2AE17401" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F" w:rsidP="00E50FA5">
+    <w:p w14:paraId="647ED14D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="262C1272" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="703072FA" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>6)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Élimination</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déchets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="03CC6F37" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0DB7D244" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D3559D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="600A2E7A" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E50FA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E50FA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toilettes, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>notamment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des installations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’évacuation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des eaux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="4A88508F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F" w:rsidP="00E50FA5">
+    <w:p w14:paraId="01A5EBDF" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A8766B2" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="55566C8D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E50FA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E50FA5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Garantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’accès</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aux </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locaux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> location </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soit le jour et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’heure</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>jours</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ouvrables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>moment ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677BB851" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="6F8F534F" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="105AECB8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="687BED31" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="num" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...21 lines deleted...]
-        <w:t>immeuble ; et</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toutes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>installations</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disponibles de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>manière</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>générale</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>locataires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’immeuble</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B381AE6" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="7547556D" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026CAB0C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="0FB82DD4" w14:textId="1B22699E" w:rsidR="00DA504D" w:rsidRPr="00B4777A" w:rsidRDefault="00B4777A" w:rsidP="00B4777A">
       <w:pPr>
-        <w:widowControl/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="num" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012005A">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bailleur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>s’engage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>chauffage</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>climatisation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>raison</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
-      <w:r w:rsidRPr="0012005A">
-[...37 lines deleted...]
-        <w:t>il exige.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>respectivement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>heures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>celles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>indiquées</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’alinéa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a) du </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paragraphe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ci-dessus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à la demande du PNUD et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>périodes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>qu’il</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4777A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exige.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C13E1F" w:rsidRPr="0012005A" w:rsidSect="000F7571">
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00B4777A" w:rsidSect="00B4777A">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...26 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0A366835" w14:textId="77777777" w:rsidR="001A38B0" w:rsidRDefault="001A38B0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78E0CC0B" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>Initiales du Bailleur</w:t>
+      <w:t>Initiales</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> du </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Bailleur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">                          </w:t>
     </w:r>
     <w:r>
       <w:tab/>
-      <w:t>Initiales du PNUD</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Initiales</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> du PNUD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="475B0C4E" w14:textId="77777777" w:rsidR="001A38B0" w:rsidRDefault="001A38B0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C1633A8" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A">
     <w:pPr>
       <w:framePr w:w="9361" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="text" w:x="1" w:y="1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0012005A">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AF3F996" w14:textId="77777777" w:rsidR="001A38B0" w:rsidRDefault="001A38B0">
+  <w:p w14:paraId="6AC88181" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A"/>
+  <w:p w14:paraId="291D2B06" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A">
     <w:pPr>
+      <w:spacing w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C75A1D7" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A">
+    <w:pPr>
+      <w:framePr w:w="9361" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="text" w:x="1" w:y="1"/>
+      <w:jc w:val="center"/>
       <w:rPr>
-        <w:sz w:val="24"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:t xml:space="preserve">- </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> -</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="4CBA9C86" w14:textId="77777777" w:rsidR="001A38B0" w:rsidRDefault="001A38B0">
+  <w:p w14:paraId="27CE9158" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A"/>
+  <w:p w14:paraId="3AAAA773" w14:textId="77777777" w:rsidR="00B4777A" w:rsidRDefault="00B4777A">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C261DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="921826AA"/>
     <w:lvl w:ilvl="0" w:tplc="39468F8C">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8895,282 +45460,221 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="796021223">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="68119544">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:embedSystemFonts/>
-[...2 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...10 lines deleted...]
-  </w:footnotePr>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
-    <w:endnote w:id="-1"/>
-    <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D3231"/>
-[...63 lines deleted...]
-    <w:rsid w:val="7F925FE6"/>
+    <w:rsidRoot w:val="00B4777A"/>
+    <w:rsid w:val="007545F8"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3D3CC96F"/>
-  <w15:docId w15:val="{7DFDF078-8AF5-4F50-84E0-B31CD07AE4F7}"/>
+  <w14:docId w14:val="5A664319"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5A5DC32E-291E-4464-AE66-37427939253F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9192,74 +45696,75 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -9408,1251 +45913,918 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000F7571"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000F7571"/>
+    <w:rsid w:val="00B4777A"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl/>
-[...11 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="000F7571"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F7571"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B4777A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="000F7571"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B4777A"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...102 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D5127B"/>
-[...64 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B4777A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...549 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AE2CBEA7-CD03-4C07-8959-BDD80EC894ED}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2742</Words>
   <Characters>15630</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>130</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>United Nations</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>18336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UNDP Standard Lease Agreement</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>CMS User</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>