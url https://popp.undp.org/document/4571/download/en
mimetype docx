--- v0 (2025-10-14)
+++ v1 (2026-06-05)
@@ -1,7254 +1,8201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="58436B55" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="53AF3651" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>LEASE  AGREEMENT</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-        <w:widowControl/>
+    </w:p>
+    <w:p w14:paraId="03C3A396" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>between</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03676306" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304E9321" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516F2A6F" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>United Nations Development Programme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B5A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...20 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="30BBCF2C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...22 lines deleted...]
-        </w:tabs>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3007A593" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>THIS LEASE Agreement</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, made and entered into this </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> day of </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">in the year two thousand </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by and between -------------------------, [whose address is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for himself, his heirs, executors, administrators, successors and assignees] [a ------- company duly incorporated under the laws of -------], (hereinafter referred to as "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the Lessor</w:t>
       </w:r>
-      <w:r>
-[...23 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>"), [acting by ---------------------, its [</w:t>
+      </w:r>
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
-      <w:commentRangeEnd w:id="1"/>
-      <w:r w:rsidR="00A23643">
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidRPr="007A101C">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]] and the United Nations Development Programme (hereinafter referred to as  "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the UNDP</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">”) acting by </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____                    </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, its Representative in </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (hereinafter referred to as "</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the country</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>"), whose address is</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.  The Lessor and the UNDP are collectively hereinafter referred to as "</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the Parties</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B5C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3067C308" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...37 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17B1E074" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DFC6DC0" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>WITNESSTH</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B5F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="780B2DA5" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...40 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE31D68" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Parties hereto, for the mutual considerations herein set forth, hereby agree as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B61" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="26EC1266" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498A90F2" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Lessor hereby leases to the UNDP, and the UNDP hires from the Lessor, the [house] [building] known as </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> [on the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                      </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> floor(s) in the building known as </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">] [together with appropriate parking space,] in the city of </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
-      <w:r>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the said [house] [building] and parking space (hereinafter referred to as "the demised Premises").  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...133 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Lessor represents and warrants that he/she/it has legal title and rightful ownership of the Premises hereby described more fully as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E76F1A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(If the building is to be shared with other occupants, the following provisions should be included:)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409E1475" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B83A872" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E1CC05" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436B67" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="755CB4E7" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TOGETHER WITH</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the use in common with other persons entitled thereto of the entrances to the building, its public halls, corridors, elevators, stairways, and public toilets."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B68" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="00950100" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5412DF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>TO BE USED</w:t>
       </w:r>
-      <w:r>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> office in the country and for such other purposes as the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> may desire, this Lease Agreement cancelling all other agreements, if any, heretofore entered into between the said Parties relating in any way to the demised Premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B6A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0764E5DC" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D2D6B4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FOR A TERM</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> beginning </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                             </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ending </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                            </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, or on such earlier date as this Lease Agreement may terminate as herein provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B6C" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6783908E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4D7745" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The UNDP shall pay the Lessor for the demised Premises a rent of </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each full month of the term of this Lease Agreement.  Such rent shall be payable within five calendar days after the end of the calendar month to which the rent payment pertains.  In the event the UNDP's use and occupancy of the demised Premises is for less than a full month, the monthly rent shall be pro-rated.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B6E" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5FE56A2E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2757ED" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">(If the above standard provision is changed and, in particular, if the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rent</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to be paid in advance after the provisions of the UN financial rule 125.11 have been satisfied, the following shall be added at the end of this Paragraph 2 to read as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23650A8C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7652629D" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...45 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>"The Lessor shall issue a standby irrevocable letter of credit (or give a bank guaranty or other form of guarantee) acceptable to the UNDP to the benefit of the UNDP."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B72" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...56 lines deleted...]
-          <w:headerReference w:type="default" r:id="rId15"/>
+    <w:p w14:paraId="519E255C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B0C0BDF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
+          <w:headerReference w:type="default" r:id="rId11"/>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436B74" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="58302E7F" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The UNDP shall take good care of the demised Premises and the fixtures and appurtenances therein reasonable wear and tear excepted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B75" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4B7498BA" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5313E233" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Lessor represents that the demised Premises </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[other than the parking space]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> may lawfully be used for the UNDP office and other purposes, if any, expressly set forth in this Lease Agreement, and covenants and agrees that the UNDP shall peaceably and quietly have, hold and enjoy the demised Premises for the term above</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t xml:space="preserve"> mentioned without any unlawful interruption or disturbance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B77" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3CD99512" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0238A584" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Upon its expiration, this Lease Agreement shall be renewable at the option of the UNDP, under the same terms and conditions as are set forth herein.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B79" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...65 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="5232617D" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71D2DC84" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-      <w:r>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(If the Lessor is agreeable to renewing the Lease Agreement on the same terms and conditions except for the monthly rent then the following provisions should be added to the end of Paragraph 5:)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41629835" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E760497" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>", except for the rent which shall be adjusted within agreed limits on the basis of the rate of increase or decrease of the official consumer price index in .....(city).......... or such other index as the Parties may agree."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B7D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...55 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+    <w:p w14:paraId="109AFECF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252DF8AF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436B7F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6FAA0EDD" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...165 lines deleted...]
-        </w:tabs>
+        <w:t>UNDP may terminate this Lease Agreement upon giving not less than thirty (30) day’s advance written notice to the Lessor.  In the event of termination by UNDP, the Lessor shall have the right to payment of rent only, to the date the UNDP vacates the demised Premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A092473" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC84CD4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>In the event of a sale or transfer of title or the creation of a mortgage or any other encumbrances affecting the demised Premises, the Lessor warrants that the Lease terms and conditions shall remain in full force without prejudice to any rights or remedies the UNDP have hereunder, including but not limited to, the right to enjoy and use the demised Premises until its date of expiry as provided in this Lease Agreement, or any extension or renewal thereof.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B82" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...28 lines deleted...]
-    <w:p w14:paraId="58436B83" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="4E386749" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64DF488A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:widowControl/>
-[...17 lines deleted...]
-        </w:tabs>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Lessor undertakes to furnish, at no additional cost to the UNDP, the services described in Annex A hereto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B84" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+    <w:p w14:paraId="64EEBAFC" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:widowControl/>
-[...26 lines deleted...]
-    <w:p w14:paraId="58436B85" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3588421E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
       <w:pPr>
         <w:keepLines/>
-        <w:widowControl/>
-[...17 lines deleted...]
-        </w:tabs>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Lessor undertakes full and sole responsibility for the payment of all taxes and for any other charges of a public nature which are or may be assessed in the future against the demised Premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B86" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="475D5A4E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="635E4145" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Lessor undertakes to maintain the demised Premises [and the building, including its entrances, public halls, corridors, elevators, stairways, and public toilets] in good repair and tenantable condition, including repainting and/or repairing at intervals of two years </w:t>
-[...68 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+        <w:t>The Lessor undertakes to maintain the demised Premises [and the building, including its entrances, public halls, corridors, elevators, stairways, and public toilets] in good repair and tenantable condition, including repainting and/or repairing at intervals of two years and when their condition warrants earlier attention.  For this purpose, and subject to the UNDP's agreement, the Lessor shall have the right upon reasonable prior notice to the UNDP, and at reasonable times, to enter, inspect and make any necessary repairs to the demised Premises, and may enter the demised Premises forthwith whenever reasonably necessary to make urgent, emergency repairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FAD33A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8625C4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436B8A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7B63DE44" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Lessor undertakes and agrees to maintain the sidewalks of the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[house] [building]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> in proper condition and free </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[of ice, snow and]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> any obstruction, and to accept all responsibility in connection therewith.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B8B" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="4152BF87" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E8A7C61" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">(If the building is to be shared with other occupants, the following paragraph should be included:) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B8D" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="41D26304" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-        </w:tabs>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F2D58C2" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>"12.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Lessor undertakes that other parts of the building shall not be let or used for any illegal purpose or for gambling, and to take into account that the UNDP is a tenant in the building."</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B8F" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="49B2EF2E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-        </w:tabs>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="708E9658" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The UNDP shall have the right to make alterations, attach fixtures, install protection films on windows, install permanent walls, and erect additions, structures, and signs in or upon the demised Premises, and to affix a flagstaff and office signs and insignia outside the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[house] [building]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and on the demised Premises provided such alterations, additions, structures, or signs shall not be detrimental to or inconsistent with the rights granted to other tenants in the building.  Such fixtures, additions, or structures so placed in or upon or attached to the demised Premises shall be and remain the property of the UNDP and may be removed therefrom by the UNDP prior to or within a reasonable time after the term of this Lease Agreement expires or is terminated in accordance herewith;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B91" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...55 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+    <w:p w14:paraId="292A979F" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="620766BB" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436B93" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="50FD0812" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Where minor alterations, renovations or additions are made on the demised Premises, the UNDP, at the request of the Lessor, shall restore the demised Premises to the same condition as that existing at the time of entering upon the same under this Lease Agreement, reasonable wear and tear and damage by the elements or by circumstances over which the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> has no control, excepted. If the Lessor requires such restoration, the Lessor shall give written notice thereof to the UNDP not less than thirty days before the expiration or termination of this Lease Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B94" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="162B8936" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3B9AF6" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Where, with the prior written consent of the Lessor, major alterations, renovations or additions are made on the demised Premises, the UNDP shall not be under any obligation to restore the demised Premises to the state and conditions existing prior to entering upon the same under this Lease Agreement.  Such consent shall be set forth in writing and shall contain provisions on the amortization or compensation of the expenses either through offsetting the expenses against rental payments, or payment for their fair market value.</w:t>
-[...51 lines deleted...]
-        </w:tabs>
+        <w:t xml:space="preserve">Where, with the prior written consent of the Lessor, major alterations, renovations or additions are made on the demised Premises, the UNDP shall not be under any obligation to restore the demised Premises to the state and conditions existing prior to entering upon the same under this Lease Agreement.  Such consent shall be set forth in writing and shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>contain provisions on the amortization or compensation of the expenses either through offsetting the expenses against rental payments, or payment for their fair market value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB487A3" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C461DD" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The UNDP shall not transfer, assign or sublet the demised Premises or any part thereof, except to other units, organs or bodies of the United Nations or Specialized Agencies within the United Nations system, without the written consent of the Lessor, which consent shall not, however, be unreasonably withheld, and when given to a transfer or assignment, said consent shall have the legal effect of releasing and discharging the UNDP from its obligations under this Lease Agreement as of the date of the transfer or assignment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B98" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...55 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+    <w:p w14:paraId="3CEB3978" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="270896CC" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436B9A" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0F8DE0A9" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Should the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[house] [building]</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any part thereof be damaged by fire or any other cause, this Lease Agreement shall, in case of total destruction of either the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[house] [building]</w:t>
       </w:r>
-      <w:r>
-[...67 lines deleted...]
-        </w:tabs>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or the demised Premises, or upon either the [house] [building] or the demised Premises being rendered unfit for further tenancy or for use by the UNDP, immediately terminate this Lease Agreement notwithstanding Paragraph 6, and, in case of partial destruction or damage of either the [house] [building] or the demised Premises, shall terminate at the option of the UNDP upon giving notice in writing to the Lessor within thirty days after such fire or partial destruction or damage. In the event of termination of this Lease Agreement under this paragraph, no rent shall accrue to the Lessor after such total or partial destruction or damage.  Should the UNDP elect to remain on the demised Premises rendered partially untenantable, it shall have the right to a proportionate rebate or reduction of the rent payments.  In such circumstances, the Lessor shall promptly undertake the repairs or permit the UNDP to undertake the repairs at the expense of the Lessor. Such permission shall be set forth in writing and shall contain a provision authorizing the UNDP to offset the expenses incurred on Lessor's behalf against the monthly rent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F070FC" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="332B593A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(Where rent is paid in advance, the following sentence should be added at the end of Article 15).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436B9D" w14:textId="77777777" w:rsidR="0022709D" w:rsidRPr="00B81DBD" w:rsidRDefault="0022709D" w:rsidP="00B81DBD">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="210ACC35" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3648C154" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...71 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where rent is paid in advance and UNDP decides to vacate the premises following such total or partial destruction or damage, the Lessor shall refund the remaining pro-rated rental amount upon UNDP’s vacation of the Premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202D9693" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...55 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF63DD4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74AE98DF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>In the event of interruption or curtailment, whether due to strikes, mechanical difficulties or other causes, of any service maintained or required to be maintained in the [house] [building], or the demised Premises, the Lessor undertakes to take such measures as may be necessary in the circumstances to restore the service without undue delay. The UNDP shall have the right to a proportionate abatement of rent during the period of such interruption or curtailment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BA2" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="692B9F51" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498BCD74" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>In the event the Lessor fails to substantially fulfil any of the terms and conditions of this Lease Agreement, and without prejudice to any other remedy which the UNDP may have for such failure, the UNDP shall have the right either to terminate this Lease Agreement without prior notice and/or, at its option, to take any other measures which it may deem necessary, to establish the conditions contemplated by this Lease Agreement and at the entire cost and expense of the Lessor.</w:t>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">In the event the Lessor fails to substantially fulfil any of the terms and conditions of this Lease Agreement, and without prejudice to any other remedy which the UNDP may have for such failure, the UNDP shall have the right either to terminate this Lease Agreement without </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>prior notice and/or, at its option, to take any other measures which it may deem necessary, to establish the conditions contemplated by this Lease Agreement and at the entire cost and expense of the Lessor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1355AB9E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58A58305" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(If advance payment is made, the following paragraph should be added.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A0409D" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EDBB327" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436BA8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4D74E37E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>"18.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Without prejudice to any other rights available to the against the Lessor, and notwithstanding any provision of this Lease Agreement to the contrary, should this Lease Agreement be terminated for any reason prior to the ending date set forth in </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Without prejudice to any other rights available to the against the Lessor, and notwithstanding any provision of this Lease Agreement to the contrary, should this Lease Agreement be terminated for any reason prior to the ending date set forth in Paragraph 1 or any extension thereof, the Lessor shall refund to the UNDP the balance of any advance payment after having deducted the rent corresponding to the period of the UNDP's actual occupancy of the demised Premises.  Such refund shall be affected on the date the UNDP vacates the demised Premises."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18482A39" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23889132" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Lessor undertakes to provide and maintain at its own cost public liability insurance which shall hold the UNDP harmless, and name the UNDP as additional insured, from claims against it as occupant of the demised Premises, and the Lessor shall provide the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP with proof that such insurance has been obtained and remains in effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4936DF64" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5924C9F5" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
-[...189 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>20.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>(a)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Lessor shall keep the demised Premises insured for all risks, including fire, explosion, civil strife, as well as earthquake, flood or other natural phenomenon, under a comprehensive policy taken out with an insurance company acceptable to the UNDP, and shall make known to such insurance company the use to which the building will be put by the UNDP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BAD" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7364928B" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7456D6D4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Lessor shall obtain, for each policy of each insurance, provisions providing for a waiver of subrogation of the Lessor's rights to the insurance carrier against the UNDP.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="26"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BAF" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="427C786E" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C24DFB7" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(c)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The UNDP shall be responsible for the insurance of its own property, equipment and furnishings in the demised Premises.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BB1" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...55 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+    <w:p w14:paraId="6DA73B75" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43A0D863" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436BB3" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0C9A2290" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Lessor shall be responsible for satisfying any tort claims by third parties for personal injury, loss, illness, death or damage to their property occurring on or about the demised Premises and attributable to the acts or omissions of the Lessor or of its servants or agents, and shall hold the UNDP harmless against such claims.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BB4" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="102CA490" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BB1EF46" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(e)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>The UNDP shall be responsible for dealing with any tort claims by third parties for personal injury, loss, illness, death or damage to their property arising from its occupation and use of the demised Premises.  The Lessor acknowledges and agrees that the UNDP shall self-insure against such risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BB6" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1435046F" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BB7" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="50F7CC0C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>21.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Parties shall use their best efforts to settle amicably any dispute, controversy or claim arising out of, or relating to this Lease Agreement or the breach, termination or invalidity thereof through negotiation, conciliation or other modes of amicable settlement. Where the Parties wish to seek such an amicable settlement through conciliation, the conciliation shall be undertaken in accordance with the UNCITRAL Conciliation Rules then obtaining. If the Parties fail to resolve the dispute, controversy or claim amicably within sixty (60) days after receipt by one Party of the other Party's request for such amicable settlement, either party shall submit the dispute, controversy or claim to arbitration in accordance with the UNCITRAL Arbitration Rules then obtaining.  The arbitral tribunal shall have no authority to award punitive damages.  The Parties shall be bound by the arbitration award rendered in accordance with such arbitration, as the final adjudication of any such dispute, controversy or claim.</w:t>
-[...51 lines deleted...]
-        </w:tabs>
+        <w:t xml:space="preserve">The Parties shall use their best efforts to settle amicably any dispute, controversy or claim arising out of, or relating to this Lease Agreement or the breach, termination or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>invalidity thereof through negotiation, conciliation or other modes of amicable settlement. Where the Parties wish to seek such an amicable settlement through conciliation, the conciliation shall be undertaken in accordance with the UNCITRAL Conciliation Rules then obtaining. If the Parties fail to resolve the dispute, controversy or claim amicably within sixty (60) days after receipt by one Party of the other Party's request for such amicable settlement, either party shall submit the dispute, controversy or claim to arbitration in accordance with the UNCITRAL Arbitration Rules then obtaining.  The arbitral tribunal shall have no authority to award punitive damages.  The Parties shall be bound by the arbitration award rendered in accordance with such arbitration, as the final adjudication of any such dispute, controversy or claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5BCB44" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5591C08D" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>22.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Nothing contained in this Lease Agreement shall be deemed a waiver, express or implied, of any immunity from suit or legal process, or of any privilege, exemption or other immunity enjoyed by the UNDP, whether pursuant to the Convention on the Privileges and Immunities of the United Nations or other Convention, law or decree of an international or national character or otherwise.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BBA" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...30 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="5394BAB0" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCAC722" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Lessor undertakes to pay the stamp duties for and the taxes or levies on this Lease Agreement, if any.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BBC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...17 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7D462AFB" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EBD1E7" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This Lease Agreement has been prepared in ___ Paragraphs and ___ Annexes, which are integral part of this Lease Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BBE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7CE041FD" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42507428" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>IN WITNESS WHEREOF</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, the Parties hereto have hereunto subscribed their names as of the date first above written.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BC0" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2384F614" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE1250C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5717A5" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E33106C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BC4" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1809E643" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mr./Ms.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BC5" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4ED368D0" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BC6" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1F68D08D" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lessor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BC7" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="131574A9" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39293D27" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E1BDF20" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E4BC64A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BCB" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0C02BB82" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Mr./Ms.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BCC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="5FE02DA9" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BCD" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="36449884" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>United Nations Development Programme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BCE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...19 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="009BDDEB" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="769D2B4D" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06932C41" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        </w:tabs>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57155B41" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...91 lines deleted...]
-        <w:sectPr w:rsidR="00C13E1F">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="695ABBCE" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58E3BCF4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33D4C4CB" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidSect="007A101C">
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58436BD5" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="048E65A8" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Annex A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BD6" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="65DEA390" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2935BABC" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4680"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Items entered in this Annex are examples – they should be deleted if not relevant, and additional items relevant to specificity of the Lease Agreement may be added.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BD8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...61 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0D497599" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56312401" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Services to be provided by the Lessor at no additional cost to the UNDP referred to under Paragraph 8 of the Lease Agreement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BDA" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="363F27C2" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE51ECF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Passenger elevator service on official UNDP working days, from 8:00 a.m. to 7:30 p.m., it being agreed that at all other times there shall be one elevator subject to call;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BDC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="03DBC32B" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DB058A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Adequate heat or air conditioning, during the appropriate seasons, on official UNDP working days from 8:00 a.m. to 7:30 p.m.;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BDE" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="0D704C76" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28320FBA" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(3)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Hot and cold water for lavatory purposes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BE0" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="239229A4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39542E9A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(4)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Cleaning services, adequate to maintain the demised Premises in a condition and at a standard of cleanliness appropriate for the use for which they are intended by the UNDP;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BE2" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="6D8CA25C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473D8A26" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(5)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Light and electricity;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BE4" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1EE9AED8" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05E5628C" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(6)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Rubbish disposal;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BE6" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4C0252AD" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="102A8B12" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(7)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Toilet facilities, including necessary sewage facilities;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BE8" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...48 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="4B25EB4F" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C11144" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(8)</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Provision for access to the demised Premises on all days and at all times and hours, whether business days or hours or otherwise; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BEA" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...30 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="71C00FD4" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="702C25B5" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="num" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All facilities and services which it makes available generally to tenants in the building; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58436BEC" w14:textId="77777777" w:rsidR="00C13E1F" w:rsidRDefault="00C13E1F">
-[...18 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="68AF8DF5" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:widowControl/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E5DDED" w14:textId="77777777" w:rsidR="007A101C" w:rsidRPr="007A101C" w:rsidRDefault="007A101C" w:rsidP="007A101C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="3240"/>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="num" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A101C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Lessor undertakes to furnish heat and air conditioning at the rate of _____________ and _________________ respectively at times other than those indicated in subparagraph (a)(2) above, whenever requested by the UNDP and for the periods requested by it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028E31C6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:p w14:paraId="273ECA2F" w14:textId="2EDF34C8" w:rsidR="00D344EC" w:rsidRPr="00D344EC" w:rsidRDefault="00D344EC" w:rsidP="00D344EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6492"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00C13E1F" w:rsidSect="000F7571">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00D344EC" w:rsidRPr="00D344EC" w:rsidSect="007A101C">
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1440" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:p w14:paraId="58436BEE" w14:textId="77777777" w:rsidR="00A23643" w:rsidRDefault="00A23643">
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Cynthia.Licul" w:date="2010-09-16T09:45:00Z" w:initials="CL">
+    <w:p w14:paraId="5A7F927B" w14:textId="77777777" w:rsidR="007A101C" w:rsidRDefault="007A101C">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Use only if the landlord is a corporate entity</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="5A7F927B" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="5A7F927B" w16cid:durableId="58436BEE"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58436BF1" w14:textId="77777777" w:rsidR="00897A80" w:rsidRDefault="00897A80">
+    <w:p w14:paraId="06D0D71A" w14:textId="77777777" w:rsidR="00AE1B5C" w:rsidRDefault="00AE1B5C" w:rsidP="00D344EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58436BF2" w14:textId="77777777" w:rsidR="00897A80" w:rsidRDefault="00897A80">
+    <w:p w14:paraId="58CBB2C9" w14:textId="77777777" w:rsidR="00AE1B5C" w:rsidRDefault="00AE1B5C" w:rsidP="00D344EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="58436BF3" w14:textId="77777777" w:rsidR="00197C11" w:rsidRDefault="00197C11">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6B235A2A" w14:textId="77777777" w:rsidR="007A101C" w:rsidRDefault="007A101C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Lessor’s Initials</w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">                           </w:t>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t>UNDP’s Initials</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58436BEF" w14:textId="77777777" w:rsidR="00897A80" w:rsidRDefault="00897A80">
+    <w:p w14:paraId="5E9BC124" w14:textId="77777777" w:rsidR="00AE1B5C" w:rsidRDefault="00AE1B5C" w:rsidP="00D344EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58436BF0" w14:textId="77777777" w:rsidR="00897A80" w:rsidRDefault="00897A80">
+    <w:p w14:paraId="6B3C32FF" w14:textId="77777777" w:rsidR="00AE1B5C" w:rsidRDefault="00AE1B5C" w:rsidP="00D344EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="58436BF4" w14:textId="77777777" w:rsidR="00197C11" w:rsidRDefault="00197C11">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="288576EF" w14:textId="77777777" w:rsidR="007A101C" w:rsidRDefault="007A101C">
     <w:pPr>
       <w:framePr w:w="9361" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="text" w:x="1" w:y="1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
-    <w:r w:rsidR="00AA2FB5">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00AA2FB5">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009854C3">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00AA2FB5">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="58436BF5" w14:textId="77777777" w:rsidR="00197C11" w:rsidRDefault="00197C11">
-[...6 lines deleted...]
-  <w:p w14:paraId="58436BF6" w14:textId="77777777" w:rsidR="00197C11" w:rsidRDefault="00197C11">
+  <w:p w14:paraId="23307CE7" w14:textId="77777777" w:rsidR="007A101C" w:rsidRDefault="007A101C"/>
+  <w:p w14:paraId="163467BD" w14:textId="77777777" w:rsidR="007A101C" w:rsidRDefault="007A101C">
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C261DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="921826AA"/>
     <w:lvl w:ilvl="0" w:tplc="39468F8C">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7320,51 +8267,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8280"/>
         </w:tabs>
         <w:ind w:left="8280" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="9000"/>
         </w:tabs>
         <w:ind w:left="9000" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="571F0006"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="29365CD8"/>
     <w:lvl w:ilvl="0" w:tplc="CD90A25C">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7437,219 +8384,318 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1756365434">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="815878304">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...5 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...6 lines deleted...]
-  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000D3231"/>
-[...45 lines deleted...]
-    <w:rsid w:val="00EC02D5"/>
+    <w:rsidRoot w:val="007A101C"/>
+    <w:rsid w:val="0011292E"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rsid w:val="00AE1B5C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D344EC"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="58436B55"/>
+  <w14:docId w14:val="26AAE627"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E410DC81-F100-429F-9345-3EBED8E97A62}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -7694,2522 +8740,1084 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000F7571"/>
-[...9 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="000F7571"/>
+    <w:rsid w:val="007A101C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl/>
-[...11 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:lang w:val="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="000F7571"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000F7571"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A101C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="000F7571"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007A101C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-[...109 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007A101C"/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="000374F1"/>
+    <w:rsid w:val="007A101C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
-    <w:rsid w:val="000374F1"/>
+    <w:rsid w:val="007A101C"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
-    <w:rsid w:val="000374F1"/>
+    <w:rsid w:val="007A101C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:rFonts w:ascii="Courier" w:eastAsia="Times New Roman" w:hAnsi="Courier" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...19 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D344EC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA3410"/>
-[...421 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00D344EC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...1424 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8425E08C-1B0F-4C36-ADF9-06255B73523C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>2566</Words>
-  <Characters>14627</Characters>
+  <Characters>14630</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>121</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>United Nations</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17159</CharactersWithSpaces>
+  <CharactersWithSpaces>17162</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UNDP Standard Lease Agreement</dc:title>
-  <dc:creator>CMS User</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...33 lines deleted...]
-</file>