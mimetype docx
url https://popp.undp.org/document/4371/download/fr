--- v0 (2025-10-05)
+++ v1 (2026-06-04)
@@ -1,3231 +1,5127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6ADCFAE4" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="3F9FF81E" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="96" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaboration avec les auditeurs externes  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE5" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="76FE7C0C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="298" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rôle, mandat et nomination des auditeurs externes  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE6" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1BE9E0CE" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="219"/>
+        <w:spacing w:after="219" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le terme « audit externe » désigne un audit effectué par un organe externe et indépendant de l’organisation auditée, qui relève directement d’un organe directeur compétent. Au PNUD, les auditeurs externes constituent l’un des principaux organes de contrôle indépendants et relèvent de l’Assemblée générale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE7" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2B0645C8" w14:textId="77499D53" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="008522B7">
       <w:pPr>
         <w:spacing w:after="78" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43F5FE6A" wp14:editId="5BBF6033">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58C2CB08" wp14:editId="43F3DF4D">
             <wp:extent cx="5934965" cy="3339575"/>
             <wp:effectExtent l="0" t="0" r="8890" b="0"/>
             <wp:docPr id="2" name="Imagen 2" descr="C:\Users\Usuario\Desktop\Nueva carpeta\FRM_Working with External Auditors FR.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Usuario\Desktop\Nueva carpeta\FRM_Working with External Auditors FR.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5964920" cy="3356431"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F859C9">
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE9" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2AAFD69C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le PNUD utilise le travail des auditeurs externes dans la réflexion stratégique, la gouvernance, la redevabilité, la transparence et la prestation de ses services sur le terrain.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEA" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="36C8E70E" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEB" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5454C965" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le Comité des commissaires aux comptes de l’ONU a été créé par l’Assemblée générale en 1946 et est composé des chefs des institutions supérieures de contrôle de trois États membres. Le Comité certifie les comptes de l’Organisation des Nations unies et de ses fonds et programmes (y compris le PNUD) et fournit des rapports couvrant un large éventail d’audits financiers, de gestion et d’optimisation des ressources. L’objectif primordial du Comité est d’utiliser la perspective unique de l’audit externe public pour aider l’Assemblée générale à tenir les entités des Nations Unies redevables de l’utilisation des ressources publiques et pour ajouter de la valeur en identifiant les moyens d’améliorer l’exécution des services publics internationaux.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEC" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="53BF0234" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAED" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="61C46EEA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Par sa </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>résolution</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> 55/248 du 12 avril 2001, l’Assemblée générale a approuvé un mandat non renouvelable de six ans pour les membres du comité, dont la première partie commence le 1</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> juillet 2002. Les nominations sont échelonnées de sorte que le mandat d’un des membres expire tous les deux ans. L’Assemblée générale nomme un nouveau membre du Comité tous les deux ans.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEE" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="47DFE1AC" w14:textId="5E2568B8" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFAEF" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="72E15514" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
+        <w:spacing w:after="262" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Le comité procède à ses audits conformément aux Normes internationales d’audit. Les audits externes du PNUD sont également réalisés conformément au Règlement financier et règles de gestion financière, au cadre de contrôle interne, aux politiques et aux procédures connexes.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF0" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4989D90D" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF1" w14:textId="31D05AD8" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="48589A12" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) et le Bureau de l’audit et des enquêtes (OAI) se consultent en permanence et coordonnent les priorités du plan de travail et les travaux d’audit afin d’éviter les lacunes en matière d’audit et/ou les doubles emplois.  Pour plus d’informations sur le Comité des commissaires aux comptes de l’Organisation des Nations unies (</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) et le Bureau de l’audit et des enquêtes (OAI) se consultent en permanence et coordonnent les priorités du plan de travail et les travaux d’audit afin d’éviter les lacunes en matière d’audit et/ou les doubles emplois.  Pour plus d’informations sur le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA), veuillez </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00AD2698">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>consulter</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A21DE">
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00AD2698">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>son</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00AD2698">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00AD2698">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005A21DE">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Web.   </w:t>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Web.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF2" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0A1B6FEC" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="348" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Portée des travaux de l’audit externe  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF3" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="59A159DE" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alors que le mandat du Comité des commissaires aux comptes de l’Organisation des Nations unies est de certifier les états financiers du PNUD pour l’exercice, l’audit externe a été mandaté par l’Assemblée générale pour formuler des observations d’audit sur les domaines qu’elle juge exposés à des risques et pour formuler les recommandations nécessaires en vue d’améliorer l’efficience et l’efficacité des opérations, pratiques et politiques du PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF4" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1E018F23" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF5" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="3CDD045C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le Comité présente chaque année un rapport détaillé (à partir des recommandations formulées à l’intention de la direction sur les domaines de risque recensés au cours de ses audits) et une opinion d’audit sur les états financiers du PNUD. Ces états financiers sont soumis à l’Assemblée générale ou à d’autres organes directeurs en même temps que les états financiers vérifiés. Les rapports qui sont transmis à l’Assemblée générale sont d’abord examinés par le Comité consultatif pour les questions administratives et budgétaires, qui transmet ses observations à l’Assemblée générale.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF6" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="05FD24AD" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF7" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5B74BFDC" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="226"/>
+        <w:spacing w:after="226" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conformément au Règlement financier et règles de gestion financière du PNUD, les audits des activités du PNUD ne peuvent être réalisés que par les auditeurs internes et externes du PNUD. Les audits internes relèvent du Bureau de l’audit et des enquêtes (OAI) tandis que les audits externes relèvent du Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF8" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="28F151E9" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Différence entre le Bureau de l’audit et des enquêtes (OAI) et le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA)  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF9" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4CE01C34" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFA" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4CA6D872" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="350"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le Comité des commissaires aux comptes, en sa qualité d’auditeur externe des comptes du PNUD, procède à des audits dans le but de certifier les états financiers du PNUD et de s’assurer que les opérations ont été effectuées conformément au Règlement financier et aux règles de gestion financière du PNUD et à ses politiques et procédures connexes. Le Comité des commissaires aux comptes présente des rapports à l’Assemblée générale par la Cinquième Commission après examen et avis par le Comité consultatif pour les questions administratives et budgétaires (CCQAB). Le Bureau de l’audit et des enquêtes (OAI), en sa qualité d’auditeur interne du PNUD, procède à des audits pour examiner l’adéquation et l’efficacité des processus de gouvernance, de gestion des risques et de contrôle dans les principaux domaines ci-après :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFB" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="37CA7A49" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="35" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFC" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="6DC2196F" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gouvernance et gestion stratégique   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFD" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="4A56AC23" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coordination du système des Nations Unies   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFE" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="7A169B72" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Activités de programme ; et  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFF" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="5056515C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Opérations  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB00" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1A7C1476" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB01" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2529A4C5" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="350"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le Bureau de l’audit et des enquêtes (OAI) rend compte à l’Administrateur du PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB02" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="49A2F25B" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Directives émises à la clôture de l’exercice par le Bureau du contrôleur  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB03" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="0B387044" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB04" w14:textId="21532627" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F37A710" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2403" w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Toutes les unités de bureaux de pays et du Siège sont tenues de se conformer à ces directives afin d’assurer la préparation des états financiers en temps opportun et de qualité.  </w:t>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Étant donné que l’audit externe donne une opinion d’audit sur les états financiers du PNUD, le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) évaluera et examinera les processus et procédures établis par le Bureau des finances à la clôture de l’exercice. Toutes les unités de bureaux de pays et du Siège sont tenues de se conformer à ces directives afin d’assurer la préparation des états financiers en temps opportun et de qualité.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB05" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6510D9CA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB06" w14:textId="310BA0D5" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="52801770" w14:textId="5C2F4684" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="215" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2417" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF3756">
+        <w:ind w:left="2417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Consulter les</w:t>
       </w:r>
-      <w:r w:rsidR="00AF3756">
-        <w:rPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidR="00AF3756" w:rsidRPr="00AF3756">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Directives émises à la clôture de l’exercice</w:t>
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> (en anglais)</w:t>
+          <w:t>Directives émises à la clôture de l’exercice (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="4472C4"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ADCFB07" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="17100399" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2417" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="2417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="4472C4"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB08" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="5C66CB3D" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Annonce et préparation de l’audit préalable   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB09" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6E8FC803" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La portée de l’audit externe et la liste des bureaux de pays et des départements du Siège à auditer sont établies au cours du cycle annuel de planification des audits, en coordination avec le Directeur du Bureau de l’audit et des enquêtes, le Directeur du Bureau des finances et de l’administration et le Directeur de l’audit externe du Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA). Le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) mène également des enquêtes indépendantes sur les questions qui lui sont soumises par les organes directeurs, notamment le Conseil exécutif, le Comité consultatif pour les questions administratives et budgétaires (CCQAB), etc. Les principaux éléments à prendre en compte sont notamment l’évaluation des risques des bureaux de pays, les résultats et le calendrier du dernier audit, la mesure dans laquelle les bureaux doivent être couverts par l’audit du Bureau de l’audit et des enquêtes (OAI) et les circonstances particulières qui se rapportent au bureau.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1CF907AA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0B" w14:textId="2176FD84" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="18A7BFE1" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le cycle annuel de planification de l’audit du Bureau de l’audit et des enquêtes (OAI) se termine généralement en octobre, tandis que celui du Comité des commissaires aux comptes se termine en août. Un calendrier d’audit préliminaire et une liste des bureaux de pays devant être audités par le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) pour l’exercice en cours seront établis et communiqués à tous les bureaux régionaux concernés pour examen avec leurs bureaux pendant le troisième trimestre. En règle générale, le Comité des commissaires aux comptes envoie une lettre officielle de notification d’audit à l’Administrateur du PNUD au moins un mois avant la visite (en septembre ou octobre pour l’audit intérimaire et en avril ou mai pour l’audit final) et le Représentant résident ou les chefs d’unité en sont informés. Avant l’arrivée des auditeurs, les bureaux recevront des informations supplémentaires sur la portée de l’audit et/ou les exigences spécifiques en matière de documentation d’audit, y compris des instructions spécifiques sur l’adresse électronique à utiliser pour fournir la documentation préalable à l’audit demandée.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="7678DA46" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Collaboration avec les auditeurs externes pendant l’audit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="155AB0D5" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="78"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="78" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L’équipe d’audit externe réalise plusieurs tâches courantes au cours de la période d’audit (habituellement deux à trois semaines). Les principales activités sont les suivantes :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="533EA987" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Réunion d’ouverture de l’audit, présidée par le Représentant résident ou le Chef d’unité   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="25FA8B31" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Réponse aux questions d’audit soulevées au cours de l’audit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB10" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="17BAA6E7" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
+        <w:spacing w:after="39" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Réponse aux observations d’audit rédigées par l’équipe d’audit externe sous forme de mesures de gestion qui seront prises et, au besoin, fournir des « éclaircissements supplémentaires de gestion » aux observations d’audit faites  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB11" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6EA1A60F" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="252"/>
+        <w:spacing w:after="252" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Réunion de clôture   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB12" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4A6C8BDA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="226"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="226" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Veuillez vous reporter à la section sur les procédures pour plus de détails sur les processus suivis pendant la période de mission d’audit externe auprès des bureaux du PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB13" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="413E1485" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Suivi après la mission d’audit et compte rendu sur l’état de mise en œuvre    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB14" w14:textId="3C4C144B" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="05A6027E" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2403" w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le processus de suivi après la mission d’audit débute à la fin de la réunion de clôture avec l’équipe d’audit externe. Dès réception de la lettre de recommandation de l’audit du Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA), le PNUD est tenu de fournir une réponse officielle à cette lettre, y compris des plans d’action pour donner suite aux observations formulées à l’issue de l’audit. La lettre de recommandation est un rapport d’audit officiel qui comprendra un examen des remarques formulées par les auditeurs, y compris les observations des bureaux de pays ou des unités. Les principales activités menées dans le cadre de ce processus sont les suivantes : 1) la publication par le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) d’une lettre de recommandation d’audit ; 2) les réponses des bureaux de pays ou unités, y compris les plans d’action spécifiques pour traiter les questions d’audit soulevées ; 3) la publication par le Siège du PNUD d’une réponse officielle aux recommandations formulées dans la lettre reçue ; 4) le suivi des recommandations d’audit auprès des bureaux de pays ou des unités ; 5) le suivi des questions institutionnelles soulevées par le Comité des commissaires aux comptes de l’Organisation des Nations unies (BoA) ; 6) un compte rendu sur l’état de mise en œuvre par les bureaux de pays ou les unités.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB15" w14:textId="53C5706C" w:rsidR="00BA34F6" w:rsidRDefault="00BA34F6">
+    <w:p w14:paraId="4CBA5CE3" w14:textId="1CB11078" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="248A4463" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="3879"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5876C164" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="00037F13" w:rsidRDefault="003F1B53">
-[...9 lines deleted...]
-    <w:p w14:paraId="6ADCFB16" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="00BA34F6">
+    <w:p w14:paraId="676E4E39" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1820"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1162" w:right="2569" w:firstLine="14"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cadre de responsabilité pour la collaboration avec les auditeurs externes   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB17" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="00C877FB" w:rsidRDefault="003F1B53">
+    <w:p w14:paraId="0DBBCCC2" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:tblInd w:w="1151" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="34" w:type="dxa"/>
           <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2382"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="7059"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB1A" w14:textId="77777777">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="3769619C" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB18" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="78AADF1A" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cadre de responsabilité  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB19" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4E3DE43A" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB23" w14:textId="77777777">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="71BB5CE2" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="2294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB1B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="60D25DA9" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:spacing w:after="309" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="112" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chef d’équipe d’audit, BoA  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="015FFAE2" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:spacing w:after="244" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5A286573" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:spacing w:after="374" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5AC8D334" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB1F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="655B62CE" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="469" w:right="0" w:hanging="351"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB68" wp14:editId="6ADCFB69">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DCA6E4D" wp14:editId="59F67E4D">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="610" name="Picture 610"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610" name="Picture 610"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Assiste à la réunion d’ouverture et informe l’équipe ou l’unité du bureau de pays de la portée détaillée, des attentes et des procédures de travail pendant l’audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB20" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="7DEA6EC5" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="118" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6A" wp14:editId="6ADCFB6B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60583367" wp14:editId="32B8D1AF">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="629" name="Picture 629"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="629" name="Picture 629"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Veille à ce que le Chef d’équipe d’audit dirige la réunion de clôture   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB21" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="25A87806" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
-              <w:ind w:left="469" w:right="0" w:hanging="351"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6C" wp14:editId="6ADCFB6D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7750E330" wp14:editId="7528A69D">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="642" name="Picture 642"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="642" name="Picture 642"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Veille à ce que le Chef d’équipe d’audit informe l’équipe de direction du bureau ou de l’unité des observations d’audit faites, y compris les réponses en attente  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB22" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4B114CC7" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6E" wp14:editId="6ADCFB6F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="338CD0BE" wp14:editId="3C30DEAB">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="656" name="Picture 656"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="656" name="Picture 656"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId19"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Veille à ce que les bureaux de pays ou l’unité, le point focal de l’audit du Bureau des Services de Gestion (BMS), aient eu la possibilité de fournir des réponses écrites officielles au rapport d’audit préfinal  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ADCFB24" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="3BE74E33" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD5F8E7" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D407B39" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ECFB8BA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:tblInd w:w="1151" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:right w:w="3" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2380"/>
         <w:gridCol w:w="7535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB26" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="7CCBDC4C" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB25" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="33AFDD5C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Cadre de responsabilité  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB2A" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="6B325EB0" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB27" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="33CF538F" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB28" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="33C569D8" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB29" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="377A5597" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Le calendrier de la réunion de clôture doit être convenu avec l’équipe d’audit lors de la réunion d’ouverture </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB2F" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="71E0A574" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="1574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB2B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0667882B" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Point focal de l’audit du </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB2C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4CDF8168" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">BMS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB2D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="35745DEE" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="78" w:line="238" w:lineRule="auto"/>
               <w:ind w:right="99" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Appuie le point focal de l’audit de l’unité ou du bureau de pays en ce qui concerne les observations d’audit qui nécessitent une interprétation ou des éclaircissements de la part des points focaux des politiques du bureau central, des divisions du BMS, etc.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB2E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4C44438F" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="99" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Appuie les bureaux faisant l’objet de l’audit en préparant la documentation préalable à l’audit   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB32" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="09A6E777" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB30" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5238518B" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Directeur des Bureaux  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB31" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="559D2BD1" w14:textId="4FD18F41" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="369" w:right="99" w:hanging="219"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...46 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F1B53" w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB72" wp14:editId="6ADCFB73">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53D3C690" wp14:editId="3F10EBA5">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5704" name="Picture 5704"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Le point focal de l’audit du Bureau aidera à apporter des éclaircissements ou à répondre aux observations d’audit qui ont un impact global d’un point de vue politique, en consultation avec le point focal de l’audit du BMS ; par exemple, le Bureau des ressources humaines clarifiera et commentera les questions relatives à sa politique.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB3F" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="5D56AB5F" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="2921"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB33" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="630A8157" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>bureaux</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> de pays   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB34" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="2510E0E4" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Représentant  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB35" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="13904F17" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>résident</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-              <w:t xml:space="preserve"> ou </w:t>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB36" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="2236EB0A" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chef d’unité  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB37" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="2FE3B5A0" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dirige la réunion d’ouverture de l’audit avec l’équipe d’audit externe  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB38" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4DBB908B" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Veille à ce que le point focal de l’audit réponde aux questions d’audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB39" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="2FA50109" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Veille à ce que la direction réponde rapidement aux observations d’audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3A" w14:textId="0E29918E" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00BA34F6">
+          <w:p w14:paraId="68257642" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">oorganise la réunion de clôture avec le chef d’équipe de l’audit  </w:t>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coorganise la réunion de clôture avec le chef d’équipe de l’audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0036A077" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4AB6AA94" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ordre du jour de la réunion d’ouverture doit comprendre une vue d’ensemble du bureau ou de l’unité, l’orientation des programmes et la présentation du personnel clé. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5CBAD631" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="06B809A5" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>La réunion de clôture permet à l’équipe d’audit externe de présenter les principales constatations de l’audit à l’équipe de direction.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB44" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="4BD324DB" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="1229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB40" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="60F950B3" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Directeur de l’audit externe, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB41" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5799C029" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">BoA  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB42" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="406DDCA1" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="75" w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Publie la lettre de recommandation de l’audit en se fondant sur les remarques reçues des bureaux de pays.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB43" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="51B5F05E" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Valide l’état de mise en œuvre des recommandations d’audit mises à jour par les unités auditées dans CARDS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB47" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="5231E0DF" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB45" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="7E39D62C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Directeur OAI  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB46" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0BDA566A" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB74" wp14:editId="6ADCFB75">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="760FA4D7" wp14:editId="5133B754">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5704" name="Picture 5704"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5704" name="Picture 5704"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Prend note des observations d’audit pour la planification du suivi de l’audit  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB4A" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="1EBD2266" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB48" w14:textId="43F6A35E" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5E8CA5F9" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Directeur de l’OFM  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB49" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="54C82EED" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB76" wp14:editId="6ADCFB77">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="480CE8A8" wp14:editId="32465863">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="5705" name="Picture 5705"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5705" name="Picture 5705"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId22"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Prend note des observations d’audit pour la planification du suivi de l’audit  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB51" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="376B3E41" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="2391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB4B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="58DD76E6" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Point focal de l’audit du </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="43273936" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">BMS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB4D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="52CA966C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="77" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Collabore avec les Chefs des bureaux pour apporter des réponses officielles à la lettre de recommandation de l’audit    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="40F983DA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Télécharge les recommandations d’audit du BoA dans la base de données CARDS   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3F441B23" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="75" w:line="242" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Assure le suivi des réponses aux questions institutionnelles dans le tableau de bord de suivi des recommandations d’audit du PNUD  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB50" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="32D1D87F" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Fournit une mise à jour sommaire à la réunion du Groupe d’appui à la performance de l’organisation ou aux réunions de recommandations requises et/ou désignées sur les principales questions d’audit soulevées par le BoA  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB59" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="34220953" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="2341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB52" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="28400D58" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Directeurs des bureaux responsables du bureau ou de l’unité faisant l’objet de l’audit  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB53" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3C4CB89E" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Examinent et surveillent le plan d’action d’audit soumis par le bureau de pays ou l’unité  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB54" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="66536275" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:spacing w:after="75"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Collaborent avec le Directeur du Bureau des Services de Gestion (BSG) pour examiner les questions d’audit et fournissent au BoA des réponses aux recommandations  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB55" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="27F51346" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="2" w:line="237" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Examinent le rapport sur l’état de mise en œuvre de l’audit fourni par les bureaux de pays ou l’unité au plus tard six mois après l’audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB56" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="7FF12610" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB57" w14:textId="67E62603" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="614E3882" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-              </w:rPr>
-              <w:t xml:space="preserve">Une copie des réponses aux recommandations doit être transmise </w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une copie des réponses aux recommandations doit être transmise à l’Administrateur du PNUD </w:t>
             </w:r>
-            <w:r w:rsidR="0067778E">
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB58" w14:textId="7FC893E8" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="10DAC772" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-              </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, au Directeur du BMS, Directeur des finances et Administration et Directeur de l’OAI </w:t>
             </w:r>
-            <w:r w:rsidR="00341823">
-[...35 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB63" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00AD2698" w:rsidRPr="00AD2698" w14:paraId="46AB99A4" w14:textId="77777777" w:rsidTr="00A62F05">
         <w:trPr>
           <w:trHeight w:val="2095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB5A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="18CC95BD" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Représentant  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="003F1B53" w:rsidP="003F1B53">
+          <w:p w14:paraId="7B992C4D" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:spacing w:after="2" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>résident</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> des bureaux de pays ou Chef </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3E459277" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">d’unités  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB5D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0E10A8E3" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Fournit au BoA un projet de contribution aux réponses officielles  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="302BD526" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Soumet le plan d’action d’audit au directeur des bureaux régionaux  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1C9CCDA0" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Met régulièrement à jour l’état de la mise en œuvre dans la base de données  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB60" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="46893D27" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="365"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>d’audit</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (CARDS)   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB61" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="19FBECB1" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB62" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="70B40EE0" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Une copie du plan d’action doit être transmise au Point focal de l’audit du BMS, au Directeur de l’OAI et au Directeur du BMS </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00AD2698">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D3ED4AF" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="40320291" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9CBC4C" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRDefault="00FE22EC">
+    <w:p w14:paraId="59995448" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB64" w14:textId="25562D83" w:rsidR="0007289E" w:rsidRPr="00C877FB" w:rsidRDefault="0007289E">
+    <w:p w14:paraId="6A4345AA" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1702"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFB65" w14:textId="78D71C71" w:rsidR="0007289E" w:rsidRPr="00D111A4" w:rsidRDefault="00FE22EC" w:rsidP="00FE22EC">
+    <w:p w14:paraId="31D48019" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="008522B7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-        <w:rPr>
+        <w:ind w:left="1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD2698">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modèles et directives </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F09522" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRPr="00C877FB" w:rsidRDefault="00FE22EC" w:rsidP="00FE22EC">
+    <w:p w14:paraId="404303CB" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE2C60E" w14:textId="65083541" w:rsidR="00FE22EC" w:rsidRPr="00D111A4" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="65F54BE0" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annexe 1 :</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="00D111A4">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Modèle de profil du bureau de pays à remplir avant l’arrivée de l’équipe d’audit extern</w:t>
-[...5 lines deleted...]
-          <w:t>e (en anglais)</w:t>
+          <w:t xml:space="preserve"> Modèle de profil du bureau de pays à remplir avant l’arrivée de l’équipe d’audit externe (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67920E41" w14:textId="79933ADB" w:rsidR="0090047F" w:rsidRPr="00D111A4" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="0E6CB502" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annexe 2 :</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidR="00D111A4">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Modèle de liste de renseignements à remplir avant l’arrivée de l’équipe d’audit extern</w:t>
-[...5 lines deleted...]
-          <w:t>e (en anglais)</w:t>
+          <w:t xml:space="preserve"> Modèle de liste de renseignements à remplir avant l’arrivée de l’équipe d’audit externe (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="242A661B" w14:textId="48B989D2" w:rsidR="005B5626" w:rsidRPr="00D111A4" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="7B68BF07" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annexe 3 :</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidR="00D111A4">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Modèle d’observations d’audi</w:t>
-[...5 lines deleted...]
-          <w:t>t (en anglais)</w:t>
+          <w:t xml:space="preserve"> Modèle d’observations d’audit (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50B7F31B" w14:textId="1C87FCCB" w:rsidR="001E72A0" w:rsidRPr="00D111A4" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="7C755D4F" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annexe 4 :</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId30" w:history="1">
-        <w:r w:rsidR="00D111A4">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Modèle de plan d’action d’audi</w:t>
-[...5 lines deleted...]
-          <w:t>t (en anglais)</w:t>
+          <w:t xml:space="preserve"> Modèle de plan d’action d’audit (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78F01CBC" w14:textId="3626F78E" w:rsidR="00DF5015" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="3D89A3F3" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annexe 5 :</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="00D111A4">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00AD2698">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> Directives pour l’élaboration des réponses aux recommandation</w:t>
-[...5 lines deleted...]
-          <w:t>s (en anglais)</w:t>
+          <w:t xml:space="preserve"> Directives pour l’élaboration des réponses aux recommandations (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44450B05" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="64636BAE" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B609F5E" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AF3756">
+    <w:p w14:paraId="5526DA36" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1440" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49D8CC14" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="4E8E27F4" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A132502" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="3E9F896B" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0226D514" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="0967962E" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="086F2F93" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="65F9210D" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B727C4" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="2175CE5C" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="396492C4" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="3F7A62B5" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="678532FE" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="552997F0" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A03A107" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="37B6B864" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2026A619" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="77CCA4DF" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00AD2698">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1440"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D3473D" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
+    <w:p w14:paraId="00DE0955" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="008522B7">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="1260"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E282A22" w14:textId="05BEE13B" w:rsidR="00AE70A8" w:rsidRPr="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
-[...6 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+    <w:p w14:paraId="7AAED2E5" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="008522B7">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDD99BF" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="00463C9C" w:rsidRDefault="00AD2698" w:rsidP="008522B7">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13600649" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRPr="007D1011" w:rsidRDefault="00AD2698" w:rsidP="008522B7">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Disclaimer: </w:t>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE70A8">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00463C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
-[...2 lines deleted...]
-        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E525CF" w14:textId="77777777" w:rsidR="00AE70A8" w:rsidRPr="00AE70A8" w:rsidRDefault="00AE70A8" w:rsidP="00AE70A8">
-[...47 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId36"/>
+    <w:p w14:paraId="6ED2879A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="008522B7">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="even" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="first" r:id="rId30"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1150" w:right="656" w:bottom="1408" w:left="0" w:header="720" w:footer="721" w:gutter="0"/>
+      <w:pgMar w:top="1686" w:right="656" w:bottom="1408" w:left="0" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6282013F" w14:textId="77777777" w:rsidR="00AF105A" w:rsidRDefault="00AF105A">
+    <w:p w14:paraId="634A523F" w14:textId="77777777" w:rsidR="006044BB" w:rsidRDefault="006044BB" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55DEDBC8" w14:textId="77777777" w:rsidR="00AF105A" w:rsidRDefault="00AF105A">
+    <w:p w14:paraId="486058D9" w14:textId="77777777" w:rsidR="006044BB" w:rsidRDefault="006044BB" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB7C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FABEE93" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1910" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="1910"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6ADCFB7D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+  <w:p w14:paraId="71EC3FB6" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="2062" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="2062"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB7F" w14:textId="21DAAE3F" w:rsidR="0007289E" w:rsidRDefault="00E22401" w:rsidP="00E22401">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FB1F0E2" w14:textId="195DC48F" w:rsidR="00AD2698" w:rsidRPr="008522B7" w:rsidRDefault="00AD2698" w:rsidP="00E22401">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1080" w:right="236" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="1080" w:right="236"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BA34F6">
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00BA34F6">
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur :</w:t>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date d’entrée en </w:t>
     </w:r>
-    <w:r w:rsidR="00AF3756">
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> 01/01/2012 </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">N° de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="008522B7">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="628058311"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{817C0F53-B5F1-4F04-9903-A720EC6B3245}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00E90933">
+        <w:r w:rsidRPr="008522B7">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB80" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6ED95073" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1910" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="1910"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6ADCFB81" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+  <w:p w14:paraId="21F030DC" w14:textId="77777777" w:rsidR="00AD2698" w:rsidRDefault="00AD2698">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="2062" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="2062"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EBE4BF0" w14:textId="77777777" w:rsidR="00AF105A" w:rsidRDefault="00AF105A">
+    <w:p w14:paraId="72FA4240" w14:textId="77777777" w:rsidR="006044BB" w:rsidRDefault="006044BB" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DCBEE6B" w14:textId="77777777" w:rsidR="00AF105A" w:rsidRDefault="00AF105A">
+    <w:p w14:paraId="1525932F" w14:textId="77777777" w:rsidR="006044BB" w:rsidRDefault="006044BB" w:rsidP="00AD2698">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7122802F" w14:textId="5FC2EF2D" w:rsidR="004927C2" w:rsidRDefault="004927C2" w:rsidP="00E90933">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FB9A242" w14:textId="171EF305" w:rsidR="00AD2698" w:rsidRDefault="00AD2698" w:rsidP="00E90933">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="004927C2">
+    <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:color w:val="333333"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FA35DC3" wp14:editId="0665D44F">
-[...2 lines deleted...]
-          <wp:docPr id="15" name="Picture 15"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39F5A5F5" wp14:editId="2C8D48D4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6766560</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-114300</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1169017470" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-2570" b="16376"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="316462" cy="595138"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B704DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F837AE"/>
     <w:lvl w:ilvl="0" w:tplc="97A65178">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -5765,948 +7661,130 @@
   <w:num w:numId="6" w16cid:durableId="1313288787">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1770854798">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1110973292">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="827939074">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="261644387">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="462892409">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1530140874">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0007289E"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00FE22EC"/>
+    <w:rsidRoot w:val="00AD2698"/>
+    <w:rsid w:val="006044BB"/>
+    <w:rsid w:val="007050C5"/>
+    <w:rsid w:val="008522B7"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F73807"/>
+    <w:rsid w:val="00FD5F26"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6ADCFAE4"/>
-  <w15:docId w15:val="{31FF1EAF-916C-47BB-BED1-83FFA2913596}"/>
+  <w14:docId w14:val="1BC4F79C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{61F305D7-DAC2-4F38-A8B0-51BFF82AA7DB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...782 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7048,1006 +8126,963 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2418" w:right="141" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AD2698"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00890F2E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00AD2698"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/accounts/default.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2646" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2671" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2666" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/FPMR-FinancialClosure/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FFPMR%2DFinancialClosure%2FShared%20Documents%2FFinancial%20Closure%20Instructions&amp;viewid=4fa12451%2D37c7%2D472b%2Db21f%2D4b1a86b96753&amp;FolderCTID=0x012000D23C3E1E1694AB44849FE55218412E10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2671" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2231" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2651" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2231" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2462</Words>
-  <Characters>14034</Characters>
+  <Words>2500</Words>
+  <Characters>14255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>118</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16464</CharactersWithSpaces>
+  <CharactersWithSpaces>16722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>