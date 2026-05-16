--- v0 (2025-10-20)
+++ v1 (2026-05-16)
@@ -1,3643 +1,4835 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6ADCFAE4" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="16A53343" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="96" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Trabajar con auditores externos  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE5" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5AAC5EBD" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="298" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Función, mandato y nombramiento de auditores externos  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE6" w14:textId="308EA047" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2DFF0024" w14:textId="7ED8BC6A" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0088461D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="219"/>
+        <w:spacing w:after="219" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> pertinente. En el Programa de las Naciones Unidas para el Desarrollo (PNUD), los auditores externos son uno de los organismos de supervisión independiente clave y rinden cuentas ante la Asamblea General.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Auditoría externa» se refiere a una auditoría realizada por un organismo que es externo a la organización auditada, e independiente de esta, y tiene responsabilidad directa de elaboración de informes ante un organismo rector pertinente. En el Programa de las Naciones Unidas para el Desarrollo (PNUD), los auditores externos son uno de los organismos de supervisión independiente clave y rinden cuentas ante la Asamblea General.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE7" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...9 lines deleted...]
-    <w:p w14:paraId="6ADCFAE8" w14:textId="3CAC64CE" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="005E0EBE">
+    <w:p w14:paraId="2AB541D7" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="228" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-          <w:lang w:val="en-US"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BD1A550" wp14:editId="0E8E2C75">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2033E6F3" wp14:editId="022FBC8B">
             <wp:extent cx="5963228" cy="3355478"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1861045484" name="Imagen 2" descr="C:\Users\Usuario\Desktop\Nueva carpeta\FRM_Working with External Auditors.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId7">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5963228" cy="3355478"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F859C9">
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE9" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="06ABAA01" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD utiliza el trabajo de los auditores externos en el pensamiento estratégico, la gobernanza, la rendición de cuentas, la transparencia y la prestación de servicios en el terreno.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEA" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="02A59420" w14:textId="5BC126C4" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...4 lines deleted...]
-      </w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFAEB" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2530461A" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>La Asamblea General estableció en 1946 la Junta de Auditores de las Naciones Unidas (</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Asamblea General estableció en 1946 la Junta de Auditores de las Naciones Unidas (BoA, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>BoA</w:t>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Board of Auditors</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> de las Entidades Fiscalizadoras Superiores de tres Estados Miembros. La Junta certifica las cuentas de las Naciones Unidas, sus fondos y programas (incluido el PNUD) y proporciona informes que abarcan una amplia variedad de auditorías financieras, de gestión y de relación entre calidad y precio. El objetivo central de la Junta es utilizar la perspectiva única de la auditoría externa pública tanto para ayudar a la Asamblea General a responsabilizar a las entidades de las Naciones Unidas por el uso de los recursos públicos como para agregar valor al identificar maneras de mejorar la prestación de servicios públicos internacionales.  </w:t>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), la cual está compuesta por los Jefes de las Entidades Fiscalizadoras Superiores de tres Estados Miembros. La Junta certifica las cuentas de las Naciones Unidas, sus fondos y programas (incluido el PNUD) y proporciona informes que abarcan una amplia variedad de auditorías financieras, de gestión y de relación entre calidad y precio. El objetivo central de la Junta es utilizar la perspectiva única de la auditoría externa pública tanto para ayudar a la Asamblea General a responsabilizar a las entidades de las Naciones Unidas por el uso de los recursos públicos como para agregar valor al identificar maneras de mejorar la prestación de servicios públicos internacionales.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEC" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="47FE08F2" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAED" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="77AA10EA" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conforme a la </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>resolución 55/248</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> del 12 de abril de 2001, la Asamblea General aprobó un mandato del cargo de seis años no consecutivos para los miembros de la junta, con la duración inicial comenzando el 1 de julio de 2002. Los nombramientos son escalonados, de modo que el mandato del cargo de uno de los miembros vence cada dos años. La Asamblea General nombra un miembro nuevo de la junta cada dos años.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEE" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5257DB84" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEF" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="0F8D3032" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
+        <w:spacing w:after="262" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La Junta realiza sus auditorías de conformidad con las Normas Internacionales de Auditoría. Las auditorías externas del PNUD también se llevan a cabo de conformidad con las normas y reglamentos financieros, el marco de control interno asociado, y las políticas y los procedimientos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF1" w14:textId="68250485" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="367EAE74" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">La </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La BoA y la Oficina de Auditoría e Investigaciones (OAI) se consultan de manera continua, y coordinan las prioridades del plan de trabajo y el trabajo de auditoría para evitar las brechas de auditoría y/o la duplicación de esfuerzos.  Para obtener más información sobre la BoA de las Naciones Unidas, consulte el sitio web de la </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-        <w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="0083290A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>Junta de Auditores de las Nacione</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="0083290A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="0083290A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="0083290A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>U</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">nidas.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF2" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="34F76C23" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="348" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Alcance del trabajo de la auditoría externa  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF3" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="12FC45F2" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> de las Naciones Unidas es certificar los estados financieros del PNUD para el ejercicio económico, la Asamblea General otorgó autoridad a la auditoría externa para formular observaciones de auditorías en áreas que consideran expuestas a riesgos y realizar las recomendaciones de auditoría necesarias con el objetivo de mejorar la eficiencia y la efectividad de las operaciones, las prácticas y las políticas del PNUD.   </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si bien el mandato de la BoA de las Naciones Unidas es certificar los estados financieros del PNUD para el ejercicio económico, la Asamblea General otorgó autoridad a la auditoría externa para formular observaciones de auditorías en áreas que consideran expuestas a riesgos y realizar las recomendaciones de auditoría necesarias con el objetivo de mejorar la eficiencia y la efectividad de las operaciones, las prácticas y las políticas del PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF4" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="73141679" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF5" w14:textId="2F2E7606" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="64AF1DAF" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, que envía sus comentarios a la Asamblea General.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta proporciona un informe completo (a partir de las recomendaciones realizadas para la gestión en áreas de riesgo identificadas durante sus auditorías en forma anual) y una opinión de auditoría sobre los estados financieros del PNUD. Estos se presentan a la Asamblea General, o a otros órganos rectores, junto con los estados financieros auditados. Los informes que se transmiten a la Asamblea General son examinados primero por el Comité Consultivo en Asuntos Administrativos y de Presupuesto (ACABQ por sus siglas en inglés), que envía sus comentarios a la Asamblea General.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF6" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2D12BAFC" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF7" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="429C2B6A" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="226"/>
+        <w:spacing w:after="226" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> de las Naciones Unidas.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo con las Normas y Reglamentos Financieros del PNUD, las auditorías de las actividades del PNUD solamente pueden ser realizadas por auditores internos y externos del PNUD. Las auditorías internas son responsabilidad de la Oficina de Auditoría e Investigaciones (OAI), y las auditorías externas son responsabilidad de la BoA de las Naciones Unidas.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF8" w14:textId="6E6EC344" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...5 lines deleted...]
-        <w:t>Diferencia entre la Oficina de Auditoría e Investigaciones (OAI)</w:t>
+    <w:p w14:paraId="7C3A617D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Diferencia entre la Oficina de Auditoría e Investigaciones (OAI) y la Junta de Auditores de las</w:t>
       </w:r>
-      <w:r w:rsidR="005E0EBE">
-[...2 lines deleted...]
-      <w:r w:rsidR="005E0EBE">
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">Naciones Unidas  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF9" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="66BAEC66" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFA" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2C0BE5CA" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="350"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> rinde cuentas ante la Asamblea General de las Naciones Unidas a través del Quinto Comité y después de la revisión y el asesoramiento de la Comisión Consultiva en Asuntos Administrativos y de Presupuesto (CCAAP). La OAI, como auditores internos del PNUD, realiza sus auditorías para evaluar la adecuación y la efectividad de la gobernanza, la gestión de riesgos y los procesos de control en las siguientes áreas principales:  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La BoA, como auditores externos del PNUD, realiza auditorías con el fin de certificar los estados financieros del PNUD y garantizar que las transacciones se realizaron en consonancia con las Normas y Reglamentos Financieros del PNUD, y con las políticas y los procedimientos asociados. La BoA rinde cuentas ante la Asamblea General de las Naciones Unidas a través del Quinto Comité y después de la revisión y el asesoramiento de la Comisión Consultiva en Asuntos Administrativos y de Presupuesto (CCAAP). La OAI, como auditores internos del PNUD, realiza sus auditorías para evaluar la adecuación y la efectividad de la gobernanza, la gestión de riesgos y los procesos de control en las siguientes áreas principales:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFB" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5F7B3CF7" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="35" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFC" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="15DEAD9E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Gobernanza y gestión estratégica   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFD" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="1AB750BB" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Coordinación del sistema de las Naciones Unidas   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFE" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="05A0D09B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividades de programas y  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFF" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="5F8A3F00" w14:textId="1BF91B93" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Operaciones  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB00" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2283EAD2" w14:textId="3EA39F3C" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0088461D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFB01" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="39D4461E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="350"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La OAI rinde cuentas ante el Administrador del PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB02" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1F92BFD9" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Directrices de cierre de fin de año emitidas por la Oficina del Contralor  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB03" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5BD69E3B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB04" w14:textId="10186DF5" w:rsidR="0007289E" w:rsidRDefault="00F859C9" w:rsidP="007B4C2C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="53811254" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="128"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> de las Naciones Unidas revisa y evalúa los procesos y procedimientos establecidos por la Oficina de Finanzas en el cierre de fin de año. Todas las oficinas de país y unidades de la sede deben respetar estas instrucciones para garantizar la preparación oportuna y de calidad del estado financiero.  </w:t>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dado que la auditoría externa brinda una opinión de auditoría sobre los estados financieros del PNUD, la BoA de las Naciones Unidas revisa y evalúa los procesos y procedimientos establecidos por la Oficina de Finanzas en el cierre de fin de año. Todas las oficinas de país y unidades de la sede deben respetar estas instrucciones para garantizar la preparación oportuna y de calidad del estado financiero.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFFCDC9" w14:textId="77777777" w:rsidR="007B4C2C" w:rsidRDefault="007B4C2C" w:rsidP="007B4C2C">
-[...2 lines deleted...]
-        <w:ind w:left="2383" w:right="128" w:firstLine="0"/>
+    <w:p w14:paraId="19A8F2A4" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2383" w:right="128"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76B80942" w14:textId="33C39C8A" w:rsidR="007B4C2C" w:rsidRPr="00E22401" w:rsidRDefault="007B4C2C" w:rsidP="007B4C2C">
-[...4 lines deleted...]
-      <w:r w:rsidRPr="007B4C2C">
+    <w:p w14:paraId="0171340E" w14:textId="2620898E" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2383" w:right="128"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Véanse las </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00D32FE3">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0083290A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Directrices de cierre de fin d</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> año</w:t>
+          <w:t>Directrices de cierre de fin de año</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D32FE3">
-        <w:rPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D32FE3" w:rsidRPr="00D32FE3">
-[...40 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(bajo "Cierres financieros" ["Financial Closures", en inglés])</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB05" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6EE6B295" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB08" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="235DF27F" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Anuncio y preparación previos a la auditoría   </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB09" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="662CB499" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> de las Naciones Unidas también investiga de manera independiente los asuntos solicitados por los órganos rectores, incluidos la Junta Ejecutiva, la Comisión Consultiva en Asuntos Administrativos y de Presupuesto (CCAAP), etc. Las consideraciones clave incluyen la evaluación de riesgos de las oficinas de país, los resultados y el calendario de la última auditoría, la medida en la que las oficinas estarán cubiertas por la auditoría de la OAI, y las circunstancias específicas que rodean a la oficina.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El alcance de la auditoría externa y la lista de oficinas de país y departamentos de la sede que deben auditarse se establecen durante el ciclo de planeamiento de auditoría anual en coordinación con el Director de la Oficina de Auditoría e Investigaciones (OAI), el Director de la Oficina de Finanzas y Administración y el Director de Auditoría Externa de la BoA de las Naciones Unidas. La BoA de las Naciones Unidas también investiga de manera independiente los asuntos solicitados por los órganos rectores, incluidos la Junta Ejecutiva, la Comisión Consultiva en Asuntos Administrativos y de Presupuesto (CCAAP), etc. Las consideraciones clave incluyen la evaluación de riesgos de las oficinas de país, los resultados y el calendario de la última auditoría, la medida en la que las oficinas estarán cubiertas por la auditoría de la OAI, y las circunstancias específicas que rodean a la oficina.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5C192FD7" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0B" w14:textId="2176FD84" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4D4D3847" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-      </w:pPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> de las Unidades. Se proporcionará a las oficinas información adicional sobre el alcance de la auditoría y/o los requisitos específicos de documentación de la auditoría antes de la llegada de los auditores, incluidas instrucciones específicas sobre la dirección de correo electrónico que debe utilizarse al proporcionar la documentación previa a la auditoría solicitada.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El ciclo de planeamiento de auditoría anual para la OAI generalmente se completa en octubre, mientras que para la BoA se completa en agosto. Se establecerá un calendario preliminar de auditoría y una lista de las oficinas de país que debe auditar la BoA de las Naciones Unidas para el año, los cuales se comunicarán a todos los burós regionales involucrados para ser analizados con sus oficinas durante el tercer trimestre. La BoA generalmente emitirá una carta formal de notificación de auditoría al Administrador del PNUD como mínimo un mes antes de la visita (durante septiembre u octubre para la auditoría provisional y durante abril o mayo para la auditoría final) y se notifica según corresponda al Representante Residente o a los Jefes de las Unidades. Se proporcionará a las oficinas información adicional sobre el alcance de la auditoría y/o los requisitos específicos de documentación de la auditoría antes de la llegada de los auditores, incluidas instrucciones específicas sobre la dirección de correo electrónico que debe utilizarse al proporcionar la documentación previa a la auditoría solicitada.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="2674C839" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Trabajar con auditores externos durante la auditoría  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6931F0AC" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="78"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="78" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Hay varias tareas estándares que son realizadas por el equipo de auditoría externa durante el período de auditoría (generalmente de 2 a 3 semanas). Las actividades clave incluyen las siguientes:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="00C85FA7">
+    <w:p w14:paraId="3BEAD8A4" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> de la Unidad   </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reunión inicial de auditoría, dirigida por el Representante Residente o el Jefe de la Unidad   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="00C85FA7">
+    <w:p w14:paraId="3B85E378" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Respuesta a las preguntas de auditoría planteadas durante el transcurso de la auditoría  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB10" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="00C85FA7">
+    <w:p w14:paraId="1A744EE8" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
+        <w:spacing w:after="39" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Respuesta a las observaciones de auditoría redactadas por el equipo de auditoría externa en forma de medidas de gestión que se tomarán y, si es necesario, proporcionar «aclaraciones adicionales de gestión» para las observaciones de auditoría formuladas  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB11" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="00C85FA7">
+    <w:p w14:paraId="7B03EBBA" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="252"/>
+        <w:spacing w:after="252" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Reunión de fin de auditoría   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB12" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6077296B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="226"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:spacing w:after="226" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consulte la sección de procedimientos para obtener más detalles sobre los procesos durante el período de participación en la auditoría externa con las oficinas del PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB13" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="567CC89C" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-      </w:pPr>
-      <w:r>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Seguimiento posterior a la auditoría y actualización del estado de implementación    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB14" w14:textId="3C4C144B" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0C28E13E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2403" w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> de las Naciones Unidas; (2) las respuestas de las oficinas de país o las unidades, incluidos los planes de acción específicos para abordar los asuntos de auditoría planteados; (3) la emisión de una respuesta de gestión formal por parte de la sede del PNUD para la carta de gestión recibida; (4) el seguimiento de las recomendaciones de auditoría en la oficina de país o unidad; (5) el seguimiento de los asuntos institucionales planteados por la BOA de las Naciones Unidas; (6) una actualización del estado de implementación realizado por las oficinas de país o la unidad.  </w:t>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El proceso de seguimiento posterior a la auditoría comienza con la conclusión de la reunión de fin de auditoría con el equipo de auditoría externa. Luego de recibir la carta de gestión de auditoría de la BoA de las Naciones Unidas, el PNUD debe proporcionar una respuesta formal a la carta, incluidos planes de acción para abordar las observaciones de auditoría formuladas. La carta de gestión de auditoría es un informe de auditoría formal e incluirá una revisión de las observaciones de auditoría formuladas, incluidos los comentarios de las oficinas de país o las unidades. Las actividades clave en este proceso incluyen (1) la emisión de la carta de gestión de auditoría por parte de la BoA de las Naciones Unidas; (2) las respuestas de las oficinas de país o las unidades, incluidos los planes de acción específicos para abordar los asuntos de auditoría planteados; (3) la emisión de una respuesta de gestión formal por parte de la sede del PNUD para la carta de gestión recibida; (4) el seguimiento de las recomendaciones de auditoría en la oficina de país o unidad; (5) el seguimiento de los asuntos institucionales planteados por la BOA de las Naciones Unidas; (6) una actualización del estado de implementación realizado por las oficinas de país o la unidad.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB15" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="004C0DDF" w:rsidRDefault="003F1B53">
+    <w:p w14:paraId="1755AF77" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFB16" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4D391496" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Marco de rendición de cuentas para el trabajo con auditores externos   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB17" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="004C0DDF" w:rsidRDefault="003F1B53">
+    <w:p w14:paraId="21D7ACB7" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:tblInd w:w="1151" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="34" w:type="dxa"/>
           <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2382"/>
         <w:gridCol w:w="2850"/>
         <w:gridCol w:w="4683"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB1A" w14:textId="77777777" w:rsidTr="00C85FA7">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="7989D469" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5232" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB18" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6A09A35F" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Marco de rendición de cuentas  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4683" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB19" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0ECD6AE0" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB23" w14:textId="77777777" w:rsidTr="002945B3">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="32CB1C18" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="1415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB1B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="37A6B376" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:spacing w:after="309" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="112" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Líder del Equipo de Auditoría, BoA  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="113F7E53" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:spacing w:after="244" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4BDE026E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:spacing w:after="374" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1F100C5B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB1F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="45B6C318" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="469" w:right="0" w:hanging="351"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB68" wp14:editId="707B3B4B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C60BFD0" wp14:editId="26AB8BEC">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="463064291" name="Picture 610"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 610"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="11E66A3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Asiste a la reunión inicial e informa al equipo de la oficina de país o la unidad sobre los detalles del alcance, las expectativas y los procedimientos de trabajo durante la auditoría  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB20" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="005E0EBE">
+          <w:p w14:paraId="0F6746DD" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="503" w:right="0" w:hanging="385"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="503" w:hanging="385"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6A" wp14:editId="0C05BF53">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E23A2CB" wp14:editId="58291937">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1356226546" name="Picture 629"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 629"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="11E66A3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Garantiza que el Líder del Equipo de Auditoría realice la reunión de fin de auditoría   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB21" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="08164948" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
-              <w:ind w:left="469" w:right="0" w:hanging="351"/>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6C" wp14:editId="6A573D4C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BB93A28" wp14:editId="4BF8EEF1">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1157423956" name="Picture 642"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 642"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="11E66A3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Garantiza que el Líder del Equipo de Auditoría informe al equipo de gestión de la oficina o la unidad sobre las observaciones de auditoría formuladas, incluidas las respuestas pendientes  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB22" w14:textId="6AA77FCF" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5A05FD16" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6E" wp14:editId="219E5A12">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="27F3684C" wp14:editId="3FF4EFCB">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1543160260" name="Picture 656"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 656"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18" cstate="print">
+                          <a:blip r:embed="rId13" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="11E66A3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> Garantiza que </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Garantiza que las oficinas de país y las unidades, el Coordinador de Auditoría del Buró de Gestión de Servicios (BMS, </w:t>
             </w:r>
-            <w:r w:rsidR="7CC3C967">
-[...6 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Bureau </w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Bureau for Management Services</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> la oportunidad de proporcionar respuestas formales escritas para el informe previo al final de auditoría  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, por sus siglas en inglés)  tenga la oportunidad de proporcionar respuestas formales escritas para el informe previo al final de auditoría  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ADCFB24" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="35019C29" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:tblInd w:w="1151" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:right w:w="3" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2380"/>
         <w:gridCol w:w="7535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB26" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="750D61A6" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7" w:themeFill="accent4" w:themeFillTint="99"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB25" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="19D0A9C3" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Marco de rendición de cuentas  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB2A" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="1B82AF45" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB27" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1D6805E8" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB28" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3AB75EA3" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB29" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="27B66663" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">El calendario para la reunión de fin de auditoría debe acordarse con el equipo de auditoría en la reunión inicial </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB2F" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="3994AAC2" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="1574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB2B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="7F8AB298" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Coordinador de Auditoría Externa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB2C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="06F26AD5" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">del BMS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB2D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1CF9195D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="78" w:line="238" w:lineRule="auto"/>
               <w:ind w:right="99" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Apoya al coordinador de la unidad u oficina de país para las observaciones de auditoría que requieren interpretación o aclaraciones de los coordinadores de políticas del buró central, las divisiones del BMS, etc.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB2E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1B4ED02A" w14:textId="79A3603F" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:right="99" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Apoya a las oficinas auditadas con la preparación de la documentación antes de la auditoría   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB32" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="4C08111B" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB30" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1767A39B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Director de burós  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB31" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="7DFC1D96" w14:textId="2F7EFEC9" w:rsidR="0083290A" w:rsidRPr="0088461D" w:rsidRDefault="0083290A" w:rsidP="0088461D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="369" w:right="99" w:hanging="219"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="413" w:right="99" w:hanging="360"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...46 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0088461D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003F1B53" w:rsidRPr="00E22401">
+            <w:r w:rsidRPr="0083290A">
               <w:rPr>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB72" wp14:editId="6ADCFB73">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2ADAA440" wp14:editId="5842F64C">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5704" name="Picture 5704"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
+            <w:r w:rsidRPr="0088461D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> El Coordinador de Auditoría del buró ayudará a aclarar o responder a las</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> El Coordinador de Auditoría del buró ayudará a aclarar o responder a las observaciones de auditoría que tienen un impacto global desde una perspectiva de políticas en consulta con el Coordinador de Auditorías del BMS; p. ej., la Oficina de Recursos Humanos (ORH) aclarará y comentará sobre asuntos relacionados con la política de la ORH.   </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088461D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">observaciones de auditoría que tienen un impacto global desde una perspectiva de políticas en consulta con el Coordinador de Auditorías del BMS; p. ej., la Oficina de Recursos Humanos (ORH) aclarará y comentará sobre asuntos relacionados con la política de la ORH.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB3F" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="56B01963" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="2921"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB33" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6C851E56" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Representante   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB34" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="49E9A7CD" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Residente de las  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB35" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="23D7464E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">oficinas de país o </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB36" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="14B0E838" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Jefe de Unidad  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB37" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="61C96390" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Realiza la reunión inicial de auditoría con el equipo de auditoría externa  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB38" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="05FD8680" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Garantiza que el coordinador de auditoría responda las preguntas de auditoría  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB39" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6A1D814A" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Garantiza que las respuestas de gestión a las observaciones de auditoría sean oportunas  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="08F5D4D8" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Coorganiza la reunión de fin de auditoría con el Líder del Equipo de Auditoría  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="59F31797" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5DDCF3BD" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="237" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">La agenda para la reunión inicial debe incluir una descripción de la oficina/unidad, el enfoque programático y la presentación del personal clave. </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="007F8B7B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB3E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="38169DCA" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>La reunión de fin de auditoría es para que el equipo de auditoría externa presente las constataciones clave de auditoría al equipo de gestión.</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB44" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="42C205C1" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="1229"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB40" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3CCAC973" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Director de Auditorías Externas, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB41" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4A9F1C7D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BoA  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB42" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5514CDD6" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="75" w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Emite la carta de gestión de auditoría con base en comentarios recibidos de las oficinas de país.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB43" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1A297033" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:right="0" w:hanging="361"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Valida el estado de implementación de las recomendaciones de auditoría actualizadas por las unidades auditadas en CARDS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB47" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="7C19C589" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB45" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="2863A3EB" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Director de la OAI  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB46" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="119429F1" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB74" wp14:editId="2978D300">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EEAEC82" wp14:editId="4758E2FA">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1161179245" name="Picture 5704"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5704"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20" cstate="print">
+                          <a:blip r:embed="rId14" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="11E66A3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Registra las observaciones de auditoría para el seguimiento del planeamiento de auditoría  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB4A" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="5F5FFB94" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB48" w14:textId="261E0308" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="03BC0173" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Director de la Oficina de Gestión de Recursos Financieros (OFM, </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-              </w:rPr>
-              <w:t xml:space="preserve">Office </w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Office of Financial Management</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...27 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">, por sus siglas en inglés)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB49" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5E9042D0" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB76" wp14:editId="3EAFC700">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D85E611" wp14:editId="7A0C5D01">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1146648569" name="Picture 5705"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 5705"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21" cstate="print">
+                          <a:blip r:embed="rId15" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="11E66A3B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Registra las observaciones de auditoría para el seguimiento del planeamiento de auditoría  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB51" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="043D9DDD" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="2391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB4B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="00434AB1" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Coordinador de Auditoría Externa </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="30950753" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">del BMS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB4D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6046B645" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="77" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> de los Burós para emitir respuestas formales a la carta de gestión de auditoría    </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabaja con los Jefes de los Burós para emitir respuestas formales a la carta de gestión de auditoría    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="13CB695C" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> en la base de datos de auditoría (CARDS)   </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carga las recomendaciones de auditoría de la BoA en la base de datos de auditoría (CARDS)   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="7D959E4C" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="75" w:line="242" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Supervisa las respuestas a los asuntos institucionales en el tablero de seguimiento de recomendaciones de auditoría del PNUD  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB50" w14:textId="4C6B9DC3" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6FE6CC6E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proporciona una actualización resumida a la reunión del Grupo sobre el Desempeño Institucional (OPG, por sus siglas en inglés) según sea necesario y/o los foros de gestión designados sobre asuntos clave de auditoría formulados por la BoA  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB59" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="1468CC79" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="2341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB52" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="4ADDCB2D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Directores de burós responsables de la oficina o unidad auditada  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB53" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="39C8576A" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revisan y supervisan el plan de acción de auditoría presentado por la oficina de país o la unidad  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB54" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="55CE3DB8" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:spacing w:after="75"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trabajan junto con el Director del BMS para revisar asuntos de auditoría y emitir respuestas de gestión para la BoA  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB55" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6422AF3B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="2" w:line="237" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Revisan el informe de estado de implementación de la auditoría proporcionado por las oficinas de país o las unidades a más tardar 6 meses después de la auditoría  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB56" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="21A96026" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB57" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="79DA52FD" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Debe enviarse una copia de las respuestas de gestión al PNUD </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB58" w14:textId="27354A96" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="47AEB529" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="11E66A3B">
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Administrador, </w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrador, Director del BMS, Director de Finanzas y Administración y Director de la OAI </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB63" w14:textId="77777777" w:rsidTr="11E66A3B">
+      <w:tr w:rsidR="0083290A" w:rsidRPr="0083290A" w14:paraId="49DF51C5" w14:textId="77777777" w:rsidTr="0083290A">
         <w:trPr>
           <w:trHeight w:val="2095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB5A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="13790AFD" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Representante  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="003F1B53" w:rsidP="003F1B53">
+          <w:p w14:paraId="25A734E6" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:spacing w:after="2" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residente de las oficinas de país o Jefe </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1AA51CBF" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">de unidades  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB5D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4B4C7FE9" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proporciona comentarios iniciales a las respuestas formales de la BoA  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="50D3F425" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> del Buró Regional  </w:t>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presenta el plan de acción de auditoría al Director del Buró Regional  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6E4A1BDC" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Actualiza el estado de implementación en la base de datos de auditoría (CARDS) en forma  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB60" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="2C1BC0C2" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="365"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">periódica   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB61" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3FBE9371" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB62" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0D2B1C0A" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="5" w:right="0" w:firstLine="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-              </w:rPr>
-              <w:t xml:space="preserve">La copia del plan de acción debe enviarse al Coordinador de Auditoría del BMS, al </w:t>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La copia del plan de acción debe enviarse al Coordinador de Auditoría del BMS, al Director de la OAI y al Director del BMS </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...13 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="0083290A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D3ED4AF" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1E3F527F" w14:textId="36012A8E" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1702"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9CBC4C" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRDefault="00FE22EC">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="145C4553" w14:textId="65CA52A4" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0088461D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1702"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFB64" w14:textId="25562D83" w:rsidR="0007289E" w:rsidRPr="004C0DDF" w:rsidRDefault="0007289E">
+    <w:p w14:paraId="449F78E0" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083290A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modelos y directrices </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F09522" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRPr="004C0DDF" w:rsidRDefault="00FE22EC" w:rsidP="00FE22EC">
+    <w:p w14:paraId="34ED0C95" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE2C60E" w14:textId="08F8F0D3" w:rsidR="00FE22EC" w:rsidRPr="00D111A4" w:rsidRDefault="00510BFB" w:rsidP="00283BD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0508767E" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:right="141"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0083290A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 1: Modelo de perfil de oficina de país para ser completado antes de la llegada del equipo de auditoría extern</w:t>
-[...17 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Anexo 1: Modelo de perfil de oficina de país para ser completado antes de la llegada del equipo de auditoría externa (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67920E41" w14:textId="44DEE754" w:rsidR="0090047F" w:rsidRPr="00D111A4" w:rsidRDefault="00510BFB" w:rsidP="00283BD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30B66264" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:right="141"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0083290A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 2: Lista de muestra de información que debe completarse antes de la llegada del equipo de auditoría extern</w:t>
-[...17 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Anexo 2: Lista de muestra de información que debe completarse antes de la llegada del equipo de auditoría externa (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="242A661B" w14:textId="5ACB8E77" w:rsidR="005B5626" w:rsidRPr="00D111A4" w:rsidRDefault="00510BFB" w:rsidP="00283BD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5FE96D05" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:right="141"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0083290A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 3: Observación de auditoría de muestr</w:t>
-[...17 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Anexo 3: Observación de auditoría de muestra (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50B7F31B" w14:textId="08AFB9F7" w:rsidR="001E72A0" w:rsidRPr="00D111A4" w:rsidRDefault="00510BFB" w:rsidP="00283BD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="190838BA" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:right="141"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0083290A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 4: Plan de acción de auditoría de muestr</w:t>
-[...17 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Anexo 4: Plan de acción de auditoría de muestra (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78F01CBC" w14:textId="1FA52809" w:rsidR="00DF5015" w:rsidRDefault="00510BFB" w:rsidP="00283BD0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B74FE3A" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00D111A4">
+        <w:ind w:right="141"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0083290A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Anexo 5: Directrices para preparar respuestas de gestió</w:t>
-[...17 lines deleted...]
-          <w:t>)</w:t>
+          <w:t>Anexo 5: Directrices para preparar respuestas de gestión (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26B9957E" w14:textId="77777777" w:rsidR="00C85FA7" w:rsidRDefault="00C85FA7" w:rsidP="00FE22EC">
+    <w:p w14:paraId="0249DBEE" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A8DA11" w14:textId="1DFD9379" w:rsidR="00C85FA7" w:rsidRDefault="00C85FA7" w:rsidP="00FE22EC">
+    <w:p w14:paraId="1A08098D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0088461D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="240F5742" w14:textId="2B80AD78" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
+    <w:p w14:paraId="41631D25" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="028B8D8B" w14:textId="3EC1C2C5" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
+    <w:p w14:paraId="1261F3C1" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A59DF07" w14:textId="54CDE9C1" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
+    <w:p w14:paraId="52D0E863" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A8D85A0" w14:textId="224C3646" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
+    <w:p w14:paraId="336FFD6D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60CAEBAD" w14:textId="63C03A4A" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
+    <w:p w14:paraId="6A5A01CE" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60891F0B" w14:textId="0778D3FF" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
+    <w:p w14:paraId="1A04396B" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0083290A" w:rsidRDefault="0083290A" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="158858A1" w14:textId="2ABCCDB0" w:rsidR="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00FE22EC">
-[...53 lines deleted...]
-    <w:p w14:paraId="6869F5E7" w14:textId="77777777" w:rsidR="00510BFB" w:rsidRPr="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00510BFB">
+    <w:p w14:paraId="2F1B81D5" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0088461D" w:rsidRDefault="0083290A" w:rsidP="0088461D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1170" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00510BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0088461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440B880B" w14:textId="77777777" w:rsidR="00510BFB" w:rsidRPr="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00510BFB">
+    <w:p w14:paraId="4D50988D" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0088461D" w:rsidRDefault="0083290A" w:rsidP="0088461D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="1260"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
-          <w:lang w:val="en-US"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096EE1C5" w14:textId="77777777" w:rsidR="00510BFB" w:rsidRPr="00510BFB" w:rsidRDefault="00510BFB" w:rsidP="00510BFB">
+    <w:p w14:paraId="27F940B3" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0088461D" w:rsidRDefault="0083290A" w:rsidP="0088461D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="236" w:firstLine="0"/>
-[...3 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:ind w:left="1260" w:right="236"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00510BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0088461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00510BFB">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="0088461D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00510BFB" w:rsidRPr="00510BFB">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+    <w:p w14:paraId="476D21EB" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0088461D">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="even" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1150" w:right="690" w:bottom="1408" w:left="0" w:header="720" w:footer="721" w:gutter="0"/>
+      <w:pgMar w:top="1695" w:right="690" w:bottom="1408" w:left="0" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47ECEFAE" w14:textId="77777777" w:rsidR="00EB7A6C" w:rsidRDefault="00EB7A6C">
+    <w:p w14:paraId="014D839C" w14:textId="77777777" w:rsidR="005E1E74" w:rsidRDefault="005E1E74" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74BC1153" w14:textId="77777777" w:rsidR="00EB7A6C" w:rsidRDefault="00EB7A6C">
+    <w:p w14:paraId="4D7809E7" w14:textId="77777777" w:rsidR="005E1E74" w:rsidRDefault="005E1E74" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB7C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D79D0F4" w14:textId="77777777" w:rsidR="0083290A" w:rsidRDefault="0083290A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1910" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="1910"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6ADCFB7D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+  <w:p w14:paraId="75520EB5" w14:textId="77777777" w:rsidR="0083290A" w:rsidRDefault="0083290A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="2062" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="2062"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB7F" w14:textId="13A6306E" w:rsidR="0007289E" w:rsidRDefault="00E22401" w:rsidP="00E22401">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="102A94E0" w14:textId="77777777" w:rsidR="0083290A" w:rsidRPr="0088461D" w:rsidRDefault="0083290A" w:rsidP="00E22401">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1080" w:right="236" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="1080" w:right="236"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00283BD0">
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00283BD0">
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Fecha de entrada en vigor:</w:t>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 01/01/2012 </w:t>
     </w:r>
-    <w:r w:rsidR="00510BFB">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0088461D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1975941631"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{817C0F53-B5F1-4F04-9903-A720EC6B3245}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="000E19EC">
+        <w:r w:rsidRPr="0088461D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB80" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="681F29D6" w14:textId="77777777" w:rsidR="0083290A" w:rsidRDefault="0083290A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1910" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="1910"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6ADCFB81" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+  <w:p w14:paraId="0E94E531" w14:textId="77777777" w:rsidR="0083290A" w:rsidRDefault="0083290A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="2062" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="2062"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="43C24805" w14:textId="77777777" w:rsidR="00EB7A6C" w:rsidRDefault="00EB7A6C">
+    <w:p w14:paraId="080003B9" w14:textId="77777777" w:rsidR="005E1E74" w:rsidRDefault="005E1E74" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50EBFFC5" w14:textId="77777777" w:rsidR="00EB7A6C" w:rsidRDefault="00EB7A6C">
+    <w:p w14:paraId="00D83996" w14:textId="77777777" w:rsidR="005E1E74" w:rsidRDefault="005E1E74" w:rsidP="0083290A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7122802F" w14:textId="7C368680" w:rsidR="004927C2" w:rsidRDefault="00BC2D38" w:rsidP="00BC2D38">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="560D706F" w14:textId="1DE52014" w:rsidR="0083290A" w:rsidRDefault="0083290A" w:rsidP="00BC2D38">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D2E099" wp14:editId="7EFF3069">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32D57067" wp14:editId="1E24176F">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>6795655</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-180109</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="150090901" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B704DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F837AE"/>
     <w:lvl w:ilvl="0" w:tplc="97A65178">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -4443,50 +5635,163 @@
     <w:lvl w:ilvl="8" w:tplc="27DC8928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F6A3322"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC66576A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="870" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1590" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2310" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3030" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3750" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4470" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5190" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5910" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FF45A3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC2A1AD8"/>
     <w:lvl w:ilvl="0" w:tplc="22464B1E">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2383"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4654,51 +5959,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2D9E6E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6734"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="378A72FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E110BBF8"/>
     <w:lvl w:ilvl="0" w:tplc="B1C08280">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4866,51 +6171,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AF085124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49447582"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1348A20"/>
     <w:lvl w:ilvl="0" w:tplc="7580485C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="365"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5078,51 +6383,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="270C394C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="693311FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F8AEBD0"/>
     <w:lvl w:ilvl="0" w:tplc="30B84ABE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5290,51 +6595,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7E80640A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C8B504A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11D2E866"/>
     <w:lvl w:ilvl="0" w:tplc="520C15D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2062" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2782" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5404,51 +6709,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7102" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713550DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69E26ED8"/>
     <w:lvl w:ilvl="0" w:tplc="F06ACFD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5616,51 +6921,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C7F0F384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D07B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C5A9C52"/>
     <w:lvl w:ilvl="0" w:tplc="6CC2DFE6">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5828,51 +7133,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A608FE0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7600229C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A1080B0"/>
     <w:lvl w:ilvl="0" w:tplc="7C2E5578">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2403"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6040,51 +7345,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13809A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD4470C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB286A8C"/>
     <w:lvl w:ilvl="0" w:tplc="22464B1E">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2383"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6255,1064 +7560,171 @@
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6734"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1193348319">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="575940106">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1138885280">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1138885280">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="953900236">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="471823940">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1842548117">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1769958473">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="748039013">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="59059508">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2048795295">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="656885440">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1219780947">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1589772441">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1704019716">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0007289E"/>
-[...62 lines deleted...]
-    <w:rsid w:val="7ED67960"/>
+    <w:rsidRoot w:val="0083290A"/>
+    <w:rsid w:val="0053705E"/>
+    <w:rsid w:val="005E1E74"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rsid w:val="0088461D"/>
+    <w:rsid w:val="00AF30C3"/>
+    <w:rsid w:val="00B92E29"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6ADCFAE4"/>
-  <w15:docId w15:val="{31FF1EAF-916C-47BB-BED1-83FFA2913596}"/>
+  <w14:docId w14:val="1C409C06"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02A2BA6A-5E75-4BF7-A870-CC93F67F592D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...841 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7654,999 +8066,963 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2418" w:right="141" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0083290A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00890F2E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0083290A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/FPMR-FinancialClosure/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FFPMR%2DFinancialClosure%2FShared%20Documents%2FFinancial%20Closure%20Instructions&amp;viewid=4fa12451%2D37c7%2D472b%2Db21f%2D4b1a86b96753&amp;FolderCTID=0x012000D23C3E1E1694AB44849FE55218412E10" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2231" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2671" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2651" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13789</Characters>
+  <Pages>6</Pages>
+  <Words>2450</Words>
+  <Characters>13971</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
+  <Lines>116</Lines>
   <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16175</CharactersWithSpaces>
+  <CharactersWithSpaces>16389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>