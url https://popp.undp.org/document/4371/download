--- v0 (2025-12-26)
+++ v1 (2026-05-07)
@@ -1,3695 +1,4852 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6ADCFAE4" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="47A89DF1" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="96" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Working with External Auditors  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE5" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2ABFF142" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="298" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Role, Mandate and Appointment of external auditors  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE6" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="20972820" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="219"/>
+        <w:spacing w:after="219" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">“External audit” refers to an audit carried out by a body that is external to, and independent of, the organization being audited and has direct reporting responsibility to a relevant Governing Body. In UNDP, external auditors are one of the key independent oversight bodies and report to the General Assembly.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE7" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="61EB2179" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="78" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE8" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="14701499" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="228" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB66" wp14:editId="6ADCFB67">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D051B95" wp14:editId="280019AB">
             <wp:extent cx="5943600" cy="3342132"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="338" name="Picture 338"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="338" name="Picture 338"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="3342132"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAE9" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2AD2EBCE" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">External auditors’ work is utilized by UNDP in strategic thinking, governance, accountability, transparency, and in the delivery of its services on the ground.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEA" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="78ACF67B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEB" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1E78B2D0" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The United Nations Board of Auditors (BoA) was established in 1946 by the General Assembly and is comprised of the Heads of the Supreme Audit Institutions from three Member States. The Board certifies the UN accounts, its </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The United Nations Board of Auditors (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4 lines deleted...]
-        <w:t>funds</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BoA</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> and programmes (including UNDP), and provides reports covering a wide array of financial, managerial and value-for-money audits. The overarching goal of the Board is to use the unique perspective of public external audit to both aid the General Assembly in holding UN entities accountable for the use of public resources, and add value by identifying ways to improve the delivery of international public services.  </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) was established in 1946 by the General Assembly and is comprised of the Heads of the Supreme Audit Institutions from three Member States. The Board certifies the UN accounts, its funds and programmes (including UNDP), and provides reports covering a wide array of financial, managerial and value-for-money audits. The overarching goal of the Board is to use the unique perspective of public external audit to both aid the General Assembly in holding UN entities accountable for the use of public resources, and add value by identifying ways to improve the delivery of international public services.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEC" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="17709F38" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAED" w14:textId="283941CC" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="5698F006" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-        <w:rPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>resolution 55/248</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> term of office for board members with the initial duration beginning 1 July 2002. Appointments are staggered so that the term of office of one of the members expires every two years. The General Assembly appoints a new board member every two years.  </w:t>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of 12 April 2001, the General Assembly approved a non-consecutive, six-year term of office for board members with the initial duration beginning 1 July 2002. Appointments are staggered so that the term of office of one of the members expires every two years. The General Assembly appoints a new board member every two years.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEE" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="443CF75D" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAEF" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4A903B16" w14:textId="63EB4AAA" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="009366A2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="262"/>
+        <w:spacing w:after="262" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The Board conducts its audits in accordance with the International Standards on Auditing. UNDP external audits are also conducted in accordance with the financial rules and regulations, associated internal control framework, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and procedures.  </w:t>
+        <w:t xml:space="preserve">The Board conducts its audits in accordance with the International Standards on Auditing. UNDP external audits are also conducted in accordance with the financial rules and regulations, associated internal control framework, policies and procedures.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF0" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...15 lines deleted...]
-    <w:p w14:paraId="6ADCFAF1" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="1A3787A5" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">BoA and OAI consult on an ongoing basis and coordinate work-plan priorities and audit work to avoid audit gaps and/or duplication of efforts.  For more information concerning the UNBOA, please consult </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BoA</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="00E22401">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and OAI consult on an ongoing basis and coordinate work-plan priorities and audit work to avoid audit gaps and/or duplication of efforts.  For more information concerning the UNBOA, please consult </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>United Nations Board of Auditor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00E22401">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00E22401">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00E22401">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00E22401">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ite.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF2" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5F5B97CF" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="348" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Scope of work of external audit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF3" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="57DBDC5B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and policies.   </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While the mandate of the UNBOA is to certify the Finance Statements of UNDP for the financial year, the external audit has been vested with the authority from the General Assembly to raise audit observations on areas they deem exposed to risk and to make necessary audit recommendations with the objective of enhancing the efficiency and effectiveness of UNDP operations, practices and policies.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF4" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="28A16813" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF5" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="532272A6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Board provides a long-form report (from recommendations made to management on risk areas identified during their audits on an annual basis) and an audit opinion on the UNDP financial statements. These are submitted to the General Assembly, or to other governing bodies, along with the audited financial statements. The reports that are transmitted to the General Assembly are first examined by the Advisory Committee on Administrative and Budgetary Questions, which forwards its comments to the General Assembly.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF6" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="6B952AA9" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="60" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF7" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="549285DC" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="226"/>
+        <w:spacing w:after="226" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> and external audits are the responsibility of the UNBOA.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">According to UNDP Financial Regulations and Rules, audits of UNDP activities may only be carried out by UNDP’s internal and external auditors. Internal audits are the responsibility of the Office of Audit and Investigations (OAI) and external audits are the responsibility of the UNBOA.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF8" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="14263B7D" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Difference between Office of Audit and Investigations (OAI) and UN Board of Auditors  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAF9" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="19C4F9D6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="48" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFA" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="34B14EE6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="350"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The BoA, as external auditors of UNDP, conducts audits with the purpose of certifying the UNDP financial statements and ensuring that transactions were carried out in line with UNDPs financial rules and regulations and associated policies and procedures. The BoA reports to the United Nations General Assembly through the Fifth Committee and after review and advice by the Advisory Committee on Administrative and Budgetary Questions (ACABQ). The OAI, as internal auditor of UNDP, conducts its audits to assess the adequacy and effectiveness of the governance, risk management and control processes in the following main areas:  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as external auditors of UNDP, conducts audits with the purpose of certifying the UNDP financial statements and ensuring that transactions were carried out in line with UNDPs financial rules and regulations and associated policies and procedures. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reports to the United Nations General Assembly through the Fifth Committee and after review and advice by the Advisory Committee on Administrative and Budgetary Questions (ACABQ). The OAI, as internal auditor of UNDP, conducts its audits to assess the adequacy and effectiveness of the governance, risk management and control processes in the following main areas:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFB" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="112CA453" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="35" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFC" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="78A8C4AA" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="32"/>
+        <w:spacing w:after="32" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Governance and strategic management   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFD" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="7D8D96A7" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">United Nations system coordination   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFE" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="3BD99043" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Programme activities; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFAFF" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+    <w:p w14:paraId="24801D1A" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="300"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operations  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB00" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="61E94237" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB01" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4C9E14AB" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="350"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">OAI reports to the UNDP Administrator.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB02" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="678BB20B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1683" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Year End Closing Guidelines issued by Comptroller’s Office  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB03" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="753A4C99" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="52" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2422" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2422"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB04" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="58998C68" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2403" w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
+      <w:r w:rsidRPr="00FE151D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Given that the external audit provides an audit opinion about the Financial Statements of UNDP, the UNBOA will review and assess the processes and procedures established by the Office of Finance in the Year End Closing.   All COs and HQ units are required to adhere to these instructions in order to ensure timely and quality financial statement preparation.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB05" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="15AC5151" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131ED26E" w14:textId="06B07E76" w:rsidR="00BA3996" w:rsidRPr="00E22401" w:rsidRDefault="00BA3996" w:rsidP="00BA3996">
+    <w:p w14:paraId="0EB85A9C" w14:textId="549C55E4" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="215" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2417" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="0005782A">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Year End Closing Guidelines</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0005782A">
-        <w:rPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (under “Financial Closures”)</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB07" w14:textId="12ACB535" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="0007289E">
+    <w:p w14:paraId="5178BF67" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="2417" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="2417"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFB08" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="2053BD1E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pre–Audit Announcement and Preparation   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB09" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="478AF48D" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The scope of external audit and the list of country offices and HQ departments to be audited are established during the annual audit planning cycle in coordination with the Director of Office of Audit and Investigations (OAI) and the Director of Office of Finance and Administration and Director External Audit, UNBOA. UNBOA also independently investigates issues as requested by the governing bodies including the Executive Board, the Advisory Committee on Administrative and Budgetary Questions (ACABQ) etc. Key considerations include the risk assessment of the country offices, results and schedule of the last audit, the extent to which the offices would be covered by the OAI audit, and specific circumstances surrounding the office.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="38D49818" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="57" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0B" w14:textId="2176FD84" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="4EDBA683" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="224"/>
+        <w:spacing w:after="224" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The annual audit planning cycle for OAI is typically completed in October while for BoA it is completed in August. A preliminary audit schedule and a list of country offices to be audited by the UNBOA for the year will be established and communicated to all concerned regional bureaus for discussion with their offices during the third quarter. The BoA will typically issue a formal audit notification letter to the UNDP Administrator at least one month prior to the visit (during September or October for Interim audit and during April or May for final audit) and the Resident Representative or Heads of Units are notified accordingly. Additional information about the scope of the audit and/or specific audit documentation requirements will be provided to the offices prior to the arrival of the auditors, including specific instructions on the email address to be used when providing the pre-audit documentation requested.  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The annual audit planning cycle for OAI is typically completed in October while for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it is completed in August. A preliminary audit schedule and a list of country offices to be audited by the UNBOA for the year will be established and communicated to all concerned regional bureaus for discussion with their offices during the third quarter. The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will typically issue a formal audit notification letter to the UNDP Administrator at least one month prior to the visit (during September or October for Interim audit and during April or May for final audit) and the Resident Representative or Heads of Units are notified accordingly. Additional information about the scope of the audit and/or specific audit documentation requirements will be provided to the offices prior to the arrival of the auditors, including specific instructions on the email address to be used when providing the pre-audit documentation requested.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="5B8FC89A" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Working with external auditors during audit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="360FB40E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="78"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="78" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">There are several standard tasks that are conducted by the external audit team during the audit period (typically 2 to 3 weeks). The key activities include:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="137B5D72" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="8" w:line="259" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Audit kick off meeting, chaired by the Resident Representative or Unit Head   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB0F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="7EBCA884" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the audit  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response to audit questions raised during the course of the audit  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB10" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="2699C272" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
+        <w:spacing w:after="39" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Response to audit observations written up by the external audit team in the form of management action that will be taken and, if necessary, provide “additional management clarifications” to the raised audit observations  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB11" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="73C557DE" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="252"/>
+        <w:spacing w:after="252" w:line="253" w:lineRule="auto"/>
         <w:ind w:right="128" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Exit meeting   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB12" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="74C8D249" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="226"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="226" w:line="253" w:lineRule="auto"/>
+        <w:ind w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Please refer to the procedures section for more details on the processes during the period of external audit engagement with UNDP offices.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB13" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
-[...2 lines deleted...]
-        <w:spacing w:after="180"/>
+    <w:p w14:paraId="5738376D" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="180" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1684" w:hanging="14"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Post audit follow-up and implementation status update    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB14" w14:textId="3C4C144B" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="22B322A5" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="253" w:lineRule="auto"/>
+        <w:ind w:left="2403" w:right="128" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
+      <w:r w:rsidRPr="00FE151D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E22401">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The post audit-follow up process begins with the conclusion of the exit meeting with the external audit team. Upon receipt of the audit management letter from the UNBOA, UNDP is required to provide a formal response to the letter, including action plans to address the audit observations raised. The audit management letter is a formal audit report and will include a review of audit observations raised, including feedback from the country offices or units. The key activities in this process include (1) The issuance of the audit management letter by the UNBOA (2) The responses from country offices or units, including specific action plans to address the audit issues raised (3) The issuance of a formal management response from UNDP HQ on the management letter received (4) The follow up of audit recommendations at the country office or unit (5) The follow up of corporate issues raised by the UNBOA (6) An implementation status update by the country offices or unit.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB15" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="00E22401" w:rsidRDefault="003F1B53">
+    <w:p w14:paraId="4D44E9CF" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ADCFB16" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="67CA8A2E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Accountability Framework for Working with External Auditors   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB17" w14:textId="77777777" w:rsidR="003F1B53" w:rsidRPr="00E22401" w:rsidRDefault="003F1B53">
+    <w:p w14:paraId="6023FAB3" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="3879" w:firstLine="0"/>
+        <w:ind w:right="3879"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:tblInd w:w="1151" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="34" w:type="dxa"/>
           <w:right w:w="8" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2382"/>
         <w:gridCol w:w="474"/>
         <w:gridCol w:w="7059"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB1A" w14:textId="77777777">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="6D8F1D1E" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="476"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2856" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB18" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5F5585C2" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability Framework  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7059" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB19" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6EF9506B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="-5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB23" w14:textId="77777777">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="3EA8B6EB" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="2294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2382" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB1B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="265CF8AB" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:spacing w:after="309" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="112" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="112"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Audit Team Lead, BoA  </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit Team Lead, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="57BC79D5" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:spacing w:after="244" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="749AC5AE" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:spacing w:after="374" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="8" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB1E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="709E943A" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7533" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB1F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0EA96431" w14:textId="0C97FF85" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB68" wp14:editId="6ADCFB69">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26E5763C" wp14:editId="4BF5AFB7">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="610" name="Picture 610"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="610" name="Picture 610"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
+            <w:r w:rsidRPr="00FE151D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Attends the kick off meeting and briefs country office team or unit on detail scope, expectations and working procedures during the audit  </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attends the kick off meeting and briefs country office team or unit on detail scope, expectations and working procedures during the audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB20" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="13756DAA" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:spacing w:after="154" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="118" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6A" wp14:editId="6ADCFB6B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B62EA1B" wp14:editId="0CBBD37F">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="629" name="Picture 629"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="629" name="Picture 629"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
+            <w:r w:rsidRPr="00FE151D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ensures that the Audit Team Lead conducts the exit meeting   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB21" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1AFCDFA3" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="261" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="261" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6C" wp14:editId="6ADCFB6D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CAD5FC5" wp14:editId="423FB79F">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="642" name="Picture 642"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="642" name="Picture 642"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
+            <w:r w:rsidRPr="00FE151D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ensures that the Audit Team Lead briefs management team of the office or unit on the audit observations raised including outstanding responses  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB22" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="721C31A0" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="469" w:hanging="351"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB6E" wp14:editId="6ADCFB6F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21742B4D" wp14:editId="00ADE8F7">
                   <wp:extent cx="164592" cy="167640"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="656" name="Picture 656"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="656" name="Picture 656"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId18"/>
+                          <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="164592" cy="167640"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
+            <w:r w:rsidRPr="00FE151D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ensures that the country offices or unit, BMS Audit Focal point were given the opportunity to provide formal written responses to the pre final audit report  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6ADCFB24" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="697E2F82" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9915" w:type="dxa"/>
         <w:tblInd w:w="1151" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="100" w:type="dxa"/>
           <w:right w:w="3" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2380"/>
         <w:gridCol w:w="7535"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB26" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="532623D6" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9915" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B2A1C7"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB25" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="28F17BC6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountability Framework  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB2A" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="7AE56501" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="939"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB27" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="79399876" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB28" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="319AF143" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB29" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="20265DB3" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The schedule for the exit meeting should be agreed with the audit team at the kick off meeting </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB2F" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="02A89DC9" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="1574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB2B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4D60D46B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BMS External Audit Focal </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB2C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="16C1ECDB" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Point  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB2D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="28A85B30" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="009366A2" w:rsidRDefault="00FE151D" w:rsidP="009366A2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:after="78" w:line="238" w:lineRule="auto"/>
-              <w:ind w:right="99" w:hanging="361"/>
-              <w:rPr>
+              <w:ind w:left="407" w:right="99"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="009366A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports the unit or country office audit focal point for audit observations that require interpretation or clarifications from central bureau policy focal points, BMS Divisions etc.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB2E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="5DBEFACE" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="009366A2" w:rsidRDefault="00FE151D" w:rsidP="009366A2">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="13"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="407" w:right="99"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="009366A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Supports the offices being audited with preparation of documentation prior to the audit   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB32" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="416A13B0" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="1255"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB30" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="19B9DF8B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director of Bureaus  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB31" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="0AC1A1D5" w14:textId="2C20D36A" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="009D11ED" w:rsidP="009366A2">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="317" w:right="99" w:hanging="270"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:pict w14:anchorId="32501D94">
+                <v:shape id="Picture 243250790" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:6pt;height:8.4pt;visibility:visible;mso-wrap-style:square">
+                  <v:imagedata r:id="rId14" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+            <w:r w:rsidR="00FE151D" w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  The Bureau Audit Focal point will help clarify or respond to audit observations that have global impact from a policy perspective in consultation with the BMS audit focal point e.g. OHR will clarify and comment on matters pertaining to OHR policy.   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="7B7CD4C0" w14:textId="77777777" w:rsidTr="0070566C">
+        <w:trPr>
+          <w:trHeight w:val="2921"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1D822054" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Country offices   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241F04BE" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Resident  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5505B8C6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representative or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="578E7645" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Head of Unit  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F5C15F4" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conducts the audit kick off meting meeting with the external audit team  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AC2DFCC" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensures that the audit focal point respond to audit questions  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01106AC2" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensures prompt management responses to audit observations  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDC3930" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Co-hosts the exit meeting with the Audit Team Lead  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="348AE6CB" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC4BE9B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The agenda for the kick off meeting should include an overview of the office/unit, programmatic focus and introduction of key staff. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D11760" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757A9A42" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="8"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The exit meeting is for the external audit team to bring key audit findings to the Management team.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="307AA855" w14:textId="77777777" w:rsidTr="0070566C">
+        <w:trPr>
+          <w:trHeight w:val="1229"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EFAD6D6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director External Audit, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7810D124" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38344698" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:after="75" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue the audit management letter based on feedback received from the country offices.   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4884FA14" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Validate implementation status of audit recommendations updated by auditee units in CARDS  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="6F79139F" w14:textId="77777777" w:rsidTr="0070566C">
+        <w:trPr>
+          <w:trHeight w:val="384"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C98A143" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director OAI  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="366F861F" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="6ADCFB70" wp14:editId="6ADCFB71">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F4F1326" wp14:editId="679E6514">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapNone/>
-[...45 lines deleted...]
-                  <wp:docPr id="1" name="Picture 1"/>
+                  <wp:docPr id="5704" name="Picture 5704"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="5704" name="Picture 5704"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId15"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidR="003F1B53" w:rsidRPr="00E22401">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> OHR will clarify and comment on matters pertaining to OHR policy.   </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note audit observations for follow up audit planning  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB3F" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="31E0A7E9" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
-          <w:trHeight w:val="2921"/>
+          <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB33" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="12F2BC17" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Head of Unit  </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Director OFM  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB37" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0526859E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:numPr>
-[...6 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="4"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...315 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
+                <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ja-JP"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6ADCFB74" wp14:editId="6ADCFB75">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4298AD05" wp14:editId="76328336">
                   <wp:extent cx="76200" cy="103632"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="5704" name="Picture 5704"/>
+                  <wp:docPr id="5705" name="Picture 5705"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="5704" name="Picture 5704"/>
+                          <pic:cNvPr id="5705" name="Picture 5705"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId20"/>
+                          <a:blip r:embed="rId16"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="76200" cy="103632"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
+            <w:r w:rsidRPr="00FE151D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Note audit observations for follow up audit planning  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB4A" w14:textId="77777777" w:rsidTr="003F1B53">
-[...104 lines deleted...]
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB51" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="1920EDE2" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="2391"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB4B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="12966140" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">BMS External Audit Focal </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="2E1D924B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Point  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB4D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3F820A02" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="77" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="77"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Work with Heads of Bureaus to issue formal responses to   the audit management letter    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="7AC6C27E" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:rPr>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Upload BoA audit recommendations in the audit database (CARDS)   </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Upload </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> audit recommendations in the audit database (CARDS)   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB4F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="36205ED3" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="75" w:line="242" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:rPr>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Track responses to corporate issues on the UNDP audit recommendation tracking dashboard  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB50" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="12E292A8" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Provide summary update to the Organizational Performance Group meeting as required and/or designated management forums on key audit issues raised by BoA  </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide summary update to the Organizational Performance Group meeting as required and/or designated management forums on key audit issues raised by </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB59" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="773A7E4C" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="2341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB52" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9" w:rsidP="003F1B53">
+          <w:p w14:paraId="1F52A915" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Directors of Bureaus responsible for the office or unit being audited  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB53" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="412D4406" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:rPr>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review and track audit action plan submitted by the country office or unit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB54" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="00977945" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="75"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Work jointly with Director BMS to review audit issues and issue management responses to the BoA  </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work jointly with Director BMS to review audit issues and issue management responses to the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB55" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4E13EC6F" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="2" w:line="237" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-              <w:rPr>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review audit implementation status report provided by the country offices or unit no later than 6 months after the audit  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB56" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6D624A25" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB57" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6EC3615A" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A copy of the management responses should be copied to the UNDP </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB58" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="587AB9E5" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Administrator, Director BMS, Director Finance and Administrator and Director OAI </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007289E" w:rsidRPr="00E22401" w14:paraId="6ADCFB63" w14:textId="77777777" w:rsidTr="003F1B53">
+      <w:tr w:rsidR="00FE151D" w:rsidRPr="00FE151D" w14:paraId="1698B318" w14:textId="77777777" w:rsidTr="0070566C">
         <w:trPr>
           <w:trHeight w:val="2095"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB5A" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="1A0C3055" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Resident  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5B" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="003F1B53" w:rsidP="003F1B53">
+          <w:p w14:paraId="60A6F722" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:spacing w:after="2" w:line="256" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> offices or Head </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Representative of  Country offices or Head </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0063AD6B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">of Units  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFB5D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="0B00A217" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Provide draft input to formal responses to BoA  </w:t>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provide draft input to formal responses to </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>BoA</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5E" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="3256F305" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:spacing w:after="31" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="366" w:right="0" w:hanging="361"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit audit action plan to Director RBX  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB5F" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="4CB5E48B" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="366" w:right="141" w:hanging="361"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Update implementation status in the audit database (CARDS) on a periodic  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB60" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="790D7C00" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="365"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">basis   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB61" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="155B09E2" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ADCFB62" w14:textId="77777777" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="00F859C9">
+          <w:p w14:paraId="6096DC92" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of the action plan should be copied to BMS Audit Focal point, Director OAI and Director BMS </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E22401">
-              <w:rPr>
+            <w:r w:rsidRPr="00FE151D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D3ED4AF" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRDefault="00F859C9">
+    <w:p w14:paraId="7B1B6254" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1702"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9CBC4C" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRDefault="00FE22EC">
+    <w:p w14:paraId="64981CB6" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADCFB64" w14:textId="25562D83" w:rsidR="0007289E" w:rsidRPr="00E22401" w:rsidRDefault="0007289E">
+    <w:p w14:paraId="1B22348A" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="0"/>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> and Guidelines </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Templates and Guidelines </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F09522" w14:textId="77777777" w:rsidR="00FE22EC" w:rsidRPr="00D111A4" w:rsidRDefault="00FE22EC" w:rsidP="00FE22EC">
+    <w:p w14:paraId="0A46490F" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CE2C60E" w14:textId="5C6E4C9F" w:rsidR="00FE22EC" w:rsidRPr="00D111A4" w:rsidRDefault="00B84005" w:rsidP="00FE22EC">
+    <w:p w14:paraId="456D7D65" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="00FE22EC" w:rsidRPr="00D111A4">
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Annex</w:t>
-[...13 lines deleted...]
-          <w:t>: Country Office profile template to be completed prior to arrival of the external audit team</w:t>
+          <w:t>Annex 1: Country Office profile template to be completed prior to arrival of the external audit team</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67920E41" w14:textId="5DE14A1E" w:rsidR="0090047F" w:rsidRPr="00D111A4" w:rsidRDefault="00B84005" w:rsidP="00FE22EC">
+    <w:p w14:paraId="14706755" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...5 lines deleted...]
-        <w:r w:rsidR="0090047F" w:rsidRPr="00D111A4">
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Annex 2: </w:t>
-[...6 lines deleted...]
-          <w:t>Sample list of information to be completed prior to arrival of external audit team</w:t>
+          <w:t>Annex 2: Sample list of information to be completed prior to arrival of external audit team</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="242A661B" w14:textId="3D52AA63" w:rsidR="005B5626" w:rsidRPr="00D111A4" w:rsidRDefault="00B84005" w:rsidP="00FE22EC">
+    <w:p w14:paraId="3738E0FA" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="005B5626" w:rsidRPr="00D111A4">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Annex 3: </w:t>
-[...6 lines deleted...]
-          <w:t>Sample audit observation</w:t>
+          <w:t>Annex 3: Sample audit observation</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50B7F31B" w14:textId="358BDAB5" w:rsidR="001E72A0" w:rsidRPr="00D111A4" w:rsidRDefault="00B84005" w:rsidP="00FE22EC">
+    <w:p w14:paraId="1C1B9A09" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-        <w:rPr>
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="001E72A0" w:rsidRPr="00D111A4">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">Annex 4: </w:t>
-[...6 lines deleted...]
-          <w:t>Sample audit action plan</w:t>
+          <w:t>Annex 4: Sample audit action plan</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78F01CBC" w14:textId="4A0890E3" w:rsidR="00DF5015" w:rsidRPr="009A1715" w:rsidRDefault="00B84005" w:rsidP="00FE22EC">
+    <w:p w14:paraId="69F0FC1F" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1702" w:right="0" w:firstLine="105"/>
-[...2 lines deleted...]
-        <w:r w:rsidR="00D111A4" w:rsidRPr="00D111A4">
+        <w:ind w:left="1702" w:firstLine="105"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00FE151D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Annex 5: Guideline for preparing management responses</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00DF5015" w:rsidRPr="009A1715">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId30"/>
+    <w:p w14:paraId="02EC0C2B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00FE151D">
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1150" w:right="690" w:bottom="1408" w:left="0" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5716FD82" w14:textId="77777777" w:rsidR="001423E5" w:rsidRDefault="001423E5">
+    <w:p w14:paraId="2B9432B2" w14:textId="77777777" w:rsidR="008E7C71" w:rsidRDefault="008E7C71" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ED4A8C3" w14:textId="77777777" w:rsidR="001423E5" w:rsidRDefault="001423E5">
+    <w:p w14:paraId="43C7C07E" w14:textId="77777777" w:rsidR="008E7C71" w:rsidRDefault="008E7C71" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB7C" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CBB7427" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRDefault="00FE151D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1910" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="1910"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6ADCFB7D" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+  <w:p w14:paraId="6E63F82C" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRDefault="00FE151D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="2062" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="2062"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB7F" w14:textId="0EDFF5B7" w:rsidR="0007289E" w:rsidRDefault="00E22401" w:rsidP="00E22401">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A248C88" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRPr="009366A2" w:rsidRDefault="00FE151D" w:rsidP="00E22401">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1080" w:right="236" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="1080" w:right="236"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C76EF">
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C76EF">
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00E22401">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 01/01/2012 </w:t>
     </w:r>
-    <w:r w:rsidR="001F7970">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00E22401">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="009366A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="628058311"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{817C0F53-B5F1-4F04-9903-A720EC6B3245}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00035660">
+        <w:r w:rsidRPr="009366A2">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6ADCFB80" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C432EB0" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRDefault="00FE151D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1910" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="1910"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6ADCFB81" w14:textId="77777777" w:rsidR="0007289E" w:rsidRDefault="00F859C9">
+  <w:p w14:paraId="5862E1C4" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRDefault="00FE151D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="2062" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="2062"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DCA686E" w14:textId="77777777" w:rsidR="001423E5" w:rsidRDefault="001423E5">
+    <w:p w14:paraId="436E8B2A" w14:textId="77777777" w:rsidR="008E7C71" w:rsidRDefault="008E7C71" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C303B9B" w14:textId="77777777" w:rsidR="001423E5" w:rsidRDefault="001423E5">
+    <w:p w14:paraId="0A5AB6DD" w14:textId="77777777" w:rsidR="008E7C71" w:rsidRDefault="008E7C71" w:rsidP="00FE151D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5BCB6CB4" w14:textId="17366320" w:rsidR="004927C2" w:rsidRDefault="004927C2" w:rsidP="00BA57F6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AE0AC20" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRDefault="00FE151D" w:rsidP="00BA57F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:ind w:left="9730" w:right="43"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="004927C2">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="333333"/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FA35DC3" wp14:editId="624B94F4">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BC5D84A" wp14:editId="70078D0F">
           <wp:extent cx="312023" cy="585042"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="1" r="-2389" b="16772"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="315903" cy="592316"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7122802F" w14:textId="77777777" w:rsidR="004927C2" w:rsidRDefault="004927C2">
+  <w:p w14:paraId="683804B0" w14:textId="77777777" w:rsidR="00FE151D" w:rsidRDefault="00FE151D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:numPicBullet w:numPicBulletId="0">
+    <w:pict>
+      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+        <v:stroke joinstyle="miter"/>
+        <v:formulas>
+          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+          <v:f eqn="sum @0 1 0"/>
+          <v:f eqn="sum 0 0 @1"/>
+          <v:f eqn="prod @2 1 2"/>
+          <v:f eqn="prod @3 21600 pixelWidth"/>
+          <v:f eqn="prod @3 21600 pixelHeight"/>
+          <v:f eqn="sum @0 0 1"/>
+          <v:f eqn="prod @6 1 2"/>
+          <v:f eqn="prod @7 21600 pixelWidth"/>
+          <v:f eqn="sum @8 21600 0"/>
+          <v:f eqn="prod @7 21600 pixelHeight"/>
+          <v:f eqn="sum @10 21600 0"/>
+        </v:formulas>
+        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+        <o:lock v:ext="edit" aspectratio="t"/>
+      </v:shapetype>
+      <v:shape id="Picture 243250790" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:18.6pt;height:25.8pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+        <v:imagedata r:id="rId1" o:title=""/>
+      </v:shape>
+    </w:pict>
+  </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B704DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54F837AE"/>
     <w:lvl w:ilvl="0" w:tplc="97A65178">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -5343,50 +6500,163 @@
     <w:lvl w:ilvl="8" w:tplc="7E80640A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AF21C9D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CEFE6ABA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="767" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1487" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2207" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="713550DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69E26ED8"/>
     <w:lvl w:ilvl="0" w:tplc="F06ACFD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="369"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5554,51 +6824,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C7F0F384">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6228"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71D07B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C5A9C52"/>
     <w:lvl w:ilvl="0" w:tplc="6CC2DFE6">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2393"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5766,51 +7036,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A608FE0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7600229C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A1080B0"/>
     <w:lvl w:ilvl="0" w:tplc="7C2E5578">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2403"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5978,51 +7248,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13809A2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FD4470C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BB286A8C"/>
     <w:lvl w:ilvl="0" w:tplc="22464B1E">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2383"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6199,932 +7469,164 @@
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="249780482">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1008482675">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1380744659">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1194229013">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1565482616">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="752162469">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2025352684">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1202326216">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="150873518">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="586111040">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="94326777">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="928122894">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="242643114">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0007289E"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00FE22EC"/>
+    <w:rsidRoot w:val="00FE151D"/>
+    <w:rsid w:val="00104370"/>
+    <w:rsid w:val="00267C2F"/>
+    <w:rsid w:val="002B5BDC"/>
+    <w:rsid w:val="00474138"/>
+    <w:rsid w:val="005D23E9"/>
+    <w:rsid w:val="005D3EA7"/>
+    <w:rsid w:val="008E7C71"/>
+    <w:rsid w:val="009366A2"/>
+    <w:rsid w:val="009D11ED"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FE151D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6ADCFAE4"/>
-  <w15:docId w15:val="{31FF1EAF-916C-47BB-BED1-83FFA2913596}"/>
+  <w14:docId w14:val="2684FC8A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DCD09F06-33E7-42A0-B521-D1D5AFD3FC6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...750 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7466,999 +7968,964 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="2418" w:right="141" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FE151D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00890F2E"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00FE151D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2231" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2671" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Financial%20Closure%20Instructions" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2646" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2651" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2666" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.un.org/auditors/board/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+</file>
+
+<file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...575 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1887</Words>
-  <Characters>10759</Characters>
+  <Words>1882</Words>
+  <Characters>10728</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>89</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12621</CharactersWithSpaces>
+  <CharactersWithSpaces>12585</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>