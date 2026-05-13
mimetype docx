--- v0 (2025-10-26)
+++ v1 (2026-05-13)
@@ -13,198 +13,198 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5C6CA424" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00E646CE" w:rsidP="000F32DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Transfers where Unexpended Balances are not Refunded to D</w:t>
       </w:r>
       <w:r w:rsidR="00A82938" w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">onors </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6CA426" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="000F32DA">
+    <w:p w14:paraId="5C6CA426" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="00645DB4">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6CA427" w14:textId="77777777" w:rsidR="000810B9" w:rsidRPr="004C4C22" w:rsidRDefault="000810B9" w:rsidP="000810B9">
+    <w:p w14:paraId="5C6CA427" w14:textId="77777777" w:rsidR="000810B9" w:rsidRPr="004C4C22" w:rsidRDefault="000810B9" w:rsidP="00873C7C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6CA428" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="00D53C6E">
+    <w:p w14:paraId="5C6CA428" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="00873C7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>This section addresses the transfer of unexpended cost-sharing or trust fund balances where those balances are not refunded to donors</w:t>
       </w:r>
       <w:r w:rsidR="00E646CE" w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:vanish/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Structure Element - Relevant Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6CA429" w14:textId="77777777" w:rsidR="000810B9" w:rsidRPr="004C4C22" w:rsidRDefault="000810B9" w:rsidP="000F32DA">
+    <w:p w14:paraId="5C6CA429" w14:textId="77777777" w:rsidR="000810B9" w:rsidRPr="004C4C22" w:rsidRDefault="000810B9" w:rsidP="00873C7C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6CA42A" w14:textId="77777777" w:rsidR="000810B9" w:rsidRPr="004C4C22" w:rsidRDefault="000810B9" w:rsidP="000F32DA">
+    <w:p w14:paraId="5C6CA42A" w14:textId="77777777" w:rsidR="000810B9" w:rsidRPr="004C4C22" w:rsidRDefault="000810B9" w:rsidP="00873C7C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6CA42B" w14:textId="1EAA627F" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="000810B9">
+    <w:p w14:paraId="5C6CA42B" w14:textId="1E96C85F" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="00873C7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4E9F7ED5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Unexpended balances are transferred where allowed by the contribution agreement with the donor and in the Terms of Reference for trust funds. In most cases, approval by the donor is required. Transfers can only be made where specified in </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
@@ -268,574 +268,253 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6CA42D" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00E646CE" w:rsidP="000F32DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cost sharing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316127FD" w14:textId="7338297A" w:rsidR="00FD64A3" w:rsidRPr="00B90F2A" w:rsidRDefault="00A82938" w:rsidP="00AC3CBB">
-[...233 lines deleted...]
-    <w:p w14:paraId="5C6CA430" w14:textId="32499B37" w:rsidR="00A82938" w:rsidRPr="007673FB" w:rsidRDefault="00A82938" w:rsidP="539561E5">
+    <w:p w14:paraId="2E1B5240" w14:textId="1991A8C6" w:rsidR="00873C7C" w:rsidRPr="00645DB4" w:rsidRDefault="00A82938" w:rsidP="00645DB4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>In cases where the cost sharing agreement allows for UNDP to transfer the unspent balance to another project</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E24" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7EDA" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C196C" w:rsidRPr="00645DB4">
+        <w:t>CO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7EDA" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> will </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90F2A" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve">submit a case via UNALL Case Management System </w:t>
+      </w:r>
+      <w:r w:rsidR="00153920" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:r w:rsidR="001669F5" w:rsidRPr="00645DB4">
+        <w:t>GSS</w:t>
+      </w:r>
+      <w:r w:rsidR="00510532" w:rsidRPr="00645DB4">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001A61D3" w:rsidRPr="00645DB4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7B8B" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1693CE95" w14:textId="77777777" w:rsidR="00153920" w:rsidRPr="00645DB4" w:rsidRDefault="00153920" w:rsidP="00645DB4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C6CA42F" w14:textId="0404799E" w:rsidR="00A82938" w:rsidRPr="00645DB4" w:rsidRDefault="00510532" w:rsidP="00645DB4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve">GSSC will process </w:t>
+      </w:r>
+      <w:r w:rsidR="00012A40" w:rsidRPr="00645DB4">
+        <w:t>and transfer the unspent resource balance</w:t>
+      </w:r>
+      <w:r w:rsidR="001A61D3" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> to the other project via journal entry after verifying all relevant supporting documents. The office is responsible to provide the transferring and receiving </w:t>
+      </w:r>
+      <w:r w:rsidR="00807C88" w:rsidRPr="00645DB4">
+        <w:t>project’s</w:t>
+      </w:r>
+      <w:r w:rsidR="001A61D3" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> full COA Distribution. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078037F1" w14:textId="77777777" w:rsidR="00873C7C" w:rsidRDefault="00873C7C" w:rsidP="00873C7C"/>
+    <w:p w14:paraId="5C6CA431" w14:textId="191008F7" w:rsidR="00A82938" w:rsidRPr="00645DB4" w:rsidRDefault="00A82938" w:rsidP="00645DB4">
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>On the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007673FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debit and credit side of the </w:t>
+      </w:r>
+      <w:r w:rsidR="06B00355" w:rsidRPr="007673FB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782FD919" w14:textId="77777777" w:rsidR="00035A7D" w:rsidRPr="00645DB4" w:rsidRDefault="00035A7D" w:rsidP="00645DB4">
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>Agency=UNDP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A51C87" w14:textId="750D46D1" w:rsidR="007E65F0" w:rsidRPr="00645DB4" w:rsidRDefault="007E65F0" w:rsidP="00645DB4">
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>Supplier=UNDP Project  Adjustments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A2668C" w14:textId="77777777" w:rsidR="00583DC2" w:rsidRPr="00645DB4" w:rsidRDefault="00A82938" w:rsidP="00645DB4">
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>Fund = Cost sharing fund code</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645DB4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00583DC2" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve">Donor code= Applicable donor code  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6CA432" w14:textId="7BC290DA" w:rsidR="00A82938" w:rsidRPr="00645DB4" w:rsidRDefault="00583DC2" w:rsidP="00645DB4">
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>Account = 51035 (transfers to/from funds)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873C7C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A82938" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve">Operating unit </w:t>
+      </w:r>
+      <w:r w:rsidR="0068417F" w:rsidRPr="00645DB4">
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82938" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> (CO or HQ Unit)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873C7C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="38A1B901" w:rsidRPr="00645DB4">
+        <w:t>Cost Center</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82938" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> – (CO or HQ Unit)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7162A029" w14:textId="77777777" w:rsidR="00873C7C" w:rsidRPr="00645DB4" w:rsidRDefault="00A82938" w:rsidP="00645DB4">
+      <w:r w:rsidRPr="00645DB4">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656145" w:rsidRPr="00645DB4">
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1365" w:rsidRPr="00645DB4">
+        <w:t>/Award</w:t>
+      </w:r>
+      <w:r w:rsidR="0014107F" w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00656145" w:rsidRPr="00645DB4">
+        <w:t>ID</w:t>
+      </w:r>
+      <w:r w:rsidR="00656145" w:rsidRPr="00645DB4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656145" w:rsidRPr="00645DB4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656145" w:rsidRPr="00645DB4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00656145" w:rsidRPr="00645DB4">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F1F0DE" w14:textId="2699B287" w:rsidR="00656145" w:rsidRPr="00645DB4" w:rsidRDefault="00656145" w:rsidP="00645DB4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00645DB4">
+        <w:t>Applicable Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3472E" w:rsidRPr="00645DB4">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F34235" w:rsidRPr="00645DB4">
+        <w:t>/Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645DB4">
+        <w:t xml:space="preserve"> ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B18C048" w14:textId="77777777" w:rsidR="00873C7C" w:rsidRDefault="00873C7C" w:rsidP="00873C7C">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:color w:val="333333"/>
-[...18 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6CA431" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="007673FB" w:rsidRDefault="00A82938" w:rsidP="000F32DA">
-[...254 lines deleted...]
-    <w:p w14:paraId="5C6CA436" w14:textId="0488A980" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00E646CE" w:rsidP="00452F38">
+    <w:p w14:paraId="5C6CA436" w14:textId="6C030662" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00E646CE" w:rsidP="00873C7C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4C22">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Trust funds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6CA437" w14:textId="77777777" w:rsidR="00A82938" w:rsidRPr="004C4C22" w:rsidRDefault="00A82938" w:rsidP="000F32DA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -955,89 +634,89 @@
       <w:r w:rsidR="001A06B5" w:rsidRPr="00D20086">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="000F32DA" w:rsidRPr="00D20086">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>other project or fund</w:t>
       </w:r>
       <w:r w:rsidRPr="00D20086">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003C46FB" w:rsidRPr="00D20086">
+    <w:sectPr w:rsidR="00D20086" w:rsidRPr="00D20086" w:rsidSect="00645DB4">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="625328D4" w14:textId="77777777" w:rsidR="0060260A" w:rsidRDefault="0060260A" w:rsidP="00B51B2B">
+    <w:p w14:paraId="6515668D" w14:textId="77777777" w:rsidR="0079104D" w:rsidRDefault="0079104D" w:rsidP="00B51B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AD463C9" w14:textId="77777777" w:rsidR="0060260A" w:rsidRDefault="0060260A" w:rsidP="00B51B2B">
+    <w:p w14:paraId="463D370D" w14:textId="77777777" w:rsidR="0079104D" w:rsidRDefault="0079104D" w:rsidP="00B51B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -1045,254 +724,239 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2F87D540" w14:textId="1E4BCE9F" w:rsidR="00B51B2B" w:rsidRDefault="004C4C22">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F87D540" w14:textId="1E4BCE9F" w:rsidR="00B51B2B" w:rsidRPr="00873C7C" w:rsidRDefault="004C4C22">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00873C7C">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00645DB4">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00873C7C">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00645DB4">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00244F7F">
+    <w:r w:rsidR="00244F7F" w:rsidRPr="00873C7C">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00645DB4">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00873C7C">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00645DB4">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00873C7C">
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00645DB4">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00244F7F">
+    <w:r w:rsidR="00244F7F" w:rsidRPr="00873C7C">
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00645DB4">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00873C7C">
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="004C4C22">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00873C7C">
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r>
-[...2 lines deleted...]
-    <w:r w:rsidR="00BB1A54">
+    <w:r w:rsidR="00BB1A54" w:rsidRPr="00873C7C">
       <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00B634A2">
+    <w:r w:rsidR="00B634A2" w:rsidRPr="00873C7C">
       <w:t>1/0</w:t>
     </w:r>
-    <w:r w:rsidR="00BB1A54">
+    <w:r w:rsidR="00BB1A54" w:rsidRPr="00873C7C">
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="00B634A2">
+    <w:r w:rsidR="00B634A2" w:rsidRPr="00873C7C">
       <w:t>/20</w:t>
     </w:r>
-    <w:r w:rsidR="00BB1A54">
+    <w:r w:rsidR="00BB1A54" w:rsidRPr="00873C7C">
       <w:t>23</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00873C7C">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="004C4C22">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00873C7C">
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="460845557"/>
         <w:placeholder>
           <w:docPart w:val="B90E5C875D504419BC610EB7EB64BACA"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{BF298520-5FD8-40B5-9A4A-D13206CC9837}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
-          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00BB1A54">
+        <w:r w:rsidR="00BB1A54" w:rsidRPr="00873C7C">
           <w:t>10</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08E4CD38" w14:textId="77777777" w:rsidR="0060260A" w:rsidRDefault="0060260A" w:rsidP="00B51B2B">
+    <w:p w14:paraId="1902833A" w14:textId="77777777" w:rsidR="0079104D" w:rsidRDefault="0079104D" w:rsidP="00B51B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7065559E" w14:textId="77777777" w:rsidR="0060260A" w:rsidRDefault="0060260A" w:rsidP="00B51B2B">
+    <w:p w14:paraId="59803AC1" w14:textId="77777777" w:rsidR="0079104D" w:rsidRDefault="0079104D" w:rsidP="00B51B2B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A255B55" w14:textId="2095445E" w:rsidR="00B51B2B" w:rsidRDefault="00B51B2B" w:rsidP="00B51B2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="647D426B" wp14:editId="3204AC50">
           <wp:extent cx="304800" cy="593710"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="237958064" name="Picture 237958064"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="15539"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="602617"/>
@@ -1303,51 +967,51 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="50D6763F" w14:textId="77777777" w:rsidR="00B51B2B" w:rsidRDefault="00B51B2B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19DA7F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="297A737C"/>
     <w:lvl w:ilvl="0" w:tplc="B5F280EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -1395,50 +1059,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="288E0738"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B0C61FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42C54FE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB485408"/>
     <w:lvl w:ilvl="0" w:tplc="30684EEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1485,221 +1235,229 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1604729463">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="564993743">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="3" w16cid:durableId="50353365">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A82938"/>
     <w:rsid w:val="00012A40"/>
     <w:rsid w:val="00035A7D"/>
     <w:rsid w:val="000804B0"/>
     <w:rsid w:val="000810B9"/>
     <w:rsid w:val="000A134B"/>
     <w:rsid w:val="000F02FC"/>
     <w:rsid w:val="000F1E1B"/>
     <w:rsid w:val="000F32DA"/>
     <w:rsid w:val="0014107F"/>
     <w:rsid w:val="00153920"/>
     <w:rsid w:val="001669F5"/>
     <w:rsid w:val="001A06B5"/>
     <w:rsid w:val="001A61D3"/>
     <w:rsid w:val="001C1365"/>
     <w:rsid w:val="00234829"/>
     <w:rsid w:val="00236AF6"/>
     <w:rsid w:val="00244F7F"/>
     <w:rsid w:val="00283BCC"/>
     <w:rsid w:val="002B2E24"/>
     <w:rsid w:val="002F41BE"/>
     <w:rsid w:val="003300E3"/>
     <w:rsid w:val="003664F5"/>
     <w:rsid w:val="00384874"/>
+    <w:rsid w:val="003C1228"/>
     <w:rsid w:val="003F5106"/>
     <w:rsid w:val="00452F38"/>
     <w:rsid w:val="004C4C22"/>
     <w:rsid w:val="004E3BAE"/>
     <w:rsid w:val="00510532"/>
     <w:rsid w:val="00536FD3"/>
     <w:rsid w:val="00583DC2"/>
     <w:rsid w:val="00601EE0"/>
     <w:rsid w:val="0060260A"/>
     <w:rsid w:val="006426DE"/>
+    <w:rsid w:val="00645DB4"/>
     <w:rsid w:val="00656145"/>
     <w:rsid w:val="0068417F"/>
     <w:rsid w:val="006965FE"/>
     <w:rsid w:val="006B23F4"/>
     <w:rsid w:val="006C196C"/>
     <w:rsid w:val="00760158"/>
     <w:rsid w:val="007673FB"/>
+    <w:rsid w:val="0079104D"/>
     <w:rsid w:val="007B1B7D"/>
     <w:rsid w:val="007E65F0"/>
     <w:rsid w:val="00807C88"/>
     <w:rsid w:val="0081785C"/>
     <w:rsid w:val="00836287"/>
+    <w:rsid w:val="00842E2F"/>
+    <w:rsid w:val="00873C7C"/>
     <w:rsid w:val="008B5F63"/>
     <w:rsid w:val="008C43F3"/>
     <w:rsid w:val="008E7B8B"/>
     <w:rsid w:val="00900943"/>
     <w:rsid w:val="0092276E"/>
     <w:rsid w:val="00944024"/>
     <w:rsid w:val="009536A8"/>
     <w:rsid w:val="00954C6A"/>
     <w:rsid w:val="00A3472E"/>
     <w:rsid w:val="00A779B7"/>
     <w:rsid w:val="00A82938"/>
     <w:rsid w:val="00AC0C30"/>
     <w:rsid w:val="00AC3CBB"/>
     <w:rsid w:val="00AC44FC"/>
     <w:rsid w:val="00AD5DE8"/>
     <w:rsid w:val="00AE0C16"/>
     <w:rsid w:val="00B1015C"/>
     <w:rsid w:val="00B51B2B"/>
     <w:rsid w:val="00B53F5E"/>
     <w:rsid w:val="00B634A2"/>
     <w:rsid w:val="00B80083"/>
     <w:rsid w:val="00B90F2A"/>
     <w:rsid w:val="00BB1A54"/>
     <w:rsid w:val="00BB3B24"/>
     <w:rsid w:val="00BC2A16"/>
     <w:rsid w:val="00BD2787"/>
     <w:rsid w:val="00BE0C3E"/>
     <w:rsid w:val="00C034AD"/>
     <w:rsid w:val="00C87912"/>
     <w:rsid w:val="00CF4793"/>
     <w:rsid w:val="00CF7EDA"/>
     <w:rsid w:val="00D20086"/>
     <w:rsid w:val="00D97130"/>
     <w:rsid w:val="00DB0948"/>
     <w:rsid w:val="00DB0EE2"/>
     <w:rsid w:val="00E330A0"/>
     <w:rsid w:val="00E646CE"/>
     <w:rsid w:val="00E65BC0"/>
     <w:rsid w:val="00E87EB5"/>
     <w:rsid w:val="00EF2765"/>
+    <w:rsid w:val="00F0791A"/>
     <w:rsid w:val="00F34235"/>
     <w:rsid w:val="00F372E4"/>
     <w:rsid w:val="00F434EF"/>
     <w:rsid w:val="00F47582"/>
     <w:rsid w:val="00FD64A3"/>
     <w:rsid w:val="06B00355"/>
     <w:rsid w:val="0AADBCAF"/>
     <w:rsid w:val="1111A2DF"/>
     <w:rsid w:val="1374E3F8"/>
     <w:rsid w:val="1899C640"/>
     <w:rsid w:val="1ABAAA88"/>
     <w:rsid w:val="22F0DC27"/>
     <w:rsid w:val="287ADF0B"/>
     <w:rsid w:val="36FF3F06"/>
     <w:rsid w:val="38A1B901"/>
     <w:rsid w:val="41BB0EC7"/>
     <w:rsid w:val="4E9F7ED5"/>
     <w:rsid w:val="539561E5"/>
     <w:rsid w:val="65967B34"/>
     <w:rsid w:val="738B9DA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5C6CA423"/>
   <w15:docId w15:val="{3E195E2E-6033-4783-B4D7-48AE41836114}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2313,118 +2071,118 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007B1B7D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="72238931">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=126&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=125&amp;Menu=BusinessUnit" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/financial-closure-trust-funds" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/financial-closure-development-projects" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B90E5C875D504419BC610EB7EB64BACA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DEC8CCBA-73F6-4DFE-9C64-8CD64263A5DB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00294B97" w:rsidRDefault="00236AF6">
           <w:r w:rsidRPr="00EC38FF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -2432,123 +2190,138 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF28C6"/>
     <w:rsid w:val="00047EA3"/>
     <w:rsid w:val="00113303"/>
     <w:rsid w:val="00236AF6"/>
     <w:rsid w:val="00294B97"/>
     <w:rsid w:val="0037082D"/>
+    <w:rsid w:val="003C1228"/>
     <w:rsid w:val="00727363"/>
+    <w:rsid w:val="00842E2F"/>
     <w:rsid w:val="00C45A38"/>
+    <w:rsid w:val="00CE18A9"/>
     <w:rsid w:val="00D11B5B"/>
+    <w:rsid w:val="00E42CB0"/>
     <w:rsid w:val="00E874E1"/>
     <w:rsid w:val="00EF0FC7"/>
     <w:rsid w:val="00FF28C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72BAB7A0"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2943,51 +2716,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00236AF6"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -3480,120 +3253,112 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7789C450-ECCE-45AC-8B3C-6C7AC5674730}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BF298520-5FD8-40B5-9A4A-D13206CC9837}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43247DF2-8793-4647-ABC6-1F23DE5CECB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0E115D9-036A-49E1-8E44-1EB533510C7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bac64ba-0994-44c4-ac1f-cfbdbbcd60dd"/>
     <ds:schemaRef ds:uri="c26dc373-2944-4fff-a656-1635ba5514b5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>327</Words>
-  <Characters>1864</Characters>
+  <Words>324</Words>
+  <Characters>1852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2187</CharactersWithSpaces>
+  <CharactersWithSpaces>2172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Althea Downie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF4E5EB98AFACA49B955F57620F5DD44</vt:lpwstr>
   </property>