--- v0 (2025-10-15)
+++ v1 (2026-06-06)
@@ -1,1651 +1,3119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="07C738FE" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="0EADBA7E" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Relaciones familiares </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C738FF" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81" w:rsidP="006C6BE0">
+    <w:p w14:paraId="39D83BB5" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73900" w14:textId="1F0BB306" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="3777509E" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...19 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para evitar influencia familiar real o percibida o conflictos de intereses en el PNUD, el Reglamento del Personal estipula lo siguiente: «No se otorgará un nombramiento a padres, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hijos,  hermanos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de un miembro del personal» (véase la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:anchor="Rule4.7" w:history="1">
-        <w:r w:rsidRPr="00445D29">
+      <w:hyperlink r:id="rId7" w:anchor="Rule4.7" w:history="1">
+        <w:r w:rsidRPr="007F5067">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>regla del R</w:t>
-[...29 lines deleted...]
-          <w:t>.</w:t>
+          <w:t>regla del Reglamento del Personal 4.7 a) (en inglés).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73901" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="775C8A46" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73902" w14:textId="061A0A38" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="34318735" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esta prohibición rige para la contratación de personas en el PNUD, sin importar el tipo de modalidad contractual, incluidos los nombramientos de plazo fijo (FTA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fixed-Term</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appointments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés), los nombramientos temporales (TA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Temporary</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appointments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés), los nombramientos continuos (CA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Continuing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appointments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés), los nombramientos permanentes (</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">PA, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Permament</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Appointments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>, por sus siglas en inglés) y los Contratos de Servicios o Contratos Individuales (CI).</w:t>
       </w:r>
-      <w:r w:rsidRPr="004C51C4">
-        <w:rPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r>
-[...39 lines deleted...]
-    <w:p w14:paraId="07C73903" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En otras palabras, personas que trabajan para el PNUD de acuerdo con cualquier modalidad contractual son padres,  el hijos, o hermanos de un candidato para un cargo en el PNUD bajo cualquier tipo de modalidad contractual, ese candidato no puede recibir un nombramiento como miembro del personal del PNUD ni se le puede ofrecer un contrato como miembro no perteneciente al personal. Los Voluntarios de las Naciones Unidas (VNU) no están incluidos en esta prohibición, pero cualquier relación familiar entre un miembro del personal del PNUD o empleado y un VNU debe divulgarse una vez conocida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1CC5C2" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73904" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="49DB8495" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Esta prohibición no se extiende a un candidato que solicita un cargo en el PNUD conforme a un tipo de modalidad contractual cualquiera y que esté vinculado a un miembro del personal de otra organización de las Naciones Unidas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73905" w14:textId="6D5653B0" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F11DA0">
+    <w:p w14:paraId="057A318F" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="07C73906" w14:textId="23D5699F" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCBDDDE" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En el caso de las personas contratadas por el PNUD por cuenta de otra entidad de la ONU o que se las contrata para trabajar en otra entidad de la ONU con un contrato administrado por el PNUD, el PNUD avisará, antes de la contratación, a esa organización, sobre la existencia de la relación familiar con la persona ya empleada por el PNUD en el mismo lugar de destino. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73907" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="170B59DA" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73908" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2982CF9F" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obligación de los postulantes </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73909" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="1A63CEEC" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7390A" w14:textId="4D41B4C7" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="0205E424" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Todos los postulantes para un cargo en el PNUD, cualquiera sea la modalidad contractual, deben divulgar sus relaciones familiares con una persona que ya esté empleada por el PNUD como miembro del personal o miembro no perteneciente al personal. Lo mismo rige para los postulantes para cargos en Oficinas de País y Centros Regionales que están relacionados con una persona empleada por un organismo de la ONU que trabaja en el mismo país. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7390B" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="370DF998" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7390C" w14:textId="3006AE0F" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="0F362E59" w14:textId="43A68CBE" w:rsidR="007F5067" w:rsidRPr="0048442C" w:rsidRDefault="007F5067" w:rsidP="0048442C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="07C7390E" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La divulgación no se limita padres, hijos o hermanos, sino que se extiende a cualquier otro tipo de relación familiar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9CC5F4" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La divulgación de relaciones familiares debe realizarse por escrito en el formulario P11 al momento de la postulación. El requisito de divulgar las relaciones familiares en el formulario P11 rige para los cargos de personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7390F" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1562EF45" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">y para los no pertenecientes al personal, ya que el formulario P11 es un documento de requisito previo para todos los procesos de contratación, incluidos los cargos de personal y no pertenecientes al personal. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73910" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="0F81E470" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73911" w14:textId="1ECB8BED" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="05256346" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="07C73912" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si los candidatos no revelaron que estaban relacionados con una persona empleada por el PNUD, contratada bajo cualquier tipo de modalidad y sin importar la naturaleza de la relación familiar, puede constituir una base para que se retire la oferta de empleo o, si el empleo ya ha comenzado, para finalizarlo sin aviso ni indemnización. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065E2BF5" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73913" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="65C8F9F8" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Obligación de los miembros del personal </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73914" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="6A2A8020" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73915" w14:textId="57EB6ADA" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="7B822E14" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal con una carta de nombramiento del PNUD tienen la obligación de divulgar sus relaciones familiares con un candidato al momento de enterarse de su postulación, selección o contratación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73916" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="4C2EA908" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73917" w14:textId="4D316C36" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="351763CF" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="07C73918" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todo cambio en la relación familiar del miembro del personal con otro miembro del personal del PNUD debe divulgarse tan pronto como se conozca la relación. Si un miembro del personal se entera de la existencia de una relación familiar —lo que incluye, entre otras, padres, hijos o hermanos de alguien— de la que previamente no tenía conocimiento, el miembro del personal debe informar al Profesional de Recursos Humanos y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina inmediatamente por escrito. En caso de que las personas con modalidades de contratación no pertenecientes al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personal,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben notificar de inmediato al supervisor y al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina por escrito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5CD61D" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73919" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4D8EEF2D" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Obligación de la Unidad de Contratación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7391A" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="7F7A669D" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7391B" w14:textId="486BF94E" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="15BF8A00" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La Unidad de Contratación tiene el deber de indagar sobre la posible existencia de relaciones familiares de los candidatos y garantizar que ese candidato proporcione esta información en su P11, actualizada si es necesario. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7391C" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="701DEA4E" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="540" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7391D" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="46B2970A" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="07C7391E" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una persona que tenga una de las seis relaciones prohibidas con un miembro actual del personal o un empleado del PNUD no puede formar parte de una lista de preselección para un cargo de personal o no perteneciente al personal del PNUD. Si una Unidad de Contratación pone en lista de preselección por error a esa persona, el proceso de contratación debe detenerse de inmediato ante el descubrimiento de la relación prohibida. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bajo ninguna circunstancia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe realizarse una oferta de nombramiento a la persona que posee una relación prohibida. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C593944" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7391F" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="15F6CF5B" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recomienda a todas las Unidades de Contratación que aborden con cautela la contratación de candidatos que tengan relaciones familiares que no estén incluidas en las seis prohibidas con una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Se recomienda a todas las Unidades de Contratación que aborden con cautela la contratación de candidatos que tengan relaciones familiares que no estén incluidas en las seis prohibidas con una persona ya empleada por el PNUD o la contratación de un candidato que tenga una relación familiar con una persona empleada por otra organización de la ONU, que crearía la percepción de un conflicto de intereses o la ocurrencia de dicho conflicto. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="07C73920" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:t xml:space="preserve">persona ya empleada por el PNUD o la contratación de un candidato que tenga una relación familiar con una persona empleada por otra organización de la ONU, que crearía la percepción de un conflicto de intereses o la ocurrencia de dicho conflicto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387D8DE2" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592F4824" w14:textId="77777777" w:rsidR="004C51C4" w:rsidRDefault="00F07A81" w:rsidP="004C51C4">
+    <w:p w14:paraId="251AAC1A" w14:textId="29F947A3" w:rsidR="007F5067" w:rsidRPr="0048442C" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El gerente contratante es plenamente responsable de garantizar que no se realicen ofertas de nombramiento a personas que tengan una relación familiar prohibida. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD9515E" w14:textId="77777777" w:rsidR="004C51C4" w:rsidRPr="008B65C4" w:rsidRDefault="004C51C4" w:rsidP="004C51C4">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0B491F0A" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-AR"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F3881F3" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-AR"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Traslado interinstitucional de un miembro de la familia </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73924" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="05DE0D6A" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73925" w14:textId="71013F6F" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="32B54F96" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Si una persona está sujeta a un traslado interinstitucional (por préstamo, adscripción o intercambio) al PNUD por un Gobierno o una organización del Sistema Común de la ONU, debe divulgarse la relación familiar con cualquier empleado o miembro del personal del PNUD. Esa relación no prohibiría necesariamente el movimiento, siempre que la organización principal retenga los derechos administrativos y el cargo no sea directamente en la misma línea de autoridad que el miembro del personal actual del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73926" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="70BAEA2E" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73927" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="4DB6EBDC" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sin embargo, no se puede transferir al PNUD a un miembro del personal de un organismo de la ONU que tenga una de las relaciones familiares prohibidas con un empleado o un miembro del personal del PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73928" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="7D832837" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73929" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2BAAC942" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cónyuges </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7392A" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="51F7A571" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7392B" w14:textId="43D8A90E" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81" w:rsidP="004C51C4">
+    <w:p w14:paraId="2492D04C" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cónyuge</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">: de acuerdo con la regla del Reglamento del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="Rule4.7" w:history="1">
-        <w:r w:rsidRPr="00445D29">
+      <w:hyperlink r:id="rId8" w:anchor="Rule4.7" w:history="1">
+        <w:r w:rsidRPr="007F5067">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Personal 4.7</w:t>
-[...35 lines deleted...]
-          <w:t>y (c)</w:t>
+          <w:t>Personal 4.7 (a) y (c)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="008E1BE1">
-[...27 lines deleted...]
-    <w:p w14:paraId="07C7392D" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81" w:rsidP="004C51C4">
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés) y en reconocimiento de la importancia de apoyar las carreras duales, el cónyuge o la pareja reconocida de un miembro del personal puede obtener un nombramiento en un cargo con revisión previa de la Junta del Examen del Cumplimiento (CRB por sus siglas en inglés) o del Panel del Examen del Cumplimiento (CRP por sus siglas en inglés) y la aprobación del Gerente contratante, del que cada uno garantizará lo siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4DAAD5" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">está completamente calificado para el cargo para el que se lo considera; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C7392F" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81" w:rsidP="004C51C4">
+    <w:p w14:paraId="519F8232" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">ha sido seleccionado de conformidad con los requisitos de la política de contratación y selección del PNUD, lo que incluye un proceso completo de selección competitiva abierta y transparente; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73931" w14:textId="15C4DAB1" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81" w:rsidP="004C51C4">
+    <w:p w14:paraId="6F52A9AE" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="07C73933" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no se le ha dado preferencia indebida en virtud de su matrimonio o unión de hecho; y </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5144592B" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">no está asignado para trabajar en un cargo en la misma línea de autoridad, en la misma unidad de organización o en un modo que pueda influenciar o verse influenciado por el cónyuge </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73934" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="461DA242" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73935" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="79E69D6F" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">El cónyuge o la pareja reconocida de un miembro del PNUD puede recibir un nombramiento para un cargo no perteneciente al personal siempre que las condiciones provistas en el párrafo 17 anterior en los apartados a) al d) se cumplan; no se requiere la previa aprobación del Director de la Oficina de Recursos Humanos (ORH, Office of Human </w:t>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El cónyuge o la pareja reconocida de un miembro del PNUD puede recibir un nombramiento para un cargo no perteneciente al </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siempre que las condiciones provistas en el párrafo 17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">anterior en los apartados a) al d) se cumplan; no se requiere la previa aprobación del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Oficina de Recursos Humanos (ORH, Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Human </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73936" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="1F3294E7" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73937" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
-[...9 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="728712D8" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Familiares de los </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Oficina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73938" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="42EAD9C3" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C73939" w14:textId="0806BB69" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="46B0D9E4" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="07C7393A" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRPr="004C51C4" w:rsidRDefault="00F07A81">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bajo ninguna circunstancia</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se puede asignar o contratar a un familiar, incluido un cónyuge, bajo ninguna modalidad contractual en la misma oficina del PNUD que un miembro del personal que la dirija (p. ej., en la misma Oficina de País en la que el familiar sea el Representante Residente, en el mismo Centro Regional en el que el familiar sea el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director Regional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni en la misma Oficina de Enlace o Buró de la Sede en la que el familiar sea el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A3E7AF" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="12" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D244E7B" w14:textId="77777777" w:rsidR="00984234" w:rsidRDefault="00984234" w:rsidP="00891168">
-[...16 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6FFBCE9B" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A320CB1" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D1DA9DB" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560A224E" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00891168">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0817CBBB" w14:textId="77777777" w:rsidR="00995DAE" w:rsidRPr="00891168" w:rsidRDefault="00995DAE" w:rsidP="00995DAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5DD2EBD1" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EF84A0" w14:textId="77777777" w:rsidR="00995DAE" w:rsidRPr="00891168" w:rsidRDefault="00995DAE" w:rsidP="00995DAE">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="7FAD96D3" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00891168">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00891168">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007F5067">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABFBE63" w14:textId="77777777" w:rsidR="00995DAE" w:rsidRPr="00995DAE" w:rsidRDefault="00995DAE" w:rsidP="00995DAE">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:p w14:paraId="41801E0E" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="411691B6" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="007F5067">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1481" w:right="1435" w:bottom="1620" w:left="1440" w:header="720" w:footer="959" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46B0506C" w14:textId="77777777" w:rsidR="00FE4CE1" w:rsidRDefault="00FE4CE1">
+    <w:p w14:paraId="0F82537C" w14:textId="77777777" w:rsidR="004E7CEF" w:rsidRDefault="004E7CEF" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CCA5E19" w14:textId="77777777" w:rsidR="00FE4CE1" w:rsidRDefault="00FE4CE1">
+    <w:p w14:paraId="6C01B6C3" w14:textId="77777777" w:rsidR="004E7CEF" w:rsidRDefault="004E7CEF" w:rsidP="007F5067">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...1 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07C73941" w14:textId="4090CB1F" w:rsidR="00F11DA0" w:rsidRDefault="00F11DA0">
+  <w:p w14:paraId="2BBAA179" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067">
     <w:pPr>
       <w:spacing w:after="218" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="418F0679" w14:textId="77777777" w:rsidR="003B5887" w:rsidRDefault="00F07A81" w:rsidP="003B5887">
+  <w:p w14:paraId="31D177D3" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067" w:rsidP="003B5887">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Página </w:t>
     </w:r>
-    <w:r w:rsidR="003B5887">
-[...2 lines deleted...]
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
-      <w:t>Fecha de entrada en vigor: 01/01/2025</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="003B5887">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> vigor: 01/01/2025</w:t>
+    </w:r>
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="003B5887">
-      <w:t>Versión #: 9</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> #: 9</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07C73942" w14:textId="26F82740" w:rsidR="00F11DA0" w:rsidRDefault="00F11DA0">
+  <w:p w14:paraId="4BEE9D76" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2B260405" w14:textId="77777777" w:rsidR="008B65C4" w:rsidRDefault="008B65C4">
+  <w:p w14:paraId="6AE7E4F2" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="07C73944" w14:textId="348ACA05" w:rsidR="00F11DA0" w:rsidRDefault="004C51C4">
+  <w:p w14:paraId="5D471172" w14:textId="77777777" w:rsidR="007F5067" w:rsidRPr="0048442C" w:rsidRDefault="007F5067">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00995DAE">
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00995DAE">
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00445D29">
-      <w:t>01/01/2025</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 01/01/2025</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
-    <w:r w:rsidR="003B5887">
-      <w:t>9</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0048442C">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: 9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="07C73945" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRDefault="00F07A81">
+  <w:p w14:paraId="7D80D1C0" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067">
     <w:pPr>
       <w:spacing w:after="218" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="1" w:firstLine="0"/>
+      <w:ind w:right="1"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07C73946" w14:textId="77777777" w:rsidR="00F11DA0" w:rsidRDefault="00F07A81">
+  <w:p w14:paraId="51FBBCD8" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14B908D3" w14:textId="77777777" w:rsidR="00FE4CE1" w:rsidRDefault="00FE4CE1">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="3030C7D8" w14:textId="77777777" w:rsidR="004E7CEF" w:rsidRDefault="004E7CEF" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68DCBAC2" w14:textId="77777777" w:rsidR="00FE4CE1" w:rsidRDefault="00FE4CE1">
-[...3 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="005B5E6A" w14:textId="77777777" w:rsidR="004E7CEF" w:rsidRDefault="004E7CEF" w:rsidP="007F5067">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="07C73947" w14:textId="50EE21C5" w:rsidR="00F11DA0" w:rsidRDefault="00F07A81">
+    <w:p w14:paraId="6B0DCD3C" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067" w:rsidP="007F5067">
       <w:pPr>
         <w:pStyle w:val="footnotedescription"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="footnotemark"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Antes, SSA</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4F6A9A99" w14:textId="77777777" w:rsidR="003025FA" w:rsidRDefault="003025FA">
-[...9 lines deleted...]
-  <w:p w14:paraId="74361D63" w14:textId="670E8CB6" w:rsidR="004C51C4" w:rsidRDefault="003B5887" w:rsidP="004C51C4">
+  <w:p w14:paraId="23C78057" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067" w:rsidP="004C51C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="30281C0D" wp14:editId="129FAB2F">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C2B5E08" wp14:editId="26C341A8">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1141517370" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="351824CE" w14:textId="77777777" w:rsidR="004C51C4" w:rsidRDefault="004C51C4" w:rsidP="004C51C4">
+  <w:p w14:paraId="37935968" w14:textId="77777777" w:rsidR="007F5067" w:rsidRDefault="007F5067" w:rsidP="004C51C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
-    </w:pPr>
-[...8 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04C1022B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92EE5628"/>
     <w:lvl w:ilvl="0" w:tplc="B448BFCE">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -3119,165 +4587,127 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1319960747">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1457989818">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="298726340">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="955406191">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2035574601">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1336148295">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-[...1 lines deleted...]
-  <w:revisionView w:markup="0"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F11DA0"/>
-[...42 lines deleted...]
-    <w:rsid w:val="7C826712"/>
+    <w:rsidRoot w:val="007F5067"/>
+    <w:rsid w:val="001B5410"/>
+    <w:rsid w:val="002B460F"/>
+    <w:rsid w:val="0048442C"/>
+    <w:rsid w:val="004E7CEF"/>
+    <w:rsid w:val="0067525D"/>
+    <w:rsid w:val="007F5067"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="07C738FE"/>
-  <w15:docId w15:val="{3D56FD56-9F04-4C91-A201-CEBB0E935218}"/>
+  <w14:docId w14:val="0FF73FE4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0028BB7E-DF2E-4490-8975-F8E44ABCB490}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3618,372 +5048,707 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
-      <w:ind w:left="370" w:hanging="10"/>
-      <w:outlineLvl w:val="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007F5067"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
-    <w:name w:val="footnote description"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="footnotedescriptionChar"/>
-    <w:hidden/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
-[...1 lines deleted...]
-    <w:link w:val="footnotedescription"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007F5067"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
-[...1 lines deleted...]
-    <w:hidden/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007F5067"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004C51C4"/>
+    <w:rsid w:val="007F5067"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004C51C4"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F5067"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="footnotedescription">
+    <w:name w:val="footnote description"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="footnotedescriptionChar"/>
+    <w:hidden/>
+    <w:rsid w:val="007F5067"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotedescriptionChar">
+    <w:name w:val="footnote description Char"/>
+    <w:link w:val="footnotedescription"/>
+    <w:rsid w:val="007F5067"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="004C51C4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="footnotemark">
+    <w:name w:val="footnote mark"/>
+    <w:hidden/>
+    <w:rsid w:val="007F5067"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Calibri" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
-      <w:sz w:val="16"/>
-[...64 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00445D29"/>
+    <w:rsid w:val="007F5067"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...14 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appointment-and-promotion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appointment-and-promotion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appointment-and-promotion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appointment-and-promotion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3991,54 +5756,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4191,667 +5956,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1345</Words>
-  <Characters>7670</Characters>
+  <Characters>7668</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8998</CharactersWithSpaces>
+  <CharactersWithSpaces>8996</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Myra Villarroel-Yango</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>