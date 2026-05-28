--- v0 (2025-10-14)
+++ v1 (2026-05-28)
@@ -1,3854 +1,4443 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="412DA30C" w14:textId="394659C4" w:rsidR="00125E57" w:rsidRPr="00292905" w:rsidRDefault="00125E57" w:rsidP="00292905">
+    <w:p w14:paraId="6EE5FCDC" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Traitement des plaintes relatives à l’approvisionnement </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="082282A1" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Il est important d’établir une distinction entre les demandes de renseignements généraux, les comptes rendus faits à l’intention de soumissionnaires et les plaintes émises par les soumissionnaires.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
+    <w:p w14:paraId="2EFA13F6" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4ADC840E" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les demandes de renseignements généraux</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> portant sur les politiques et procédures en matière d’approvisionnement du PNUD sont traitées par l’Unité de l’approvisionnement. Elles sont considérées comme des clarifications, dont bon nombre sont de nature administrative et technique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA310" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="08C2F610" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA311" w14:textId="780F8A81" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A6689A5" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Après la notification signifiant la passation de marché, une entreprise peut souhaiter connaître les raisons pour lesquelles sa proposition n’a pas été retenue, cette demande est autorisée par les directives du PNUD en matière d’approvisionnement. Les soumissionnaires formulant une telle demande devraient être accueillis par le PNUD lors d’une session ou communication de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>compte rendu</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vous pouvez obtenir des informations supplémentaires au chapitre intitulé </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Passation de marchés</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, dans la section traitant des comptes rendus à l’intention de soumissionnaires non retenus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA312" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="0ABB63E0" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA313" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51F32F30" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La tenue d’une réunion de compte rendu est avantageuse tant pour le PNUD que pour le soumissionnaire non retenu si les procédures suivantes sont respectées : a) Le soumissionnaire est informé de ses points faibles et, dès lors, est habilité à améliorer ses propositions à l’avenir ; b) le compte rendu contribue au renforcement de la confiance au sein de la communauté des affaires du PNUD ; et c) il permet au PNUD de clarifier sa décision de façon cordiale, cela s’avère être le seul moyen d’éviter que les préoccupations des soumissionnaires ne se transforment en plaintes officielles. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA314" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="796621B8" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA315" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E289584" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est recommandé que la séance de compte rendu soit organisée par au moins deux membres du personnel du PNUD, l’un d’eux étant généralement le fonctionnaire responsable de l’approvisionnement ayant administré et/ou facilité le processus d’évaluation des soumissions. Il est important de garder à l’esprit certaines considérations lors de la séance de compte rendu, notamment les éléments suivants : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA316" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55FCC497" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La portée du compte rendu devrait se limiter aux points forts et aux points faibles de la proposition émise par le soumissionnaire ayant déposé une demande pour un compte rendu ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA317" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D0EB450" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La divulgation des cotes comparatives obtenues par les soumissionnaires ou d’autres informations relatives à la proposition d’autres soumissionnaires est interdite ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA318" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="18284AA4" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le personnel du PNUD responsable du compte rendu doit arborer, dans la mesure du possible, une attitude calme, objective, constructive et respectueuse vis-à-vis de l’autre partie. Il est interdit de critiquer davantage la proposition lors de la discussion. Il est permis de laisser la parole à l’autre autant que nécessaire et de toujours tenir compte de la sensibilité du soumissionnaire non retenu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA319" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
+    <w:p w14:paraId="5CC4266E" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C033448" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Les plaintes</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> doivent être traitées en temps opportun, de façon cohérente et précise par le personnel du PNUD, dans un souci de transparence, d’équité et de redevabilité. La section suivante porte sur le traitement des plaintes relatives à l’approvisionnement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="51F9A4B1" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Procedures"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="412DA31C" w14:textId="2FA78709" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="713001ED" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tout</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> soumissionnaire ou contractuel qui estime avoir été lésé à la suite de l’appel d’offres ou de la passation d’un marché effectuée par un Bureau du PNUD peut déposer une demande de protestation auprès de l’Unité opérationnelle (c.-à-d. auprès du Représentant résident ou du Chef de l’Unité opérationnelle).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="59C6C2F4" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3931ED2C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans ce contexte, on entend par protestation contre l’approvisionnement toute allégation formulée par une personne ou une entité concernant le non-respect par le PNUD ou l’un de ses fonctionnaires des procédures d’approvisionnement pertinents et le non-respect des principes et des normes fondamentaux relatifs à l’intégrité, à la transparence et à l’équité attendus dans le cadre de la passation des marchés publics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="4B64855A" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA320" w14:textId="77777777" w:rsidR="00125E57" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6A5CBBC3" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour être complétée, la demande de protestation doit contenir les informations suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325BAAC7" w14:textId="77777777" w:rsidR="00880BA2" w:rsidRPr="00A854EE" w:rsidRDefault="00880BA2" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="029C2187" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3ABEEAEC" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le nom, l’adresse, le numéro de téléphone et le numéro de fax du protestataire ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA323" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49472006" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le numéro de l’appel d’offres ou du contrat, le nom du bureau responsable de la passation de marchés ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA324" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48A4712D" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une déclaration détaillée de toutes les raisons de fait et de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit énoncées</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au titre de la demande de protestation et une explication précisant pourquoi le protestataire a été lésé ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6796B3DF" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Des copies des documents pertinents, justificatifs de la déclaration du protestataire ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA326" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B7F5AC4" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Une déclaration sous forme de mesures conservatoires ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA327" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FC9C221" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Toute information établissant que le protestataire est la partie intéressée qui souhaite déposer une demande de protestation ; et </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA328" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A295D47" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toute information établissant le caractère opportun de la demande de protestation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203D37" w:rsidRPr="00A854EE" w14:paraId="412DA334" w14:textId="77777777" w:rsidTr="00125E57">
+      <w:tr w:rsidR="00632181" w:rsidRPr="00632181" w14:paraId="7ED6C53C" w14:textId="77777777" w:rsidTr="002237AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DA32A" w14:textId="1BBA1517" w:rsidR="00203D37" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="1FEC5F36" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
-              <w:divId w:val="1771856651"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Dès réception, l’Unité doit :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03EC4FB2" w14:textId="77777777" w:rsidR="00880BA2" w:rsidRPr="00880BA2" w:rsidRDefault="00880BA2" w:rsidP="00880BA2">
+          <w:p w14:paraId="4A0D5C2E" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="7D962813" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00632181">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Accuser réception dans un délai de deux jours ouvrables, tout en indiquant que le PNUD examine les questions soulevées ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="048C592B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Soumettre une copie de la lettre de protestation et de l’accusé de réception du PNUD au Directeur du Bureau des services d’approvisionnement (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Support Office, PSO), aux fins de la consignation de l’affaire dans le journal des plaintes institutionnelles ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32D" w14:textId="03F8D22D" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="17456844" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Enregistrer la plainte dans le journal de</w:t>
+              <w:t>Enregistrer la plainte dans le journal des plaintes du Bureau de pays/de</w:t>
             </w:r>
-            <w:r w:rsidR="007D292B">
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">l’Unité opérationnelle ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="5CBDC188" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Informer le Représentant résident et le Chef des Unités opérationnelles de la réception de la plainte, ils devront ensuite désigner l’agent de liaison qui sera en mesure d’exercer le principe de la diligence raisonnable et de mener les enquêtes de la manière la plus neutre et la plus objective possible ; </w:t>
+              <w:t xml:space="preserve">Informer le Représentant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00632181">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>résident</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00632181">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et le Chef des Unités opérationnelles de la réception de la plainte, ils devront ensuite désigner l’agent de liaison qui sera en mesure d’exercer le principe de la diligence raisonnable et de mener les enquêtes de la manière la plus neutre et la plus objective possible ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="76B66D86" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrir une enquête concernant les allégations ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA330" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="4F9495D4" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Le cas échéant, demander un avis consultatif auprès du Bureau des services d’approvisionnement, des services juridiques ou des Chefs régionaux des services d’approvisionnement (</w:t>
+              <w:t xml:space="preserve">Le cas échéant, demander un avis consultatif auprès du Bureau des services d’approvisionnement, des services juridiques ou des Chefs régionaux des services d’approvisionnement (Regional Chief </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procurement</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Officers, RCPO) ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA331" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="1244D271" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Préparer un rapport d’enquête et y inclure les mesures correctives proposées (au besoin) ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA332" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="7549E628" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Consigner les résultats de l’affaire dans un mémo au dossier ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA333" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="2F0F73B5" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Le Représentant résident ou le Chef de l’Unité opérationnelle soumettra une lettre dans laquelle les réponses aux questions soulevées par le protestataire seront fournies et traitera toute autre question qui, même si elle n’a pas été soulevée, pourrait avoir été jugée pertinente par cette Unité opérationnelle dans la perspective du traitement équitable du processus d’approvisionnement. Il est important que la communication émane du Représentant résident ou du Chef de l’unité en sa qualité d’autorité déléguée de rang supérieur.</w:t>
+              <w:t xml:space="preserve">Le Représentant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00632181">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>résident</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00632181">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou le Chef de l’Unité opérationnelle soumettra une lettre dans laquelle les réponses aux questions soulevées par le protestataire seront fournies et traitera toute autre question qui, même si elle n’a pas été soulevée, pourrait avoir été jugée pertinente par cette Unité opérationnelle dans la perspective du traitement équitable du processus d’approvisionnement. Il est important que la communication émane du Représentant résident ou du Chef de l’unité en sa qualité d’autorité déléguée de rang supérieur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="412DA335" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5717A170" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Intensification des protestations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA337" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="40992B24" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA338" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F18DBAB" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le Chef de l’Unité opérationnelle doit adresser en premier lieu toute plainte ou protestation émanant d’un soumissionnaire non retenu, en transmettant une copie au Directeur du Bureau des services d’approvisionnement. L’Unité opérationnelle doit également indiquer dans sa réponse que si le protestataire n’est pas satisfait, la plainte ainsi que la réponse seront transmises au Directeur du Bureau des services d’approvisionnement, qui procèdera à un examen et prendra une décision définitive et exécutoire pour toutes les parties concernées. De plus, le Représentant résident/Coordonnateur résident peut à tout moment, entrer en contact avec le Bureau de l’audit et des investigations (Office of Audit and Investigations, OAI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B015ED" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0945E0AB" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si le Directeur du Bureau des services d’approvisionnement constate une éventuelle faute dans le traitement de l’approvisionnement, l’affaire sera renvoyée au Bureau de l’audit et des investigations pour complément d’enquête.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="58C8C31B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28F1CB7C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les plaintes doivent être reçues par écrit. Si elles sont reçues sous d’autres formes, le soumissionnaire sera invité à les soumettre par écrit, conformément au point 5.0 portant sur les interventions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5F18245E" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C381F90" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dans le cadre d’un examen, il peut y avoir jusqu’à trois niveaux d’examen pour une plainte :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="501FA2FD" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA340" w14:textId="1A05B1F9" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="68BCAF48" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00AB4030">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Premier niveau – Bureau de pays </w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: lorsqu’une lettre rédigée par le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le Chef de l’Unité est envoyée au soumissionnaire ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299D4229" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00AB4030">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA342" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="10FFF30B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00AB4030">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Deuxième niveau (si nécessaire) – Bureau des services d’approvisionnement</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> : lorsqu’un soumissionnaire n’est pas satisfait de la réponse fournie et demande l’intervention du Bureau des services d’approvisionnement ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA343" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="461B9FCC" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00AB4030">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA344" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="2CCE34CB" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00AB4030">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Troisième niveau (le cas échéant) – (Bureau de l’audit et des investigations)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> : lorsque le Bureau de l’audit et des investigations est contacté directement par le fournisseur, par le Bureau de pays ou par le Bureau des services d’approvisionnement, à tout moment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA345" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="7DCC27DC" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA346" w14:textId="58DDEAC9" w:rsidR="00203D37" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="1C221424" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Protestation émise avant l’attribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54851801" w14:textId="77777777" w:rsidR="007D292B" w:rsidRPr="00A854EE" w:rsidRDefault="007D292B" w:rsidP="00125E57">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="626B6E3C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E70E6BC" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsqu’une protestation est déposée avant l’attribution, un contrat ne peut être attribué à moins que les conditions suivantes ne soient établies :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA348" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5C50AC90" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="412DA349" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="008001E9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF8EA3B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il a été déterminé qu’une diligence raisonnable a été exercée au niveau des Bureaux de pays, ce qui a mené à la conclusion selon laquelle la protestation n’avait pas de base solide ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="008001E9">
+    <w:p w14:paraId="713E8BB5" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Il a été déterminé par le Représentant résident ou le Chef de l’Unité opérationnelle que les biens, travaux ou services doivent être exécutés en raison d’une réelle exigence de service, ou qu’une attribution rapide serait dans le meilleur intérêt du PNUD. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07829A64" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsque les conditions susmentionnées existent et sont dûment consignées, le Représentant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>résident</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou le Chef de l’Unité opérationnelle alloue le contrat et fournit simultanément une correspondance écrite au soumissionnaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386996B7" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45C7C0A6" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si les conditions susmentionnées n’existent pas, le contrat ne devrait pas être attribué tant que la protestation n’a pas été résolue.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="1B3675CD" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34F" w14:textId="1F5E4F0A" w:rsidR="00203D37" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="1351F69E" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Protestation émise après l’attribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000B0835" w14:textId="77777777" w:rsidR="007D292B" w:rsidRPr="00A854EE" w:rsidRDefault="007D292B" w:rsidP="00125E57">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A6EC744" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DF5A91" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’une protestation est déposée après l’attribution, le Représentant résident ou le Chef de l’Unité opérationnelle doit immédiatement ouvrir une enquête et exercer les diligences raisonnables au niveau du Bureau de pays afin de déterminer s’il y a ou non des raisons valables justifiant la protestation. Ces résultats ainsi que l’évaluation de l’incidence de la suspension du contrat serviront de base pour déterminer si la suspension du contrat est nécessaire jusqu’à ce que tout le processus soit terminé ou s’il est préférable de poursuivre l’exécution du contrat pendant le processus d’examen en cours. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA351" w14:textId="7C66F8A2" w:rsidR="00125E57" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="11A21E82" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13790CB0" w14:textId="77777777" w:rsidR="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01763A0B" w14:textId="77777777" w:rsidR="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF75DB9" w14:textId="77777777" w:rsidR="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7774384C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="630C6FE6" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Journal des plaintes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA353" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6F2DBD6B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203D37" w:rsidRPr="00A854EE" w14:paraId="412DA355" w14:textId="77777777" w:rsidTr="00125E57">
+      <w:tr w:rsidR="00632181" w:rsidRPr="00632181" w14:paraId="534258A8" w14:textId="77777777" w:rsidTr="002237AC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DA354" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
+          <w:p w14:paraId="48C89D2B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00632181">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Le Bureau de pays ou l’Unité opérationnelle concernée tiendra un journal des plaintes dans lequel seront consignées toutes les plaintes déposées au cours de l’année civile. Une copie du journal des plaintes doit être soumise tous les six mois au Directeur du Bureau des services d’approvisionnement en mettant en copie le Chef régional du service de l’approvisionnement (en l’absence du Chef régional du service de l’approvisionnement, une copie sera envoyée au Comité consultatif de l’approvisionnement). En même temps, le Bureau des services d’approvisionnement tiendra un journal des plaintes institutionnelles pour toute plainte transmise au Siège.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="412DA356" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="334FFD4C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA357" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EB52567" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le journal des plaintes devra au moins contenir les informations suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA358" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="26689D43" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1665D9B3" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La référence de la plainte ; à fournir dans l’ordre chronologique (c.-à-d. 1, 2, 3...) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C5D7102" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Référence du projet/référence de l’affaire </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07C5306C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Entreprise/personne soulevant la protestation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="32DF58C8" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Début/date de réception de la plainte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D5DB750" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fin/date de clôture de la plainte </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F4E5CEA" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Principaux résultats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="0C4F6995" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Plaintes reposant sur des arguments juridiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA360" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5D92342C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA361" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CE85AEB" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toute réclamation ne pouvant être réglée à l’amiable doit être immédiatement soumise au Bureau d’appui juridique (Legal Support Office, LSO)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA362" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="08F4C889" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Inputs"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="412DA364" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="31BDD71C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Informations requises </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA365" w14:textId="77777777" w:rsidR="006F57E2" w:rsidRPr="00A854EE" w:rsidRDefault="006F57E2" w:rsidP="00125E57">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5AF20E82" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13237A0E" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pour être complétée, la demande de protestation doit contenir les informations suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70269C34" w14:textId="77777777" w:rsidR="007D292B" w:rsidRPr="00A854EE" w:rsidRDefault="007D292B" w:rsidP="007D292B">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="530E22FB" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6060E45A" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le nom, l’adresse, le numéro de téléphone et le numéro de fax du protestataire ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA368" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0025437D" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le numéro de l’appel d’offres ou du contrat, le nom du bureau de passation de marché et le nom du fonctionnaire responsable de l’approvisionnement en question ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA369" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="309AD061" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une déclaration détaillée de toutes les raisons de fait et de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>droit énoncées</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au titre de la demande de protestation et une explication précisant pourquoi le protestataire a été lésé ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E38D508" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Des copies des documents pertinents, justificatifs de la déclaration du protestataire ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="25517A2F" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Une déclaration sous forme de mesures conservatoires ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="41C93497" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Toute information établissant que le protestataire est la partie intéressée qui souhaite déposer une demande de protestation ; et </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5EF364B0" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Toute information établissant le caractère opportun de la demande de protestation.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Deliverables"/>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="412DA36E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="3A6A99FE" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Rôles et responsabilités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA370" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="26A267E3" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA371" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F78354C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Représentant résident ou Chef de l’Unité</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> – dès réception d’une protestation formulée par écrit, les réponses doivent être préparées et signées uniquement par le Représentant résident ou le Chef de l’Unité opérationnelle. Toute demande de protestation adressée au personnel du PNUD doit être immédiatement transmise au Représentant résident ou au Chef de l’Unité opérationnelle sans aucune autre discussion ou communication effectuée avec le protestataire. Les demandes de protestations déposées par les missions permanentes auprès du Siège doivent être transmises au Bureau des services d’approvisionnement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA372" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="01A1898B" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA373" w14:textId="26AA3B57" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00FE7880" w:rsidP="00125E57">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D26404F" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transcripteur</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> – agent de liaison désigné par le Représentant résident ou le Chef de l’Unité, responsable de la tenue et de l’exactitude du journal des plaintes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7DF3FD" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="TemplatesForms"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="412DA375" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="0E05F55C" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Lessons"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Enseignements tirés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA377" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="15A28E59" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA378" w14:textId="4C6FC6C3" w:rsidR="00125E57" w:rsidRPr="007D292B" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="183BA5D8" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lors du traitement des plaintes, le personnel ne doit pas : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7728FF7A" w14:textId="77777777" w:rsidR="007D292B" w:rsidRPr="00A854EE" w:rsidRDefault="007D292B" w:rsidP="007D292B">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4355FF76" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55362599" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Engager des discussions avec les soumissionnaires au sujet de la plainte ou leur communiquer tout avis (sauf s’il veut accuser réception de la plainte) ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="194D4AEE" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fournir aux soumissionnaires des détails sur l’évaluation pendant que le processus est en cours ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="454058F6" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Rendre disponible ou divulguer la correspondance ou les documents du PNUD relatifs au processus d’évaluation ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37D" w14:textId="6BB34E19" w:rsidR="00125E57" w:rsidRPr="009409FF" w:rsidRDefault="00125E57" w:rsidP="009409FF">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50A1C0AA" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00632181">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Parler d’un sujet autre que la propre soumission du plaignant après la notification signifiant la passation de marché.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CE023F1" w14:textId="77777777" w:rsidR="009409FF" w:rsidRPr="009C2FAD" w:rsidRDefault="009409FF" w:rsidP="009409FF">
-[...43 lines deleted...]
-    <w:p w14:paraId="412DA37E" w14:textId="2F17122C" w:rsidR="00A2358F" w:rsidRPr="00A854EE" w:rsidRDefault="00A2358F" w:rsidP="009409FF">
+    <w:p w14:paraId="341E9C9F" w14:textId="77777777" w:rsidR="00632181" w:rsidRDefault="00632181" w:rsidP="00632181">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="997"/>
         </w:tabs>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5C5BA9" w14:textId="77777777" w:rsidR="00632181" w:rsidRPr="0027752C" w:rsidRDefault="00632181" w:rsidP="00632181">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="269E1744" w14:textId="4BA1C554" w:rsidR="00DA504D" w:rsidRDefault="00632181" w:rsidP="00AB4030">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="997"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00AB4030">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1962" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C397C86" w14:textId="77777777" w:rsidR="00016A0D" w:rsidRDefault="00016A0D" w:rsidP="00203D37">
+    <w:p w14:paraId="73720DF3" w14:textId="77777777" w:rsidR="006C3699" w:rsidRDefault="006C3699" w:rsidP="00632181">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="041CF465" w14:textId="77777777" w:rsidR="00016A0D" w:rsidRDefault="00016A0D" w:rsidP="00203D37">
+    <w:p w14:paraId="5A843391" w14:textId="77777777" w:rsidR="006C3699" w:rsidRDefault="006C3699" w:rsidP="00632181">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="412DA384" w14:textId="33606A95" w:rsidR="00203D37" w:rsidRPr="00E75485" w:rsidRDefault="00E75485" w:rsidP="00E75485">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7829BEA5" w14:textId="133963B7" w:rsidR="00632181" w:rsidRPr="00AB4030" w:rsidRDefault="00632181" w:rsidP="00E75485">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> sur </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve">     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 27/07/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00AB4030">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:t xml:space="preserve">                     V</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
+    <w:r w:rsidRPr="00AB4030">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">  \* </w:instrText>
+      <w:t>ersion</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>Arabic</w:instrText>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
-[...5 lines deleted...]
-    </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>MERGEFORMAT</w:instrText>
+      <w:t>#</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00AB4030">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t> :</w:t>
     </w:r>
-    <w:r w:rsidR="009409FF">
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00AB4030">
       <w:rPr>
-        <w:b/>
-[...1 lines deleted...]
-        <w:noProof/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...81 lines deleted...]
-    <w:r w:rsidR="00767089" w:rsidRPr="00767089">
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...10 lines deleted...]
-      <w:t xml:space="preserve">Numéro de version : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2075269096"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{34F56106-9159-428B-B71A-F8D39FE8F5E1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00D4350B">
+        <w:r w:rsidRPr="00AB4030">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F5B5209" w14:textId="77777777" w:rsidR="00016A0D" w:rsidRDefault="00016A0D" w:rsidP="00203D37">
+    <w:p w14:paraId="40E7F75E" w14:textId="77777777" w:rsidR="006C3699" w:rsidRDefault="006C3699" w:rsidP="00632181">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74C678CC" w14:textId="77777777" w:rsidR="00016A0D" w:rsidRDefault="00016A0D" w:rsidP="00203D37">
+    <w:p w14:paraId="725C2FD0" w14:textId="77777777" w:rsidR="006C3699" w:rsidRDefault="006C3699" w:rsidP="00632181">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="242ADA3F" w14:textId="383FFE53" w:rsidR="00E75485" w:rsidRDefault="00001057" w:rsidP="00E75485">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32641869" w14:textId="28C748F0" w:rsidR="00632181" w:rsidRDefault="00632181" w:rsidP="00E75485">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A0C7F5C" wp14:editId="1C7EB1A8">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53C54BB0" wp14:editId="3EC6ACE1">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="714256483" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BE4CC45" w14:textId="77777777" w:rsidR="00E75485" w:rsidRDefault="00E75485">
-[...9 lines deleted...]
-  <w:p w14:paraId="3ECF28CE" w14:textId="77777777" w:rsidR="00001057" w:rsidRDefault="00001057">
+  <w:p w14:paraId="45094AD6" w14:textId="77777777" w:rsidR="00632181" w:rsidRDefault="00632181">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0297031C"/>
+    <w:nsid w:val="0A855491"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A62E9F40"/>
+    <w:tmpl w:val="DD6E4F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-690"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="-690" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="30"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="30" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="750"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="750" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1470"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="1470" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2190"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="2190" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2910"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="2910" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3630"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="3630" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4350"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="4350" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5070"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="5070" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A855491"/>
-[...680 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D247082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3890,810 +4479,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...758 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D62A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2083000"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4735,51 +4565,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E543EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4821,498 +4651,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC771C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05586EEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5354,51 +4737,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EA65658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5440,200 +4823,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7A31FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="460EE0B4"/>
     <w:lvl w:ilvl="0" w:tplc="041C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5675,200 +4909,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBF4E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2083000"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5910,378 +4995,159 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...149 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="2016611777">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="231039057">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="988021052">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1726180256">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1268000600">
+  <w:num w:numId="3" w16cid:durableId="148329469">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="463156943">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="4" w16cid:durableId="283587297">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="379137840">
+  <w:num w:numId="5" w16cid:durableId="854656941">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1884095872">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1854882127">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1045330962">
-[...23 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="769545401">
+  <w:num w:numId="8" w16cid:durableId="1591237430">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00125E57"/>
-[...31 lines deleted...]
-    <w:rsid w:val="00FE7880"/>
+    <w:rsidRoot w:val="00632181"/>
+    <w:rsid w:val="001B7821"/>
+    <w:rsid w:val="00632181"/>
+    <w:rsid w:val="006C3699"/>
+    <w:rsid w:val="00881C73"/>
+    <w:rsid w:val="00AB4030"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C946FD"/>
+    <w:rsid w:val="00CF1B76"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="412DA308"/>
+  <w14:docId w14:val="1837582F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8F5D23D0-3D98-49D4-A604-79B27DE43F5A}"/>
+  <w15:docId w15:val="{E04FB333-2554-47CC-A75E-4A5969C8B60C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6615,2493 +5481,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00334FCC"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00334FCC"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203D37"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00FB3741"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009409FF"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...2131 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00475611"/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00632181"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00632181"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00632181"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00475611"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00632181"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9208,677 +6372,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>2083</Words>
-  <Characters>11874</Characters>
+  <Characters>11876</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13930</CharactersWithSpaces>
+  <CharactersWithSpaces>13932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>