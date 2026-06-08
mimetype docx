--- v0 (2025-10-03)
+++ v1 (2026-06-08)
@@ -1,4673 +1,4521 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="412DA30C" w14:textId="2F8B9A6E" w:rsidR="00125E57" w:rsidRPr="0041101B" w:rsidRDefault="00125E57" w:rsidP="00292905">
+    <w:p w14:paraId="254B24C6" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Manejo de las quejas relacionadas con la adquisición </w:t>
       </w:r>
-      <w:r w:rsidR="0041101B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="0041101B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elementos de la Estructura - Descripción</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30D" w14:textId="7B3E84CE" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4ECE8277" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="412DA30E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Es importante diferenciar entre las consultas generales, las reuniones informativas con licitantes y las quejas de los licitantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636FF475" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30F" w14:textId="618B7BDE" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5902158D" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Unidad de adquisiciones se ocupa de las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>consultas generales</w:t>
       </w:r>
-      <w:r w:rsidRPr="797EA496">
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sobre las políticas y los procedimientos de adquisición del PNUD. Estas son consideradas aclaraciones, muchas de las cuales son de naturaleza administrativa o técnica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4001B563" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA311" w14:textId="100EC7D2" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C9877C6" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de la notificación de adjudicación, una compañía puede pedir que se confirmen los fundamentos por los que no su propuesta no fue seleccionada; esto está permitido de acuerdo con las directrices de adquisición del PNUD. El PNUD debe admitir dicha solicitud de un oferente mediante una </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>reunión informativa</w:t>
       </w:r>
-      <w:r w:rsidRPr="797EA496">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. Se puede obtener más información en el capítulo Adjudicación del contrato, en la sección Reuniones informativas con Oferentes no seleccionados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA312" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="2037B47C" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA313" w14:textId="3F1BE1CB" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1413AC73" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una reunión informativa presenta ventajas tanto para el PNUD como para el oferente no seleccionado de la siguiente manera: (a) el oferente se entera de sus debilidades y, por tanto, se empodera a fin de mejorar sus propuestas para oportunidades futuras; (b) la reunión contribuye a forjar la confianza de la comunidad empresarial en el PNUD; (c) el PNUD tiene la oportunidad de aclarar su decisión de manera cordial, y así evitar que las inquietudes del licitante se pudieran transformar en quejas formales. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CB827B" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA315" w14:textId="02866D0F" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07598633" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se recomienda que al menos dos miembros del personal del PNUD dirijan la sesión informativa; uno de ellos es generalmente el Oficial de Adquisiciones que administró y/o facilitó el proceso de evaluación de la licitación. Entre las consideraciones que se tendrán en cuenta al dirigir la sesión informativa se encuentran las siguientes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="107DFA05" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El alcance de la reunión informativa debe limitarse solo a los puntos fuertes y débiles de la propuesta del licitante que solicitó la reunión; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA317" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BED3ABA" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">No deben divulgarse las clasificaciones comparadas alcanzadas por los licitantes ni ningún otro tipo de información relacionada con la propuesta de otros licitantes; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA318" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="66F2D227" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El tono del personal del PNUD que dirija la reunión debe ser, dentro de lo posible, tranquilo, objetivo, constructivo y respetuoso con la otra parte. Se debe evitar criticar aún más la propuesta en discusión. Se debe permitir que la otra parte hable tanto como sea necesario, y siempre tomar en consideración las sensibilidades del licitante no seleccionado. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA319" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
+    <w:p w14:paraId="0C75012E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FBB0179" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El personal del PNUD deberá administrar las </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>quejas</w:t>
       </w:r>
-      <w:r w:rsidRPr="797EA496">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de manera oportuna, coherente y precisa, garantizando la transparencia, la imparcialidad y la rendición de cuentas. La siguiente sección abarca el manejo de las quejas relacionadas con la adquisición.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="44346EE6" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Procedures"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="412DA31C" w14:textId="091E390F" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A8F55C8" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Cualquier</w:t>
       </w:r>
-      <w:r>
-[...41 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> oferente o contratista que considere que fue perjudicado en relación con la licitación o la adjudicación de un contrato por una oficina del PNUD puede presentar una reclamación con la Unidad de negocio (es decir, el RR o el/la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/a de la Unidad de negocio).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DAA688" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31E" w14:textId="1E977CA4" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A33972E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una reclamación relacionada con la adquisición es definida, en este contexto, como cualquier denuncia por parte de un individuo o una entidad respecto al incumplimiento del PNUD o de cualquier miembro del personal del PNUD de los procedimientos de adquisición pertinentes y de los principios y los estándares básicos de integridad, transparencia e imparcialidad, que se esperan sean mantenidos en el contexto de adquisición pública.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283BAF81" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA320" w14:textId="77777777" w:rsidR="00125E57" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14C8C201" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para que la reclamación esté completa, debe contar con la siguiente información:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325BAAC7" w14:textId="77777777" w:rsidR="00880BA2" w:rsidRPr="00A854EE" w:rsidRDefault="00880BA2" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="74C7678B" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DC2EC4" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El nombre, el domicilio, números de teléfonos y de fax del reclamante; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FAE501" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El número de licitación o contrato, el nombre de la oficina contratante; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA324" w14:textId="672B4563" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69301BFF" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Una declaración detallada de todos los fundamentos legales y </w:t>
       </w:r>
-      <w:r w:rsidR="00175B57">
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fáctuales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la reclamación y una explicación de cómo se perjudicó al reclamante; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AEEE29" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Copias de documentos relevantes que respalden la declaración del reclamante; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA326" w14:textId="4137D160" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52F383A5" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Una declaración sobre el tipo de remedio; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630E2862" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toda la información que establezca que el reclamante es una parte interesada con el fin de presentar una reclamación; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31301078" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> de la reclamación.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Toda la información que establezca la pertinencia de la reclamación.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203D37" w:rsidRPr="00A854EE" w14:paraId="412DA334" w14:textId="77777777" w:rsidTr="797EA496">
+      <w:tr w:rsidR="00F85F91" w:rsidRPr="00F85F91" w14:paraId="70C69001" w14:textId="77777777" w:rsidTr="00F63A45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DA32A" w14:textId="1BBA1517" w:rsidR="00203D37" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="1BF48F68" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
-              <w:divId w:val="1771856651"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Luego de recibir la reclamación, la Unidad debe hacer lo siguiente:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03EC4FB2" w14:textId="77777777" w:rsidR="00880BA2" w:rsidRPr="00880BA2" w:rsidRDefault="00880BA2" w:rsidP="00880BA2">
+          <w:p w14:paraId="102E4B05" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32C" w14:textId="5E012527" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="797EA496">
+          <w:p w14:paraId="5B00C82B" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="797EA496">
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Presentar una cop</w:t>
+              <w:t xml:space="preserve">Acusar recibo en un </w:t>
             </w:r>
-            <w:r w:rsidR="514D16CB" w:rsidRPr="797EA496">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>i</w:t>
+              <w:t>plazo  de</w:t>
             </w:r>
-            <w:r w:rsidRPr="797EA496">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">a de la carta de reclamación y el acuse de recibo del PNUD al Director de la Oficina de Apoyo a las Adquisiciones (PSO), </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> de ingresar el caso en el Registro corporativo de quejas; </w:t>
+              <w:t xml:space="preserve"> dos días hábiles e indicar que el PNUD revisará los problemas planteados; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="480C1328" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presentar una copia de la carta de reclamación y el acuse de recibo del PNUD al </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F85F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Director</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F85F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la Oficina de Apoyo a las Adquisiciones (PSO), con el fin de ingresar el caso en el Registro corporativo de quejas; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1247B0D6" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F85F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Anotar la queja en el Registro de quejas de la Oficina de país o la Unidad de negocio; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32E" w14:textId="22795895" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="6357CA45" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Informar al RR o al Jefe</w:t>
+              <w:t xml:space="preserve">Informar al RR o al </w:t>
             </w:r>
-            <w:r w:rsidR="00BC0F89">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>/ a la Jefa</w:t>
+              <w:t>Jefe</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ a la </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F85F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefa</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F85F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> de la Unidad de negocio sobre el recibo de la reclamación, quien deberá designar a la persona de enlace responsable que dirigirá la investigación y las diligencias debidas de la manera más neutral y objetiva; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="39F7B2AD" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Iniciar una investigación de la denuncia; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA330" w14:textId="67A2E470" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="0DA53593" w:rsidP="797EA496">
+          <w:p w14:paraId="6E8E691E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="797EA496">
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Si es</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> necesario, pedir una opinión de asesoramiento a la PSO, la oficina jurídica o al RCPO; </w:t>
+              <w:t xml:space="preserve">Si es necesario, pedir una opinión de asesoramiento a la PSO, la oficina jurídica o al RCPO; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA331" w14:textId="27DC5721" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="797EA496">
+          <w:p w14:paraId="68638EAB" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
-              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...1 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="797EA496">
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Preparar un Informe de investigación e incluir </w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">); </w:t>
+              <w:t xml:space="preserve">Preparar un Informe de investigación e incluir remedios sugeridos (si es solicitado); </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA332" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="4E65302E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentar los resultados del caso en un memorándum para archivar; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA333" w14:textId="2654305B" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="1AF62A6E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">El RR o </w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve"> de la Unidad como la autoridad delegada más alta.</w:t>
+              <w:t>El RR o el/la Jefe/a de la Unidad de negocio transmitirá una carta que responda a los problemas planteados por el reclamante y aborde otros problemas que, incluso si no los planteó el reclamante, pudo haber identificado la Unidad de negocio como pertinentes para asegurar la equidad del proceso de adquisición. Es importante que la comunicación parta del RR o del Jefe/de la Jefa de la Unidad como la autoridad delegada más alta.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="412DA335" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="762C1159" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Elevación de la reclamación a un nivel superior</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA337" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="13A28543" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA338" w14:textId="1C69BD6A" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00E80F5D" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5CDF0D9E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El RR o el/la Jefe/a de la Unidad de negocio debe abordar en primera instancia cualquier queja o reclamación por parte de un oferente no seleccionado, con una copia presentada al Director de la PSO. En su respuesta, la Unidad de negocio también deberá recomendar que, si el reclamante no queda satisfecho, tanto la queja como la respuesta deberán remitirse al Director de la PSO, quien llevará a cabo una revisión y tomará una decisión final y vinculante para todas las partes involucradas. Además, en cualquier momento, el RR o el CR (Coordinador Residente) podrá contactar a la Oficina de Auditoría e Investigaciones (OAI, por sus siglas en inglés).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741A3BAA" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D6FDDB9" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de que el Director de la PSO identifique una posible falta de conducta en el manejo de la adquisición, se remitirá el caso a la OAI para seguir con la investigación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="3799CA84" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33C" w14:textId="3E498463" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="21FAE84C" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Se recibirán las quejas por escrito. En caso de que se reciban por otros medios, se solicitará al oferente que las presente por escrito, de conformidad con el punto 5.0 de los insumos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="31AE63E2" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33E" w14:textId="06CFEB67" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00840B4F" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A3A9864" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En resumen, puede haber hasta tres niveles de revisión para una queja:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F4EC27" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA340" w14:textId="718687CF" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="43145402" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00E650EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r>
-[...54 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nivel: Oficina de país: se transmite una carta del RR o los/las Jefes/as de las Unidades al oferente; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE7A145" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00E650EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA342" w14:textId="67F19A18" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="3A22DE62" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00E650EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.º nivel (si es solicitado): PSO: un oferente no está satisfecho con la respuesta provista y pide la intervención de la PSO; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66BA3B6D" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00E650EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA344" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="1186BF09" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00E650EF">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> nivel (si corresponde): OAI: el proveedor, la Oficina de país o la PSO contacta a la OAI directamente en cualquier momento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA345" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="795B6819" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA346" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="42B59140" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reclamación anterior a la adjudicación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA347" w14:textId="511515A5" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A921BFE" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando se reciba una reclamación antes de la adjudicación, no se adjudicará un contrato a menos que se establezcan las siguientes condiciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6248ADA6" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="412DA349" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="008001E9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193A92FF" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se ha determinado que se efectuó una diligencia debida a nivel de la Oficina de país, que llevó a la conclusión de que no existen fundamentos sólidos para la reclamación; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34A" w14:textId="3B3DE29B" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="008001E9">
+    <w:p w14:paraId="7726045E" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Se ha determinado, por parte del RR o del Jefe</w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Se ha determinado, por parte del RR o del Jefe/de la Jefa de la Unidad de negocio, que los bienes, las obras o los servicios deben proseguir como resultado de una urgencia genuina de servicio, o que una pronta adjudicación atendería al interés superior del PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08829226" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando existan las condiciones mencionadas anteriormente y sean documentadas adecuadamente, el RR o el Jefe/la Jefa de la Unidad de negocio adjudicará el contrato y, al mismo tiempo, le enviará correspondencia por escrito al oferente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142D62FF" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C3B840A" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de que las condiciones mencionadas anteriormente no existan, no se adjudicará el contrato hasta que se cierre la reclamación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="02453E57" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34F" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="357546C1" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reclamación posterior a la adjudicación</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA350" w14:textId="25148847" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6F2827F7" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se presenta una reclamación posterior a la adjudicación, el RR o el Jefe/la Jefa de la Unidad de negocio iniciará una investigación de inmediato y efectuará las diligencias debidas a nivel de la Oficina de país, a fin de determinar si existen fundamentos válidos para la reclamación. Estas constataciones y la valoración del impacto de la suspensión del contrato serán la base para determinar si es necesaria la suspensión del contrato hasta que todo el proceso haya concluido, o si es mejor continuar con la ejecución del contrato mientras el proceso de revisión está en curso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72921501" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA352" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="693CC551" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Registro de quejas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA353" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5B6A9B4D" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203D37" w:rsidRPr="00A854EE" w14:paraId="412DA355" w14:textId="77777777" w:rsidTr="00125E57">
+      <w:tr w:rsidR="00F85F91" w:rsidRPr="00F85F91" w14:paraId="341E6D3E" w14:textId="77777777" w:rsidTr="00F63A45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DA354" w14:textId="027A7C3F" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
+          <w:p w14:paraId="23D4C1E0" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F85F91">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>La Oficina de país o la Unidad de negocio pertinente llevará un Registro de quejas con todas las quejas planteadas durante el año calendario. Se presentará una copia del Registro de quejas cada seis meses al Director de la PSO, con una copia al Oficial Jefe</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> de Adquisiciones (OJA) Regional (a falta de este, se le enviará una copia al Comité Consultivo sobre Adquisiciones [ACP]). Al mismo tiempo, la PSO llevará un Registro de quejas corporativo para todas las quejas elevadas a la sede.</w:t>
+              <w:t>La Oficina de país o la Unidad de negocio pertinente llevará un Registro de quejas con todas las quejas planteadas durante el año calendario. Se presentará una copia del Registro de quejas cada seis meses al Director de la PSO, con una copia al Oficial Jefe/a la Oficial Jefa de Adquisiciones (OJA) Regional (a falta de este, se le enviará una copia al Comité Consultivo sobre Adquisiciones [ACP]). Al mismo tiempo, la PSO llevará un Registro de quejas corporativo para todas las quejas elevadas a la sede.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="412DA356" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="0E51A637" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA357" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D62326B" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El Registro de quejas incluirá como mínimo la siguiente información:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA358" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6B3513AD" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E40C7C2" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Referencia de las quejas, en orden cronológico (es decir, 1, 2, 3, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35A" w14:textId="217B1CD1" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="463C5DAE" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referencia de los proyectos y/o los casos </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E2ADF6" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Individuo o compañía reclamante </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35C" w14:textId="24BA9983" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5738705C" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de inicio de la queja o de su recepción </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3B69E4" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...27 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de finalización de la queja o de su rescisión </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215A1BF5" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Constataciones principales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="38250902" w14:textId="77777777" w:rsidR="00A504FB" w:rsidRDefault="00A504FB" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071B21C8" w14:textId="77777777" w:rsidR="00A504FB" w:rsidRDefault="00A504FB" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09FDCC71" w14:textId="77777777" w:rsidR="00A504FB" w:rsidRDefault="00A504FB" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18EF4E76" w14:textId="36EBAAA2" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Quejas con bases legales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA360" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="2FA1D125" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA361" w14:textId="6601685E" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6DE14ED5" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se remitirá de inmediato a la oficina legal todo reclamo que no se resuelva de manera amistosa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708E486F" w14:textId="4DC6C832" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Inputs"/>
       <w:bookmarkEnd w:id="1"/>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:vanish/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elementos Estructurales - Entradas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7DADC2" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:vanish/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Información necesaria </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA365" w14:textId="77777777" w:rsidR="006F57E2" w:rsidRPr="00A854EE" w:rsidRDefault="006F57E2" w:rsidP="00125E57">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="797FA073" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303B45BA" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para que la reclamación esté completa, debe contar con la siguiente información:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA367" w14:textId="4050E001" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="797EA496">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6CEEC46A" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El nombre, domicilio, números de teléfono y de fax del reclamante; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF1FA2A" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El número de contrato o licitación, nombre de la oficina contratante y nombre del oficial de adquisición en cuestión; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA369" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4416E736" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Una declaración detallada de todos los fundamentos legales y fácticos de las reclamaciones y una explicación de cómo se perjudicó al reclamante; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3DB0E72C" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Copias de documentos relevantes que respalden la declaración del reclamante; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46A153AF" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Una declaración sobre el tipo de reparaciones; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36142C1A" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Toda la información que establezca que el reclamante es una parte interesada a los fines de presentar una reclamación; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3EECBEE2" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toda la información que establezca la oportunidad de la reclamación.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Deliverables"/>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="412DA36E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="1B63AAFC" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funciones y responsabilidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A358F1" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elementos Estructurales – Roles y Responsabilidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A97F5C2" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">​ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BBF601" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RR o </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/a de la Unidad de negocio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: al recibir una reclamación por escrito, solo el RR o el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Unidad de negocio deberá preparar y ejecutar las respuestas. Toda protesta entregada al personal del PNUD deberá remitirse de inmediato al RR o al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/a la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de la Unidad de negocio sin otro tipo de comunicación o discusión con el reclamante. Las reclamaciones entregadas por las Misiones Permanentes a la sede deberán remitirse a la PSO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD97F18" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35EDA9CA" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Escribano</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: persona de enlace designada por el RR o el/la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/a de la Unidad, responsable de llevar el Registro de quejas con precisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E07E9E8" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="TemplatesForms"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="43BE3BA1" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Lessons"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lecciones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74027636" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">​ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7DF6F2" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al manejar las quejas, el personal no deberá: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0477692D" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entablar discusiones con los licitantes sobre la queja o comunicar cualquier opinión (excepto para acusar recibo de la queja); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740A8CDB" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revelar los detalles de la evaluación a los licitantes mientras el proceso está en curso; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CA9F86" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proporcionar o divulgar documentos relacionados con el proceso de evaluación o correspondencia del PNUD; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F56BC29" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F85F91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conversar sobre cualquier otro tema que no sea la propia licitación del demandante luego de la notificación de adjudicación de un contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7D3A9F" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A381E50" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRPr="0020656D" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020656D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...13 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:vanish/>
-[...221 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211B15DA" w14:textId="7D5CD66E" w:rsidR="00F85F91" w:rsidRPr="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00F85F91">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020656D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...177 lines deleted...]
-      <w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...18 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37E" w14:textId="77777777" w:rsidR="00A2358F" w:rsidRPr="007007C7" w:rsidRDefault="00A2358F">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="09D78E9A" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E650EF">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2052" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A8BD62E" w14:textId="77777777" w:rsidR="007D6A6B" w:rsidRDefault="007D6A6B" w:rsidP="00203D37">
+    <w:p w14:paraId="64545922" w14:textId="77777777" w:rsidR="00DA3BB1" w:rsidRDefault="00DA3BB1" w:rsidP="00F85F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A292E7D" w14:textId="77777777" w:rsidR="007D6A6B" w:rsidRDefault="007D6A6B" w:rsidP="00203D37">
+    <w:p w14:paraId="0FEF37E5" w14:textId="77777777" w:rsidR="00DA3BB1" w:rsidRDefault="00DA3BB1" w:rsidP="00F85F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="412DA384" w14:textId="3B5B5D54" w:rsidR="00203D37" w:rsidRPr="00E75485" w:rsidRDefault="00E75485" w:rsidP="00E75485">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58B4A213" w14:textId="50323AD0" w:rsidR="00F85F91" w:rsidRPr="00E650EF" w:rsidRDefault="00F85F91" w:rsidP="00E75485">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 27/07/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00E650EF">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:t xml:space="preserve">               </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E650EF">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00E650EF">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText xml:space="preserve">  \* </w:instrText>
+      <w:t>Versión</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00E650EF">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>Arabic</w:instrText>
-[...127 lines deleted...]
-      <w:t xml:space="preserve">       Versión #: </w:t>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2075269096"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{34F56106-9159-428B-B71A-F8D39FE8F5E1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00EE202B">
+        <w:r w:rsidRPr="00E650EF">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68132A05" w14:textId="77777777" w:rsidR="007D6A6B" w:rsidRDefault="007D6A6B" w:rsidP="00203D37">
+    <w:p w14:paraId="2969BFA1" w14:textId="77777777" w:rsidR="00DA3BB1" w:rsidRDefault="00DA3BB1" w:rsidP="00F85F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B4CDA7E" w14:textId="77777777" w:rsidR="007D6A6B" w:rsidRDefault="007D6A6B" w:rsidP="00203D37">
+    <w:p w14:paraId="09A028DC" w14:textId="77777777" w:rsidR="00DA3BB1" w:rsidRDefault="00DA3BB1" w:rsidP="00F85F91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="242ADA3F" w14:textId="23F71F53" w:rsidR="00E75485" w:rsidRDefault="001A1361" w:rsidP="00E75485">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F1D185D" w14:textId="287665C4" w:rsidR="00F85F91" w:rsidRDefault="00F85F91" w:rsidP="00E75485">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A797936" wp14:editId="012BE017">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21650205" wp14:editId="1C91ADC3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1518087906" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BE4CC45" w14:textId="77777777" w:rsidR="00E75485" w:rsidRDefault="00E75485">
-[...9 lines deleted...]
-  <w:p w14:paraId="7E8454BA" w14:textId="77777777" w:rsidR="001A1361" w:rsidRDefault="001A1361">
+  <w:p w14:paraId="3A3C6620" w14:textId="77777777" w:rsidR="00F85F91" w:rsidRDefault="00F85F91">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0297031C"/>
+    <w:nsid w:val="0A855491"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A62E9F40"/>
+    <w:tmpl w:val="DD6E4F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-690"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="-690" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="30"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="30" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="750"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="750" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1470"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="1470" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2190"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="2190" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2910"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="2910" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3630"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="3630" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4350"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="4350" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5070"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="5070" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A855491"/>
-[...680 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D247082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4709,810 +4557,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...758 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D62A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2083000"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5554,51 +4643,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E543EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5640,498 +4729,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC771C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05586EEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6173,51 +4815,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EA65658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6259,200 +4901,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7A31FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="415CB40A"/>
     <w:lvl w:ilvl="0" w:tplc="237CB32C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
@@ -6497,200 +4990,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBF4E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2083000"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6732,442 +5076,160 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...149 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1253129912">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="469832766">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="1218080024">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2068138329">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1518882967">
+  <w:num w:numId="3" w16cid:durableId="1656059461">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1592347729">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="4" w16cid:durableId="1396005280">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1851096392">
+  <w:num w:numId="5" w16cid:durableId="1747339400">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1608463467">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1774588483">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1270697370">
-[...23 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1240482355">
+  <w:num w:numId="8" w16cid:durableId="1832480123">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00125E57"/>
-[...95 lines deleted...]
-    <w:rsid w:val="7BA4623B"/>
+    <w:rsidRoot w:val="00F85F91"/>
+    <w:rsid w:val="00093E2C"/>
+    <w:rsid w:val="00103B7C"/>
+    <w:rsid w:val="002F5C47"/>
+    <w:rsid w:val="00A504FB"/>
+    <w:rsid w:val="00B27F1E"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA3BB1"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E650EF"/>
+    <w:rsid w:val="00F85F91"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="412DA308"/>
+  <w14:docId w14:val="7A69C2E9"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8F5D23D0-3D98-49D4-A604-79B27DE43F5A}"/>
+  <w15:docId w15:val="{4A08B9D0-29E1-4B3D-BB60-A30725E846AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7509,2573 +5571,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00334FCC"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00334FCC"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203D37"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00FB3741"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00175B57"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00175B57"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...2215 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F85F91"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F85F91"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F85F91"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00475611"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00F85F91"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -10182,695 +6454,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1802</Words>
-  <Characters>10274</Characters>
+  <Characters>10272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>85</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12052</CharactersWithSpaces>
+  <CharactersWithSpaces>12050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>