--- v0 (2025-10-21)
+++ v1 (2026-06-05)
@@ -1,3862 +1,4059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="412DA30C" w14:textId="483666FD" w:rsidR="00125E57" w:rsidRPr="00292905" w:rsidRDefault="00125E57" w:rsidP="00292905">
+    <w:p w14:paraId="0FB85A99" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Handling of Procurement Complaints </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E78620B" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>It is important to distinguish between general enquiries, bidders debriefings and bidders complaints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
+    <w:p w14:paraId="5B561E41" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA30F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="11D390C9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General inquiries</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> regarding UNDP procurement policies and procedures, are dealt by the Procurement Unit. These are considered clarifications, many of which are administrative or technical in nature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA310" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7C663B71" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA311" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="790368BD" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">After the notification of award, a company may wish to ascertain the grounds on which its proposal was not selected; this is permitted under UNDP procurement guidelines. Offerors making such a request should be accommodated by UNDP through a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>debriefing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Further information can be obtained in the chapter entitled </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Award of Contract</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, in the section on Debriefing of Unsuccessful Offerors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA312" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="12D62342" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA313" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C13538C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Holding a debriefing meeting is advantageous to both UNDP and the unsuccessful offeror in the following manner: (a) the offeror learns about its weaknesses and therefore becomes empowered to improve its proposals in future opportunities; (b) the debriefing contributes to building the trust of the business community in UNDP; and (c) it is an opportunity for UNDP to clarify its decision in a cordial manner, thus avoiding potential escalation of bidder concerns into formal complains. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA314" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4C790105" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA315" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5928EA84" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">It is recommended that the debriefing session be conducted by at least two UNDP staff members, one of them typically the Procurement Officer that administered and/or facilitated the bid evaluation process. Certain considerations should be kept in mind in conducting the debriefing session, including the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA316" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="11B9B1A8" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The scope of the debriefing should be limited only to the strengths and weaknesses of the proposal submitted by the bidder who requested the debriefing; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA317" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1BE13C7F" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Neither the comparative ratings achieved by the bidders nor other information related to the proposal of other bidders should be disclosed; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA318" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2ADA8C09" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The tone of the UNDP staff conducting the debriefing should, in as much as possible, be calm, objective, constructive and respectful of the other party. Avoid further criticizing the proposal under discussion. Allow the other party to speak as much as necessary, and always take into careful consideration the sensitivities of an unsuccessful bidder. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA319" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
+    <w:p w14:paraId="1D3AFC14" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AE557B0" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complaints</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be handled in a timely, consistent and accurate manner by UNDP staff, ensuring transparency, fairness, and accountability. The following section covers the handling of procurement complaints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4B6205A1" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Procedures"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="412DA31C" w14:textId="2FA78709" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A7ED3B9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> offeror or contractor who feels that he or she has been aggrieved in connection with the solicitation or award of a contract by a UNDP office may file a protest with the Business Unit (i.e., RR or Head of the Business Unit).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3E8D18B4" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="45F98995" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Procurement protest is defined in this context as any allegations made by an individual or entity with respect to failure of UNDP or any of UNDP staff to comply with relevant procurement procedures and uphold the basic principles and standards of integrity, transparency and fairness expected in the public procurement context.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA31F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="111FEAF4" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA320" w14:textId="77777777" w:rsidR="00125E57" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1085539B" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To be completed, the protest must contain the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325BAAC7" w14:textId="77777777" w:rsidR="00880BA2" w:rsidRPr="00A854EE" w:rsidRDefault="00880BA2" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65E5274A" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232134C0" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The protestor’s name, address, telephone number and fax number; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA323" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BF16EAF" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The solicitation or contract number, the name of contracting office; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA324" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08300D9D" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A detailed statement of all factual and legal grounds for the protest and an explanation of how the protester was wronged; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA325" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3686F1F0" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Copies of relevant documents supporting protester’s statement; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA326" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="71FC5CFA" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A statement as to the form of relief; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA327" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7987C606" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All information establishing that the protestor is an interested party for the purpose of filing a protest; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA328" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="68C4C0E6" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:left="1080" w:firstLine="0"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All information establishing the timeliness of the protest.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203D37" w:rsidRPr="00A854EE" w14:paraId="412DA334" w14:textId="77777777" w:rsidTr="00125E57">
+      <w:tr w:rsidR="008B046A" w:rsidRPr="008B046A" w14:paraId="0B1C0153" w14:textId="77777777" w:rsidTr="004E606D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DA32A" w14:textId="1BBA1517" w:rsidR="00203D37" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="5F2926F9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
-              <w:divId w:val="1771856651"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A854EE">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Once received, the Unit must:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03EC4FB2" w14:textId="77777777" w:rsidR="00880BA2" w:rsidRPr="00880BA2" w:rsidRDefault="00880BA2" w:rsidP="00880BA2">
+          <w:p w14:paraId="48C8FC1E" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...16 lines deleted...]
-              <w:contextualSpacing w:val="0"/>
+              <w:ind w:left="720"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+          </w:p>
+          <w:p w14:paraId="617CE6AF" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B046A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Acknowledge receipt within two working days, indicating that UNDP is reviewing the issues raised; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="0FAAB4F9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit copy of the protest letter and UNDP’s acknowledgement to the Director of PSO, for purposes of entering the case in the Corporate Complain Log; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="22ED6F6D" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Record the complaint in the Country Office/Business Unit Complain Log; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="09D88091" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Inform the RR and Head of Business Units of the receipt of the protest, who should then nominate the responsible focal person who will be able to conduct the due diligences and investigation in the most neutral and objective manner; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA32F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="51C8F797" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiate an investigation of the allegations; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA330" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="25CF4F8C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">If necessary, seek an advisory opinion from PSO, Legal, or RCPO; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA331" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="1D2B72B9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepare an Investigation Report and include suggested remedies (if required); </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA332" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="26DCD3EA" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Document the case results on a memo to file; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="412DA333" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+          <w:p w14:paraId="00BA6E09" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="200"/>
-              <w:contextualSpacing w:val="0"/>
+              <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The RR or Head of the Business Unit will submit a letter that responds to the issues raised by the protestor and addresses any other issues which, even if not raised by the protestor, may have been identified by the Business Unit as being relevant to the fairness of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00880BA2">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>procurement process. It is important that the communication comes from the RR or Head of the Unit as the highest delegated authority.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="412DA335" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+    <w:p w14:paraId="4C6B8D84" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5520E76B" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Escalation of Protest</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA337" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6A5AC996" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA338" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="37F477E7" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The RR or the Head of Business Unit must address in the first instance any complaint or protest from an unsuccessful offeror, with a copy submitted to the Director of PSO. The Business Unit should also advise in its response that should the protestor not be satisfied, the complaint, along with the response, should be forwarded to the Director of PSO, who will undertake a review and make a decision which is final and binding on all concerned. Furthermore, at any time, the RR/RC may contact the Office of Audit and Investigation (OAI).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA339" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="38A8AEC9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A463501" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In case the Director of PSO identifies potential misconduct in the handling of procurement, the case will be referred to OAI for further investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="326C34FD" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C39AEA4" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complaints shall be received in writing. In the case that they are received by other means, the offeror will be requested to submit them in writing, in accordance with point 5.0 on inputs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4BEDB686" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="798010B6" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In review, there may be up to three levels of review for a complaint:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA33F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="410E14BF" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA340" w14:textId="1A05B1F9" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+    <w:p w14:paraId="543EBC53" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2250"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1st Level – Country Office</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...18 lines deleted...]
-    <w:p w14:paraId="412DA341" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: in which a letter by the RR or Heads of the Unit is submitted to the offeror; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CBAD4C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2250"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA342" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+    <w:p w14:paraId="71C3FAB9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2250"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2nd Level (if requested) – PSO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">: in which an offeror is not satisfied with the provided response and seeks PSO intervention; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA343" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+    <w:p w14:paraId="06767B4E" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2250"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA344" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
+    <w:p w14:paraId="0A6508A0" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2970" w:hanging="2250"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3rd Level (if applicable) – (OAI)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: in which OAI is contacted directly by the supplier, by the Country Office or by PSO, at any time.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA345" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="610898D2" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA346" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+    <w:p w14:paraId="21DBA10F" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Protest Prior to Award</w:t>
       </w:r>
-      <w:r w:rsidR="00125E57" w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA347" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01BE7E17" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When a protest is filed prior to award, a contract shall not be awarded unless the following conditions are established:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA348" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="03F7F055" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="412DA349" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="008001E9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CB944B" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">It has been determined that due diligence was conducted at the Country Office level, leading to the conclusion that there is no solid ground for the protest; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="008001E9">
+    <w:p w14:paraId="7204E08B" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">It has been determined by the RR or Head of the Business Unit that the goods, works or services must proceed as a result of genuine exigency of service, or that a prompt award would be in the best interest of UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="40272736" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Where the above conditions exist and are properly documented, the RR or Head of the Business Unit will award the contract and simultaneously provide written correspondence to the offeror.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3918200E" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D927FF7" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In case the above conditions do not exist, the contract should not be awarded until the protest has been closed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA34E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="589F3BB1" w14:textId="1FD3C1C4" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Protest After Award</w:t>
       </w:r>
-      <w:r w:rsidR="00125E57" w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA350" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FC1DECC" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When a protest is filed after award, the RR or Head of the Business Unit shall immediately initiate investigation and conduct due diligences at the Country Office level to determine whether or not there are valid grounds for the protest. These findings and the assessment of the impact of the contract suspension will be the basis for determining whether contract suspension is necessary until the entire process has been concluded, or whether it is best to continue with the contract execution while the review process is ongoing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA351" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7B8D2EB8" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA352" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+    <w:p w14:paraId="7246375C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complaint Log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA353" w14:textId="77777777" w:rsidR="00203D37" w:rsidRPr="00A854EE" w:rsidRDefault="00203D37" w:rsidP="00203D37">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="0AC6C1A1" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9360"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00203D37" w:rsidRPr="00A854EE" w14:paraId="412DA355" w14:textId="77777777" w:rsidTr="00125E57">
+      <w:tr w:rsidR="008B046A" w:rsidRPr="008B046A" w14:paraId="237162BF" w14:textId="77777777" w:rsidTr="004E606D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="412DA354" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
+          <w:p w14:paraId="05FF050C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A854EE">
+            <w:r w:rsidRPr="008B046A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>The Country Office or relevant Business Unit will maintain a Complaint Log recording all complaints made during the calendar year.</w:t>
-[...23 lines deleted...]
-              <w:t>At the same time, PSO will maintain a Corporate Complaint Log for any complaints escalated to HQ.</w:t>
+              <w:t>The Country Office or relevant Business Unit will maintain a Complaint Log recording all complaints made during the calendar year. A copy of the Complaint Log shall be submitted every six months to the Director of PSO with copy to the Regional CPO (in the absence of the Regional CPO, it will be copied to ACP). At the same time, PSO will maintain a Corporate Complaint Log for any complaints escalated to HQ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="412DA356" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4FE5F481" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA357" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43E1DEC4" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Complaint Log will include the following information as a minimum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2BE03E" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D467899" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaint Reference; to be provided in chronological order (i.e., 1,2,3…) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="438D69C3" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Project Reference/Case Reference </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="231F3223" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Protesting company/individual </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7ED32973" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaint start/date of reception </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05EA1E96" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Complaint end/date of termination </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00880BA2" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01A41313" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Main findings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA35F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="0E7C6452" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complaints on Legal Grounds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA360" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="55215BE8" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA361" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BCFA882" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any claim which may not settle amicably shall be immediately referred to LSO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA362" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="688087D9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Inputs"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="412DA363" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="25E87D28" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Inputs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA364" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="63161B88" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">​ Required Information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="622B0C7E" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288B20AE" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>To be completed, the protest must contain the following information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA367" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7C71840E" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The protestor’s name, address, telephone number and fax number; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA368" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29E40CEA" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The solicitation or contract number, name of contracting office and the name of the procurement officer in question; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA369" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2CD0425A" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A detailed statement of all factual and legal grounds for protests, and an explanation of how the protester was wronged; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4C8E4C43" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Copies of relevant documents supporting protester’s statement; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A1090D1" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A statement as to the form of relief; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="389059AC" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All information establishing that the protestor is an interested party for the purpose of filing a protest; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="14CCFAB9" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All information establishing the timeliness of the protest.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Deliverables"/>
       <w:bookmarkStart w:id="3" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="412DA36E" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="16BB3984" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Roles and Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA36F" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="279A3A2C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Roles &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA370" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="62B66CD2" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA371" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B798F08" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RR or Head of the Unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Upon receipt of a written protest, responses must solely be prepared and executed by the RR or Head of the Business Unit. Any protests served upon UNDP staff must immediately be referred to the RR or Head of the Business Unit without further discussion or communication with the protestor. Protests served by Permanent Missions to HQ must be referred to PSO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA372" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5170D81C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA373" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="711F7878" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Scribe</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A854EE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> – focal person nominated by the RR or Head of the Unit Responsible for the maintenance and accuracy of the Complaint Log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA374" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5F5D8CAD" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="TemplatesForms"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="412DA375" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="22EAB712" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Lessons"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00A854EE">
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lessons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA376" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
+    <w:p w14:paraId="217DE86F" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A854EE">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lessons</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA377" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="764ABB52" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA378" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00203D37">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C012031" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When handling complaints, staff must not: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA379" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="423CC4C1" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Enter into discussions with bidders regarding the complaint or communicate any opinion (except to acknowledge receipt of the complaint); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37A" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3054E87F" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide bidders with details on the evaluation while the process is going on; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37B" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="44681572" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Make available or disclose UNDP correspondence or documents related to the evaluation process; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37C" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00880BA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="680B90ED" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="259" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008B046A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Discuss anything other than the complainant’s own bid after notification of contract award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412DA37D" w14:textId="77777777" w:rsidR="00125E57" w:rsidRPr="00A854EE" w:rsidRDefault="00125E57" w:rsidP="00125E57">
-[...22 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="1EC3BE20" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="566185ED" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="008B046A" w:rsidRDefault="008B046A" w:rsidP="008B046A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B36A20" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0037503A">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1854" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41732762" w14:textId="77777777" w:rsidR="00D97E98" w:rsidRDefault="00D97E98" w:rsidP="00203D37">
+    <w:p w14:paraId="3720BCC2" w14:textId="77777777" w:rsidR="00EA499C" w:rsidRDefault="00EA499C" w:rsidP="008B046A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F463E5" w14:textId="77777777" w:rsidR="00D97E98" w:rsidRDefault="00D97E98" w:rsidP="00203D37">
+    <w:p w14:paraId="69097689" w14:textId="77777777" w:rsidR="00EA499C" w:rsidRDefault="00EA499C" w:rsidP="008B046A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="412DA384" w14:textId="20C42CDE" w:rsidR="00203D37" w:rsidRPr="00E75485" w:rsidRDefault="00E75485" w:rsidP="00E75485">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22D66B8C" w14:textId="77777777" w:rsidR="008B046A" w:rsidRPr="0037503A" w:rsidRDefault="008B046A" w:rsidP="00E75485">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="0037503A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B7711B">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="0037503A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B7711B">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0037503A">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00E75485">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> Effective Date: 27/07/2016</w:t>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="004949B2">
+    <w:r w:rsidRPr="0037503A">
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...22 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">      Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2075269096"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{34F56106-9159-428B-B71A-F8D39FE8F5E1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="001E4DF8">
+        <w:r w:rsidRPr="0037503A">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="733D8AAE" w14:textId="77777777" w:rsidR="00D97E98" w:rsidRDefault="00D97E98" w:rsidP="00203D37">
+    <w:p w14:paraId="2EA44DD3" w14:textId="77777777" w:rsidR="00EA499C" w:rsidRDefault="00EA499C" w:rsidP="008B046A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="222959BA" w14:textId="77777777" w:rsidR="00D97E98" w:rsidRDefault="00D97E98" w:rsidP="00203D37">
+    <w:p w14:paraId="70D458C2" w14:textId="77777777" w:rsidR="00EA499C" w:rsidRDefault="00EA499C" w:rsidP="008B046A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="3BE4CC45" w14:textId="4EF9CB82" w:rsidR="00E75485" w:rsidRDefault="001E4DF8" w:rsidP="001E4DF8">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="46C69757" w14:textId="77777777" w:rsidR="008B046A" w:rsidRDefault="008B046A" w:rsidP="001E4DF8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B508BDF" wp14:editId="1C12BD42">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2174260C" wp14:editId="7FE4697B">
           <wp:extent cx="294640" cy="589280"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="818124223" name="Picture 818124223"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="16111"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="589280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0297031C"/>
+    <w:nsid w:val="0A855491"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A62E9F40"/>
+    <w:tmpl w:val="DD6E4F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-690"/>
+          <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="-690" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="30"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="30" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="750"/>
+          <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="750" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1470"/>
+          <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="1470" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2190"/>
+          <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="2190" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2910"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="2910" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3630"/>
+          <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
-        <w:ind w:left="3630" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4350"/>
+          <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
-        <w:ind w:left="4350" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5070"/>
+          <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="5070" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A855491"/>
-[...680 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D247082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3898,810 +4095,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...758 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43D62A53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2083000"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4743,51 +4181,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44E543EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4829,498 +4267,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...446 lines deleted...]
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DC771C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="05586EEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5362,51 +4353,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EA65658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1040D288"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5448,200 +4439,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7A31FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="460EE0B4"/>
     <w:lvl w:ilvl="0" w:tplc="041C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5683,200 +4525,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DBF4E6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2083000"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5918,369 +4611,158 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...149 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="1419598597">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1367637898">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="2" w16cid:durableId="1077896783">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1800605194">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1504587599">
+  <w:num w:numId="3" w16cid:durableId="1068764160">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="995232223">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="4" w16cid:durableId="845483574">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="140200672">
+  <w:num w:numId="5" w16cid:durableId="147484849">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="735589771">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="490608130">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1929343079">
-[...23 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="2068675365">
+  <w:num w:numId="8" w16cid:durableId="1492285168">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00125E57"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00FB3741"/>
+    <w:rsidRoot w:val="008B046A"/>
+    <w:rsid w:val="0037503A"/>
+    <w:rsid w:val="00384D98"/>
+    <w:rsid w:val="004E6829"/>
+    <w:rsid w:val="00794C4C"/>
+    <w:rsid w:val="008B046A"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EA499C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="412DA308"/>
+  <w14:docId w14:val="0519733B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8F5D23D0-3D98-49D4-A604-79B27DE43F5A}"/>
+  <w15:docId w15:val="{28D3D4EC-FB5D-4965-BA49-B205C773C6FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6622,2471 +5104,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00334FCC"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00334FCC"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00203D37"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00FB3741"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...2131 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00475611"/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B046A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B046A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008B046A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00475611"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008B046A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -9193,670 +5987,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1515</Words>
   <Characters>8640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>72</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>