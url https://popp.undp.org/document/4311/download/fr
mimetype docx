--- v0 (2025-10-03)
+++ v1 (2026-05-18)
@@ -1,2236 +1,2295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="311C31DF" w14:textId="77777777" w:rsidR="00CD3651" w:rsidRPr="004E244A" w:rsidRDefault="00A96BDF" w:rsidP="004E244A">
+    <w:p w14:paraId="68C24EA4" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Transport maritime et assurance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31E3" w14:textId="77777777" w:rsidR="00CD3651" w:rsidRPr="00CA7045" w:rsidRDefault="00CD3651" w:rsidP="00704589">
+    <w:p w14:paraId="014FE4C4" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="311C31E4" w14:textId="51B57CA7" w:rsidR="00A31F8C" w:rsidRPr="00CA7045" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7107D7FE" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les frais de transport constituent un élément important sur le coût des biens achetés par les Unités opérationnelles et livrés au site de projet désigné. Par conséquent, le contrat doit préciser le moyen de transport et les conditions en matière d’assurance devant être émises par le Fournisseur. Le fret ou les coûts de services liés au transport sont particulièrement essentiels lorsqu’une demande d’approvisionnement est émise pour des pays enclavés. En général, les coûts de fret représentent entre 10 et 15 % du coût total des biens.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7BE850" w14:textId="77777777" w:rsidR="00CA7045" w:rsidRPr="00CA7045" w:rsidRDefault="00CA7045" w:rsidP="00CA7045">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54F60C3B" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="311C31E5" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00A31F8C">
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E401A75" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Moyens de transport</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31E6" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="7C43F156" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31E7" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="558E73BE" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les cinq principaux moyens de transport de fret – maritime, ferroviaire, routier, aérien et colis postal – sont utilisés, individuellement ou en combinaison, dans le cadre du transport international. Les Unités opérationnelles devraient tenir compte des moyens de transport à la fois économiques et efficaces. En général, les frais de transport ferroviaire, routier et aérien sont relativement plus élevés que ceux du fret maritime, c’est pourquoi le PNUD recommande le transport maritime. Toutefois, pour assurer une bonne prestation, il est conseillé de choisir un navire de conférence, qui fonctionne le long d’itinéraires précis et de ports servant d’escale préétablis.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="311C31E8" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00A31F8C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="54FB1178" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EDA1371" w14:textId="00174E06" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les termes du commerce international (International Commercial </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Terms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, INCOTERMS) définissent les obligations de l’acheteur et du vendeur concernant l’expédition de biens. Les termes </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="007F18CF" w:rsidRPr="007F18CF">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00F35D91">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>INCOTERMS</w:t>
-[...20 lines deleted...]
-          <w:t>0</w:t>
+          <w:t>INCOTERMS 2020</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> régiront les conditions d’expédition de tous les contrats du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31EB" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00CA7045" w:rsidRDefault="00A31F8C" w:rsidP="00A31F8C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F28B0A3" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="670D4E34" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les termes couramment utilisés lors de l’approvisionnement du PNUD sont les suivants : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31ED" w14:textId="73A05711" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00704589" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="047E1DCD" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En ce qui concerne l’approvisionnement effectué sur le plan local, il est conseillé d’utiliser le terme</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «FCA</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> » (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>franco transporteur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7549ED14" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En ce qui concerne l’approvisionnement effectué à l’échelle internationale dont le transport est organisé par l’Unité opérationnelle, il est conseillé d’utiliser le terme « FOB » (franco à bord) ou « FCA », en fonction du pays de destination où les biens doivent être livrés ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30190D88" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En ce qui concerne l’approvisionnement à l’échelle internationale pour lequel le Fournisseur organise le transport, il est conseillé d’utiliser le terme « CPT » (port payé jusqu’à) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C28D839" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En ce qui concerne l’approvisionnement à l’échelle internationale pour lequel le Fournisseur organise le transport et l’assurance, il est conseillé d’utiliser le terme « CIP » (port payé jusqu’à) ; et </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55FBD6ED" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En ce qui concerne l’approvisionnement à l’échelle internationale où le PNUD décide que le Fournisseur prend en charge tous les risques et frais liés au transport des biens vers le pays de destination, il est conseillé d’utiliser le terme « DDU » (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rendu droits</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non acquittés). Veuillez noter que cette méthode est coûteuse et ne devrait être utilisée que lors des opérations d’urgence ou pour l’approvisionnement de fournitures médicales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3971223B" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Toutes les conditions susmentionnées doivent être mises en un lieu/point de destination désigné.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9B66E0" w14:textId="77777777" w:rsidR="00D00235" w:rsidRDefault="00D00235" w:rsidP="00A31F8C">
+    <w:p w14:paraId="443B0CFF" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="311C31F7" w14:textId="632D4420" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00A31F8C">
+    <w:p w14:paraId="286E6B21" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Marquage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31F8" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="2F109852" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31F9" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AB058A2" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour faciliter l’identification des biens et leur manipulation pendant le transport, les fournisseurs devraient être invités à apposer des « marques d’expédition » sur tous les colis : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31FA" w14:textId="6C9FC63E" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00CA7045" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A450655" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Destinataire ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5510CFA8" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Destination ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FB45A3" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Port de déchargement ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AB3D61" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identification du projet ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5E90CD" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Numéro de commande ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE5D041" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Numéro du dossier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3200" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00A31F8C">
+    <w:p w14:paraId="277327E7" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Réception de l’envoi</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3201" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="07CE9E0A" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3202" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C91A64C" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lorsqu’un envoi est livré au destinataire (c.-à-d., transitaire, Unité opérationnelle), il est de pratique courante pour le transporteur de demander un reçu. En même temps, le destinataire devrait procéder à une inspection superficielle des colis par rapport à tous les documents d’expédition. S’il est en bon état apparent, il est recommandé de donner un endossement (p. ex., « reçu en bon état externe – contenu non vérifié »). Toutefois, si des signes de détérioration sont visibles, le reçu doit comporter les réserves nécessaires (p. ex., « caisses brisées », « contenu manquant », « cartons ouverts présentant des signes de chapardage »). Dans la mesure du possible, les colis devraient être pesés afin de déterminer les différences entre les poids déclarés et les poids réels, en consignant toute anomalie relevée sur les bons de livraison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3203" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00A31F8C">
+    <w:p w14:paraId="1AA58216" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="311C3204" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00A31F8C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7C3C9D" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Assurance des marchandises</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3205" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="6B2E3CD5" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3206" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="67E0A380" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Pendant le transport et le stockage, toutes les marchandises sont exposées à un ensemble de risques, tels que les dommages, le chapardage et le vol, la casse, la non-réception d’une partie ou de la totalité d’un envoi. L’assurance des marchandises offre donc une protection contre de potentielles pertes financières résultant de tels risques. Les Unités opérationnelles doivent veiller à ce que les conditions suivantes soient respectées :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3207" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00704589" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FED4389" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La protection des biens exposés à des risques, notamment aux guerres, aux grèves, aux émeutes et aux troubles civils.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3208" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00704589" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C44B709" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La durée de la couverture d’assurance est suffisante et couvre la période de transport d’un « entrepôt à l’autre », y compris un minimum de 30 jours, estimé pour le stockage sur le site de destination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3209" w14:textId="615D5F3D" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00704589" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="332EAD10" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Les biens sont assurés selon l’ensemble coût, assurance et </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D00235">
-[...9 lines deleted...]
-        <w:t>fret</w:t>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>valeurfret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...45 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CIF) plus un pourcentage convenu en fonction de la valeur, s’élevant généralement à 10 %, pour refléter le coût indirect de l’Unité opérationnelle pour la couverture ou le remplacement des biens.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B1FBA8" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les polices d’assurance des marchandises du PNUD sont négociées et tenues à jour par le Bureau des conseils juridiques et de l’appui aux achats (Office of Legal and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procurement</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Support, OLPS).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C320B" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="67102263" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C320C" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="006D2554" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="71041F4E" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En cas de dommage ou de perte, le personnel responsable de l’approvisionnement devrait contacter le souscripteur d’assurance dans la semaine suivant cette découverte pour obtenir des conseils supplémentaires.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Inputs"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="311C320D" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00704589">
+    <w:p w14:paraId="4631F064" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="311C3210" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="006D2554" w:rsidP="00704589">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E00C51" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transitaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3211" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="224526B1" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3212" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="51EA0EAB" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les transitaires, également appelés commissionnaires de transport ou courtiers de fret, agissent en qualité de commissionnaires de transport internationaux, agents en douane ou courtiers en douane aux fins de l’accomplissement des formalités et des opérations liées aux envois. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B41A312" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4019A110" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Généralement employés pour recevoir des biens consignés lorsque le personnel du PNUD n’est pas physiquement présent, les transitaires procèdent rapidement au dédouanement et à la collecte des biens susceptibles d’être perdus ou chapardés. Les Unités opérationnelles doivent transmettre au transitaire concerné tous les documents nécessaires (c.-à-d., la lettre de transport, les instructions d’expédition) en vue du dédouanement des biens en transit. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="AdditionalInfo"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="3244AD24" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...35 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002E2143">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F35D91">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Chambre de commerce internationale</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E2143">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3218" w14:textId="7A4FF63A" w:rsidR="00704589" w:rsidRPr="00DF2533" w:rsidRDefault="00271E1C" w:rsidP="00DF2533">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FB31F1D" w14:textId="54362B1E" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="002E2143">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Assurance des marchandises du PNUD</w:t>
+          <w:t>Assurance des marchandises du PNUD (en anglais)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidR="002E2143">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00F35D91">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CD06263" w14:textId="77777777" w:rsidR="00165244" w:rsidRPr="00DF2533" w:rsidRDefault="00165244" w:rsidP="00DF2533">
+    <w:p w14:paraId="775B25F9" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C429870" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33C4C878" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="001756CB" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0072BC"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001756CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001756CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="615B7230" w14:textId="77777777" w:rsidR="00165244" w:rsidRPr="007E6F7E" w:rsidRDefault="00165244" w:rsidP="00DF2533">
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001756CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36131EBA" w14:textId="711990A0" w:rsidR="00F35D91" w:rsidRPr="001756CB" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001756CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="5A3191B8" w14:textId="7D02E88D" w:rsidR="00A2358F" w:rsidRPr="00DF2533" w:rsidRDefault="00DF2533" w:rsidP="00DF2533">
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001756CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ECCC494" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109E5D2D" w14:textId="77777777" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8042"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F35D91">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CBAF93" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:p w14:paraId="56E418A3" w14:textId="0792105E" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00F35D91">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5745"/>
+        </w:tabs>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A2358F" w:rsidRPr="00DF2533">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidSect="00F35D91">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2130" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="513C3E0E" w14:textId="77777777" w:rsidR="00C331DD" w:rsidRDefault="00C331DD" w:rsidP="00A31F8C">
+    <w:p w14:paraId="164C2482" w14:textId="77777777" w:rsidR="006F4505" w:rsidRDefault="006F4505" w:rsidP="00F35D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2BF04A05" w14:textId="77777777" w:rsidR="00C331DD" w:rsidRDefault="00C331DD" w:rsidP="00A31F8C">
+    <w:p w14:paraId="5344CB53" w14:textId="77777777" w:rsidR="006F4505" w:rsidRDefault="006F4505" w:rsidP="00F35D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...14 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="311C321F" w14:textId="29DE190D" w:rsidR="00A31F8C" w:rsidRPr="00A21F39" w:rsidRDefault="00A21F39" w:rsidP="00A21F39">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5EB13224" w14:textId="7131BB33" w:rsidR="00F35D91" w:rsidRPr="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00A21F39">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A21F39">
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF2533">
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A21F39">
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DF2533">
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Date </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> en </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-624392791"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E2CF8C57-5BA4-4455-8D68-974FC8A9BAC9}"/>
         <w:date w:fullDate="2016-07-27T07:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="0027783E">
+        <w:r w:rsidRPr="00F35D91">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>27</w:t>
-[...5 lines deleted...]
-          <w:t>/07/2016</w:t>
+          <w:t>27/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00CA7045">
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00CA7045">
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                 V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00F35D91">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1054199056"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E2CF8C57-5BA4-4455-8D68-974FC8A9BAC9}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00D40419">
+        <w:r w:rsidRPr="00F35D91">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B9DFE5B" w14:textId="77777777" w:rsidR="00C331DD" w:rsidRDefault="00C331DD" w:rsidP="00A31F8C">
+    <w:p w14:paraId="0F429753" w14:textId="77777777" w:rsidR="006F4505" w:rsidRDefault="006F4505" w:rsidP="00F35D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3392D3BA" w14:textId="77777777" w:rsidR="00C331DD" w:rsidRDefault="00C331DD" w:rsidP="00A31F8C">
+    <w:p w14:paraId="7F52B498" w14:textId="77777777" w:rsidR="006F4505" w:rsidRDefault="006F4505" w:rsidP="00F35D91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="18ED9595" w14:textId="4E2AB076" w:rsidR="00A21F39" w:rsidRDefault="007E6F7E" w:rsidP="00A21F39">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6069425B" w14:textId="5A2F4D37" w:rsidR="00F35D91" w:rsidRDefault="00F35D91" w:rsidP="00A21F39">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D57117">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56C07077" wp14:editId="2FA757A7">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63B227D2" wp14:editId="470D5BC9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>47625</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-9525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1631414823" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="035E66CA"/>
-[...382 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BB26768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBC4B2B6"/>
     <w:lvl w:ilvl="0" w:tplc="041C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2272,286 +2331,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...234 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303101E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8BA576A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2593,51 +2417,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3589030E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D03914"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2679,51 +2503,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5845296A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDF07A84"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2765,200 +2589,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFC58BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FEE37AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3000,1069 +2675,151 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...857 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1606618208">
+  <w:num w:numId="1" w16cid:durableId="1635058064">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1867793768">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="1581526217">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="268202277">
+  <w:num w:numId="3" w16cid:durableId="734671363">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="377626394">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="432282455">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="364019551">
+  <w:num w:numId="5" w16cid:durableId="1288002321">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00704589"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00DF2533"/>
+    <w:rsidRoot w:val="00F35D91"/>
+    <w:rsid w:val="001756CB"/>
+    <w:rsid w:val="0024784B"/>
+    <w:rsid w:val="006F44E4"/>
+    <w:rsid w:val="006F4505"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D57117"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E51AFC"/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rsid w:val="00FF1649"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="311C31DF"/>
+  <w14:docId w14:val="45AB11EF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{12870D36-91F8-4D7C-84EA-17D668F4EF54}"/>
+  <w15:docId w15:val="{2E0A3575-6CD7-47FB-A599-24EBB35E3D81}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4396,2190 +3153,796 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD3651"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD3651"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A31F8C"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00947645"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00165244"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F18CF"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...1827 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F35D91"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00097AC9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F35D91"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F35D91"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F35D91"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iccwbo.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kuehne-nagel.com/how-to/customs-clearance/incoterms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/pso/SitePages/Cargo%20Insurance.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/procurement/LTA%20with%20Insurance%20Providers/Forms/AllItems.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6686,684 +4049,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1065</Words>
-  <Characters>6071</Characters>
+  <Words>1074</Words>
+  <Characters>6126</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7122</CharactersWithSpaces>
+  <CharactersWithSpaces>7186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>