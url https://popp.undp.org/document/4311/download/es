--- v0 (2025-10-03)
+++ v1 (2026-05-28)
@@ -1,2268 +1,2201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="311C31DF" w14:textId="77777777" w:rsidR="00CD3651" w:rsidRPr="004E244A" w:rsidRDefault="00A96BDF" w:rsidP="004E244A">
+    <w:p w14:paraId="2886BF46" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Envío y seguro </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31E3" w14:textId="77777777" w:rsidR="00CD3651" w:rsidRPr="00A96BDF" w:rsidRDefault="00CD3651" w:rsidP="00704589">
+    <w:p w14:paraId="5464B01D" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="311C31E4" w14:textId="4EA8E105" w:rsidR="00A31F8C" w:rsidRPr="00DD79DA" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="35C53C43" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...24 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El costo del transporte es un componente significativo en el costo de los bienes adquiridos por las Unidades de negocio y entregados al sitio del proyecto designado. Por lo tanto, el contrato debe establecer el medio de transporte y los términos del seguro que el Proveedor proporcionará. El flete, o el costo de los servicios de transporte, es particularmente crítico cuando se solicita una adquisición para países sin litoral. En general, los costos del flete se estiman entre el 10 % y el 15 % del costo total de los bienes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA5B1E6" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A6C368" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Medios de transporte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31E6" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="25A35A7A" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31E7" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06D2D12B" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Se utilizan cinco medios básicos de transporte por flete (mar, tren, carretera, aire y paquetes postales), ya sea de forma individual o combinados, para el transporte internacional. Las Unidades de negocio deben considerar medios de transporte tanto económicos como eficientes. En general, los costos de transporte por tren, carretera y aire son más elevados que los del flete por mar; por tanto, el PNUD recomienda el transporte marítimo. Sin embargo, para garantizar la entrega en buen estado, se recomienda elegir un buque de conferencia, que opere en rutas definidas y puertos de escala predeterminados.</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="311C31E8" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00A31F8C">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="60AEFFBD" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3495DA71" w14:textId="10EE7E16" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-          <w:lang w:val="es"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los Términos Internacionales de Comercio (INCOTERMS) definen las obligaciones tanto del comprador como del vendedor respecto del envío de bienes. Los </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00055A24">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="008F7ED5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="es"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>INCOTERMS 2020</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0C658D0B">
-[...2 lines deleted...]
-          <w:lang w:val="es"/>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> regirán los términos de envío de todos los contratos del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31EB" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00A31F8C">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="73E9E04A" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4E5C68" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Algunos términos habituales para las adquisiciones del PNUD son los siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31ED" w14:textId="086610DB" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00DD79DA" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4F3C06C7" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para adquisiciones locales, se debe utilizar el término FCA (franco transportista);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDCEA04" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para adquisiciones internacionales en las que la Unidad de negocio se encarga del transporte, se debe utilizar el término FOB (franco a bordo) o FCA, en función del lugar de entrega de los bienes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520A809B" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para adquisiciones internacionales en las que el Proveedor se encarga del transporte, utilizar el término CPT (porte pagado hasta);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F49C63" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para las adquisiciones internacionales en las que el Proveedor se encarga tanto del transporte como del seguro, utilizar el término CIP (transporte y seguro pagados hasta); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E20793F" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para las adquisiciones internacionales en las que el PNUD elige que el Proveedor corra con todos los riesgos y los costos asociados con el transporte de bienes al país de destino, se debe utilizar el término DDU (entrega derechos no pagados). Debe tenerse en cuenta que este método es caro y debe utilizarse solo para operaciones de urgencia o para la adquisición de suministros médicos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED86CAF" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Todos los términos mencionados anteriormente deben ir acompañados del lugar denominado o punto de destino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07203460" w14:textId="77777777" w:rsidR="00DD79DA" w:rsidRPr="00A96BDF" w:rsidRDefault="00DD79DA" w:rsidP="00DD79DA">
-[...11 lines deleted...]
-    <w:p w14:paraId="311C31F5" w14:textId="4FFC8975" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00DD79DA" w:rsidP="00704589">
+    <w:p w14:paraId="777BF62E" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="FlowChart"/>
       <w:bookmarkStart w:id="3" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elementos Estructurales - Procedimientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0FEFB6" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4109413A" w14:textId="31684EBF" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="006B04D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Elementos Estructurales - Procedimientos</w:t>
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Marcas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31F8" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="1B18134E" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C31F9" w14:textId="6A69C6CC" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05A96AE3" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para facilitar la identificación de bienes y su manipulación durante el tránsito, se debe solicitar a los Proveedores que incluyan “marcas de envío” en todos los paquetes: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7627E2" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consignatario;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E4E365" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Destino;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F44873" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Puerto de descarga;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338C2472" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Identificación del proyecto;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225EEA87" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Número de orden;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5810F7" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="311C3200" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00A31F8C">
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Número de caso</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C6B0F5" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Recepción de envíos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3201" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="7F7F7DFE" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3202" w14:textId="76FC68C8" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5911750E" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...20 lines deleted...]
-    <w:p w14:paraId="311C3203" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00A31F8C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuando se entrega un envío al consignatario (es decir, el agente de carga, la Unidad de negocio), es común que el transportista solicite un recibo. Al mismo tiempo, el consignatario debe llevar a cabo una inspección rápida de los paquetes respecto a todos los documentos de envío. Si todo parece estar en orden, se recomienda otorgar un visto bueno (p. ej., “recibido en buenas condiciones externas; no se revisó el contenido”). Si, por el contrario, hay muestras visibles de alteración, el recibo debe indicar las reservas observadas (p. ej., “cajas rotas”, “falta contenido”, “embalajes abiertos con signos de hurto”). En lo posible, los paquetes se deben pesar para determinar cualquier diferencia entre el peso declarado y el real, y cualquier discrepancia debe estar documentada en las notas de entrega.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC476A0" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="311C3204" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00A31F8C">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4507981D" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seguro de la carga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3205" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="4F636F05" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3206" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34A6EE88" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Durante el transporte y el almacenamiento, toda carga es vulnerable a una serie de riesgos, tales como daño, robo y hurto, rotura, falta de una parte o de un envío entero. El seguro de carga proporciona la protección contra pérdidas financieras potenciales resultantes de tales riesgos. Las Unidades de negocio deben garantizar lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3207" w14:textId="534458A4" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00704589" w:rsidP="0228D129">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03199779" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La protección de los bienes sujetos a riesgos, entre ellos, guerra, huelgas, motines o tumultos sociales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D4BC0D" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La duración de la cobertura del seguro debe ser suficiente para cubrir el período del transporte de depósito a depósito, incluido un mínimo de 30 días, estimado para el almacenamiento en el sitio de destino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3209" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00BF683D" w:rsidRDefault="00704589" w:rsidP="0228D129">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="073EEFF5" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1627"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los bienes deben asegurarse por el valor del costo, seguro y flete (CIF), más un porcentaje convenido, generalmente el 10 %, para reflejar el costo indirecto de los imprevistos de la Unidad de negocio para cubrir o reponer los bienes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261D1F16" w14:textId="56C5E0E9" w:rsidR="0228D129" w:rsidRDefault="0228D129" w:rsidP="0228D129">
-[...1 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+    <w:p w14:paraId="14883B13" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1267"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="494F1183" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La Oficina de Asesoramiento Jurídico y Apoyo a las Adquisiciones (OLPS, por sus siglas en inglés) negocia y mantiene las políticas estándar del PNUD sobre el seguro de la carga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795F97B7" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C320C" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="006D2554" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="634C5278" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="900"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de daño o pérdida, el personal de adquisición debe contactar a la aseguradora hasta una semana a partir del hallazgo para recibir más asesoramiento.</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Inputs"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="311C320D" w14:textId="77777777" w:rsidR="00A31F8C" w:rsidRPr="00A96BDF" w:rsidRDefault="00A31F8C" w:rsidP="00704589">
-[...9 lines deleted...]
-    <w:p w14:paraId="311C320E" w14:textId="4486D05E" w:rsidR="00704589" w:rsidRPr="00DD79DA" w:rsidRDefault="00DD79DA" w:rsidP="00704589">
+    <w:p w14:paraId="0204C3B4" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD47868" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="es-AR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
-          <w:lang w:val="es-AR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elementos Estructurales - Entradas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711BE11B" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
-          <w:lang w:val="es-AR"/>
-[...20 lines deleted...]
-          <w:lang w:val="es-AR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="RolesResponsibilities"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00DD79DA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
-          <w:lang w:val="es-AR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Elementos Estructurales – Roles y Responsabilidades</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3210" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="006D2554" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5597C9E6" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Agentes de carga</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3211" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="3B296C46" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3212" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="000E5E1B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3F2B8C9A" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los agentes de carga, también conocidos como expedidores o transitarios, funcionan como expedidores o agentes de aduanas internacionales para llevar a cabo las formalidades y las operaciones de envío. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3213" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="04BDBB41" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3214" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="006D2554" w:rsidRDefault="00704589" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DC54EC7" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En general, se los emplea para recibir bienes enviados cuando el personal del PNUD no puede estar presente físicamente, y se encargan de la pronta gestión del despacho y la recolección de bienes vulnerables a pérdidas o hurtos. Las Unidades de negocio deben remitir al agente de carga respectivo todos los documentos necesarios (es decir, conocimiento de embarque, instrucciones de envío) para el levantamiento del embargo de los bienes en tránsito. </w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="AdditionalInfo"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="311C3216" w14:textId="67F71167" w:rsidR="00704589" w:rsidRPr="006F2287" w:rsidRDefault="002B586A" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="156C21E8" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="002E2143" w:rsidRPr="006F2287">
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="008F7ED5">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cámara de Comercio Internacional</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E2143" w:rsidRPr="006F2287">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3217" w14:textId="3D35CD81" w:rsidR="00704589" w:rsidRPr="006F2287" w:rsidRDefault="002B586A" w:rsidP="00BF683D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="705D6D43" w14:textId="20276F47" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:contextualSpacing w:val="0"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="002E2143" w:rsidRPr="006F2287">
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Seguro de la carga del PNUD</w:t>
+          <w:t>Seguro de la carga del PNUD (en inglés)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002E2143" w:rsidRPr="006F2287">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="008F7ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3218" w14:textId="77777777" w:rsidR="00704589" w:rsidRPr="00A96BDF" w:rsidRDefault="00704589" w:rsidP="00704589">
+    <w:p w14:paraId="4B359515" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="435C54D3" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A51647" w14:textId="0BFEA714" w:rsidR="008F7ED5" w:rsidRPr="006B04D8" w:rsidRDefault="008F7ED5" w:rsidP="006B04D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15547EDB" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="006B04D8" w:rsidRDefault="008F7ED5" w:rsidP="006B04D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659361F6" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="006B04D8" w:rsidRDefault="008F7ED5" w:rsidP="006B04D8">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B04D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C3219" w14:textId="77777777" w:rsidR="00A2358F" w:rsidRPr="00817E11" w:rsidRDefault="00A2358F">
-[...13 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:p w14:paraId="6222025E" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="008F7ED5">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3F60A2" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="006B04D8">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62433ECA" w14:textId="77777777" w:rsidR="001F57C7" w:rsidRDefault="001F57C7" w:rsidP="00A31F8C">
+    <w:p w14:paraId="0D60F702" w14:textId="77777777" w:rsidR="00BC2AF7" w:rsidRDefault="00BC2AF7" w:rsidP="008F7ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70FEE9F1" w14:textId="77777777" w:rsidR="001F57C7" w:rsidRDefault="001F57C7" w:rsidP="00A31F8C">
+    <w:p w14:paraId="3EA09C2C" w14:textId="77777777" w:rsidR="00BC2AF7" w:rsidRDefault="00BC2AF7" w:rsidP="008F7ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-    <w:family w:val="roman"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...6 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="311C321F" w14:textId="733BC430" w:rsidR="00A31F8C" w:rsidRPr="00A21F39" w:rsidRDefault="00A21F39" w:rsidP="00A21F39">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2ABF79BD" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRPr="006B04D8" w:rsidRDefault="008F7ED5" w:rsidP="00A21F39">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A21F39">
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003523C2">
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00A21F39">
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003523C2">
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> Fecha de entrada en vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-624392791"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{E2CF8C57-5BA4-4455-8D68-974FC8A9BAC9}"/>
         <w:date w:fullDate="2016-07-27T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="002B586A" w:rsidRPr="002B586A">
+        <w:r w:rsidRPr="006B04D8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>27/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
-    <w:r w:rsidR="002B586A">
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="002B586A">
+    <w:r w:rsidRPr="006B04D8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-    </w:r>
-    <w:r>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1054199056"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{E2CF8C57-5BA4-4455-8D68-974FC8A9BAC9}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="002B586A">
+        <w:r w:rsidRPr="006B04D8">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A60B4B1" w14:textId="77777777" w:rsidR="001F57C7" w:rsidRDefault="001F57C7" w:rsidP="00A31F8C">
+    <w:p w14:paraId="04549B5F" w14:textId="77777777" w:rsidR="00BC2AF7" w:rsidRDefault="00BC2AF7" w:rsidP="008F7ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42EDDEBD" w14:textId="77777777" w:rsidR="001F57C7" w:rsidRDefault="001F57C7" w:rsidP="00A31F8C">
+    <w:p w14:paraId="75C81C47" w14:textId="77777777" w:rsidR="00BC2AF7" w:rsidRDefault="00BC2AF7" w:rsidP="008F7ED5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="18ED9595" w14:textId="516222D1" w:rsidR="00A21F39" w:rsidRDefault="009F78EF" w:rsidP="00A21F39">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7AA69EF4" w14:textId="0C2653D2" w:rsidR="008F7ED5" w:rsidRDefault="008F7ED5" w:rsidP="00A21F39">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="006B04D8">
       <w:rPr>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CDE853E" wp14:editId="3FAA62C8">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0719CB41" wp14:editId="7AD88437">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>66675</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-38100</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="994787774" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="009E0B83" w14:textId="77777777" w:rsidR="00A21F39" w:rsidRDefault="00A21F39">
-[...9 lines deleted...]
-  <w:p w14:paraId="2B6B63D7" w14:textId="77777777" w:rsidR="009F78EF" w:rsidRDefault="009F78EF">
+  <w:p w14:paraId="652D01B5" w14:textId="77777777" w:rsidR="008F7ED5" w:rsidRDefault="008F7ED5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="035E66CA"/>
-[...382 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BB26768"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBC4B2B6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2304,286 +2237,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...234 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303101E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8BA576A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2625,51 +2323,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3589030E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D0D03914"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2711,51 +2409,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5845296A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDF07A84"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2797,200 +2495,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...148 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DFC58BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8FEE37AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2340" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3032,1089 +2581,148 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...857 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="1362900957">
+  <w:num w:numId="1" w16cid:durableId="1608191423">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2064867484">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="2" w16cid:durableId="1243372694">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="645478328">
+  <w:num w:numId="3" w16cid:durableId="998121842">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1608073437">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1528178133">
-[...8 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="616373529">
+  <w:num w:numId="5" w16cid:durableId="1043945752">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00704589"/>
-[...56 lines deleted...]
-    <w:rsid w:val="761728E4"/>
+    <w:rsidRoot w:val="008F7ED5"/>
+    <w:rsid w:val="006B04D8"/>
+    <w:rsid w:val="00826A30"/>
+    <w:rsid w:val="00852B70"/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rsid w:val="00BC2AF7"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA5265"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="311C31DF"/>
+  <w14:docId w14:val="73502F9C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{12870D36-91F8-4D7C-84EA-17D668F4EF54}"/>
+  <w15:docId w15:val="{7948B6A1-D00B-4AAD-AB32-9F3B63949714}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4456,2245 +3064,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...11 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD3651"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CD3651"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A31F8C"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...34 lines deleted...]
-    <w:rsid w:val="00947645"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009471D5"/>
-[...12 lines deleted...]
-    <w:rsid w:val="009471D5"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1877 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F7ED5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008F7ED5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00097AC9"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="008F7ED5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iccwbo.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kuehne-nagel.com/how-to/customs-clearance/incoterms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/procurement/LTA%20with%20Insurance%20Providers/Forms/AllItems.aspx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6801,701 +3947,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>957</Words>
-  <Characters>5459</Characters>
+  <Words>966</Words>
+  <Characters>5512</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6404</CharactersWithSpaces>
+  <CharactersWithSpaces>6466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>