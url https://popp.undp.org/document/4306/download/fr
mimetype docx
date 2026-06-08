--- v0 (2025-10-28)
+++ v1 (2026-06-08)
@@ -1,1435 +1,2240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BB122F5" w14:textId="6F6396D9" w:rsidR="00832BD8" w:rsidRPr="007929A2" w:rsidRDefault="00832BD8" w:rsidP="007929A2">
+    <w:p w14:paraId="72D3401F" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approvisionnement de</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A011E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> biens, de travaux</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de génie civil et de services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122F6" w14:textId="77777777" w:rsidR="00F06BA8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00F06BA8">
+    <w:p w14:paraId="2D4FDB80" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122F7" w14:textId="77777777" w:rsidR="0042754A" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BA48940" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’approvisionnement de biens, de travaux de génie civil et de services commence par une demande. Il s’agit d’une demande officielle émanant d’une Unité opérationnelle ou du personnel du projet. Elle est soumise au personnel responsable de l’approvisionnement, qui utilise le processus d’approvisionnement pour convertir la demande en bon de commande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22324E98" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7BB122F8" w14:textId="77777777" w:rsidR="0042754A" w:rsidRPr="008864D9" w:rsidRDefault="0042754A" w:rsidP="00DF3A76">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFDD7E2" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une demande doit comprendre, au minimum : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B5001EB" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77668848" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Une description détaillée des biens, des travaux de génie civil ou des services demandés, y compris, sans toutefois s’y limiter, les spécifications techniques, les termes de référence et la portée des travaux, le cas échéant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FC" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="3387325C" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La quantité d’intrants à acquérir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FD" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="64A3C52B" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’unité de mesure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FE" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="79CFE2FA" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La date de livraison/d’engagement requise</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FF" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="3743814A" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le lieu de livraison ou l’emplacement des travaux de génie civil/services à exécuter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12300" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="33C3C016" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le prix ou le coût estimatif </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12301" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="77ACDB6A" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tout renseignement supplémentaire (comme la normalisation, la méthode d’expédition préférée, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12302" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3D6A6007" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les marchandises, la description devrait inclure l’ensemble des spécifications techniques, des normes et des standards, des garanties fonctionnelles, des exigences de contrôle, etc. Une demande de travaux de génie civil devrait décrire l’énoncé des travaux, les normes de qualité des différents matériaux à utiliser, le traitement des défauts, etc. Les demandes de services devraient fournir les termes de référence, la qualification et l’expérience des consultants requises, les résultats attendus, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12303" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
+    <w:p w14:paraId="34F2C363" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7BB12306" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="603E7472" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="FlowChart"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approvisionnement de biens</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12307" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="57061E31" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12308" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="20C12368" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7BB12309" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les spécifications, ou la description des caractéristiques physiques ou fonctionnelles des biens matériels ou des travaux de génie civil, doivent fournir tous les termes et critères pertinents requis. Elles devraient être relativement génériques afin d’encourager la concurrence </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la plus large possible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les spécifications peuvent être énoncées comme un hybride ou une combinaison des types suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C780BF3" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonctionnelle : définit la tâche à exécuter en conjonction avec divers attributs de conception (tels que le coût, le poids, l’impact environnemental et la fiabilité). Une spécification fonctionnelle se concentre sur ce que fait un produit, plutôt que sur les matériaux et/ou les dimensions à utiliser (par exemple, papier recyclé de copie laser avec une surface lisse et uniforme pour une résolution fine, une cote de luminosité de 88 pour le contraste, et appropriée pour une utilisation dans une variété d’imprimantes et de copieurs, ou pour l’impression offset). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230A" w14:textId="77777777" w:rsidR="0066353F" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="146F217A" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Performance : se concentre sur la fonction du produit ou du service. La spécification idéale est construite autour d’une description de ce qui doit être réalisé, plutôt que d’une description fixe de la façon dont cela devrait être fait. Pour assurer la qualité, une référence aux normes du produit (comme l’ISO) et aux exigences environnementales (comme Energy Star ou Eco-label) doit être faite (par exemple, des marqueurs d’effacement à bout fin avec une pointe durable qui ne ramollira pas ou ne se répandra pas, encre à séchage rapide qui s’essuie facilement, et certifié non toxique par les normes de l’industrie des marqueurs [AP]). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230B" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="066401A4" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conception : définit les détails exacts d’un bien (tels que les attributs physiques, les matériaux à utiliser, l’entrée et la sortie de puissance, les processus de fabrication requis, ou dans le cas d’un service, les méthodes de travail). En raison de leur caractère unique, les spécifications de conception peuvent limiter la concurrence à cause des différences dans les pratiques d’ingénierie. Lorsque les spécifications exigent l’utilisation de dessins, de plans ou de livres blancs, toutes les dimensions doivent utiliser le système métrique (par exemple, la construction d’une tour de transmission aérienne nécessite des détails sur le type de ligne de transmission [tension, circuit, conducteur, etc.], dégagement électrique, affaissement du conducteur, charge de fond de fondation, grade et taille de la structure en acier, épaisseur du revêtement en zinc).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230C" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="459FAC85" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Marque ou nom commercial : lors de la rédaction de l’une des spécifications susmentionnées, l’utilisation de noms de marque ou de références similaires doit être évitée. S’il est nécessaire de citer un nom de marque, les mots « ou un équivalent » doivent être inclus (par exemple, ordinateur de bureau Dell® ou équivalent). L’expression « ou l’équivalent » signifie que le produit désiré est de qualité comparable et/ou capable d’exécuter la fonction prévue. Pour l’approvisionnement de petites quantités, l’achat de marque est acceptable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230D" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="19AA5026" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Échantillon : lorsque les méthodes susmentionnées pour décrire une marchandise ne sont pas réalisables, des échantillons peuvent être utilisés pour faciliter l’approvisionnement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230E" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="35D16F83" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approvisionnement de travaux de génie civil</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230F" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="3EAFC6C9" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12310" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7869F0D2" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’énoncé des travaux devrait décrire les travaux de génie civil de façon suffisamment détaillée pour permettre d’identifier l’emplacement, la nature et les complexités en cause. L’expression « travaux de génie civil » comprend généralement tous les types de services de génie civil, mécanique, électrique ou autre (autres que les services de consultation) ainsi que la fourniture de matériaux et d’équipements de construction. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12311" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="1348A665" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12312" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65243F24" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Unité opérationnelle devrait indiquer la période et le temps prévus de construction en semaines ou en mois, ou lorsque d’autres calendriers sont autorisés, la plage des périodes de construction acceptables. En outre, l’Unité opérationnelle devrait fournir des informations supplémentaires sur la topographie, les conditions géotechniques, l’accès au site, les installations de transport et de communication, l’aménagement du projet, les services à fournir par le PNUD, le mode de mesure et de paiement des travaux de génie civil achevés. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12313" w14:textId="77777777" w:rsidR="00850E9A" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="3A9728BC" w14:textId="2BFDD24F" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidDel="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:del w:id="2" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12314" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="54029A46" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Approvisionnement de services</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12315" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="02E55171" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12316" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3271FFA5" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les termes de référence pour l’approvisionnement de services devraient définir les travaux requis et les responsabilités respectives de l’entrepreneur soit pour la conception de l’équipement à acquérir soit pour la prestation de services. Des termes de référence adéquats et clairs sont impératifs pour comprendre l’affectation. Cela réduit au minimum les risques d’ambiguïté lors de la préparation des documents d’invitation à soumissionner, des négociations et de l’exécution des services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12317" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A691B22" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les termes de référence devraient comprendre : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12318" w14:textId="77777777" w:rsidR="00B43395" w:rsidRPr="008864D9" w:rsidRDefault="00B43395" w:rsidP="00B43395">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0D42CF0E" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BB12319" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570E0E8C" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les renseignements généraux sur le projet </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231A" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="5150EF1E" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les objectifs de la mission</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231B" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="28F23F12" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La portée des travaux, conformément au budget</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231C" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="706A61F7" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les produits livrables (c.-à-d., les résultats) qui doivent être soumis pour approbation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231D" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="3C3D250F" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La période de rendement et le délai d’examen/d’approbation requis</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231E" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="10C392AF" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les critères de sélection, les qualifications et les performances ou autres normes que l’entrepreneur doit respecter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231F" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="39DEFC12" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les dispositions relatives au suivi et à l’évaluation des performances </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E49C743" w14:textId="71439669" w:rsidR="008B4698" w:rsidRPr="008B4698" w:rsidRDefault="00347BE8" w:rsidP="008B4698">
+    <w:p w14:paraId="3A7916BB" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le cas échéant, une liste détaillée de tous les intrants et services que le PNUD fournira à l’entrepreneur ou, le cas échéant, que la contrepartie gouvernementale fournira pour exécuter le contrat</w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Inputs"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="3" w:name="Inputs"/>
+      <w:bookmarkStart w:id="4" w:name="Deliverables"/>
+      <w:bookmarkStart w:id="5" w:name="RolesResponsibilities"/>
+      <w:bookmarkStart w:id="6" w:name="TemplatesForms"/>
+      <w:bookmarkStart w:id="7" w:name="AdditionalInfo"/>
+      <w:bookmarkStart w:id="8" w:name="Lessons"/>
+      <w:bookmarkStart w:id="9" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="5269D5C1" w14:textId="39DB0CC9" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidDel="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:del w:id="10" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="11" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z">
+        <w:r w:rsidRPr="007B1190" w:rsidDel="007B1190">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>Disclaimer: This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="413A3471" w14:textId="72053E04" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidDel="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="12" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="13" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z">
+        <w:r w:rsidRPr="007B1190" w:rsidDel="007B1190">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>Avertissement: Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="70FA9908" w14:textId="4E29117E" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidDel="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="14" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C19114" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="15" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDF0231" w14:textId="77777777" w:rsidR="007B1190" w:rsidRDefault="007B1190">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="16" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2D1D4B" w14:textId="77777777" w:rsidR="007B1190" w:rsidRDefault="007B1190">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="17" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F319D35" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="0027752C" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:ins w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="19" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z">
+        <w:r w:rsidRPr="0027752C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t>Avertissement</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0027752C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="0562B1EA" w14:textId="7D68BD29" w:rsidR="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+      <w:ins w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z">
+        <w:r w:rsidRPr="0027752C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Disclaimer:</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0027752C">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:sectPr w:rsidR="007B1190" w:rsidSect="007B1190">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1962" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
+      <w:sectPrChange w:id="54" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+        <w:sectPr w:rsidR="007B1190" w:rsidSect="007B1190">
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+        </w:sectPr>
+      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C513B04" w14:textId="77777777" w:rsidR="00B83C07" w:rsidRDefault="00B83C07" w:rsidP="00DF3A76">
+    <w:p w14:paraId="6A472DE7" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="43BA1314" w14:textId="77777777" w:rsidR="00B83C07" w:rsidRDefault="00B83C07" w:rsidP="00DF3A76">
+    <w:p w14:paraId="1CDEFE18" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="27F4FA13" w14:textId="77777777" w:rsidR="0058302B" w:rsidRDefault="0058302B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38812E71" w14:textId="6C9022AB" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="00101897">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001A6387">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001A6387">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="35" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="36" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="37" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="38" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">      Date d’entrée en vigueur :</w:t>
+      <w:t xml:space="preserve">      Date </w:t>
     </w:r>
-    <w:r w:rsidR="00823288" w:rsidRPr="00823288">
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="39" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="40" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00823288" w:rsidRPr="00823288">
-      <w:t>27/07/2016</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="41" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r w:rsidR="005A011E">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="42" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="43" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="44" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="45" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> 27/07/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="46" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+    <w:ins w:id="47" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   V</w:t>
+      </w:r>
+    </w:ins>
+    <w:del w:id="48" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+      <w:r w:rsidRPr="007B1190" w:rsidDel="007B1190">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="49" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+            <w:rPr/>
+          </w:rPrChange>
+        </w:rPr>
+        <w:delText>Numéro de v</w:delText>
+      </w:r>
+    </w:del>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="50" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>ersion</w:t>
     </w:r>
-    <w:r w:rsidR="00823288">
-      <w:t>3</w:t>
+    <w:ins w:id="51" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+    </w:ins>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="52" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="007B1190">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="53" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173EF577" w14:textId="77777777" w:rsidR="00B83C07" w:rsidRDefault="00B83C07" w:rsidP="00DF3A76">
+    <w:p w14:paraId="5FD82592" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="033D5C40" w14:textId="77777777" w:rsidR="00B83C07" w:rsidRDefault="00B83C07" w:rsidP="00DF3A76">
+    <w:p w14:paraId="0DDE435F" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="025331E8" w14:textId="76F91DB2" w:rsidR="00501F65" w:rsidRDefault="0058302B" w:rsidP="00501F65">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28149631" w14:textId="3247D00A" w:rsidR="007B1190" w:rsidRDefault="007B1190" w:rsidP="00501F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...21 lines deleted...]
-                  <a:blip r:embed="rId1">
+    <w:ins w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA3326E" wp14:editId="06B4721A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="rightMargin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>45720</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="283210" cy="553085"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2118657333" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId1">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="4369" b="28533"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="283210" cy="553085"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
-                  </a:blip>
-[...35 lines deleted...]
-    </w:pPr>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:ins>
+    <w:del w:id="22" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
+      <w:r w:rsidDel="007B1190">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04CE8215" wp14:editId="571FAAC3">
+            <wp:extent cx="294640" cy="593090"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1051964214" name="Picture 1051964214" descr="Icon&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId2">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="3247" b="15579"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="294640" cy="593090"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:del>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DA6D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C747802"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -1622,738 +2427,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22653054"/>
-[...686 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580759A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DC832BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2458,51 +2575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583666E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C21E94EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2607,304 +2724,152 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...92 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="222568680">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="781456714">
+  <w:num w:numId="2" w16cid:durableId="954098728">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2120758919">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="62412661">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1060516229">
+  <w:num w:numId="4" w16cid:durableId="1060516229">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Arilda Dragjoshi">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::arilda.dragjoshi@undp.org::7a72f533-9fb0-4d44-b9d7-549d82daa418"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00832BD8"/>
-[...61 lines deleted...]
-    <w:rsid w:val="00FE1DC6"/>
+    <w:rsidRoot w:val="007B1190"/>
+    <w:rsid w:val="007B1190"/>
+    <w:rsid w:val="008B5D65"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FB5B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BB122F2"/>
+  <w14:docId w14:val="7EB6B52F"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1A85E9A1-B744-4DDC-9E1E-3F3B033D9FD0}"/>
+  <w15:docId w15:val="{63521E98-7153-4412-9415-87DCD6958200}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3238,1464 +3203,791 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0042754A"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0042754A"/>
-[...7 lines deleted...]
-    <w:rsid w:val="0042754A"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007B1190"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00503B13"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00503B13"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007B1190"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00A47599"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007B1190"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...42 lines deleted...]
-      <w:lang w:val="fr-FR"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE0B24"/>
+    <w:rsid w:val="007B1190"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B1190"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF3A76"/>
+    <w:rsid w:val="007B1190"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF3A76"/>
+    <w:rsid w:val="007B1190"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF3A76"/>
+    <w:rsid w:val="007B1190"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DF3A76"/>
+    <w:rsid w:val="007B1190"/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C51928"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="007B1190"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1053 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4802,677 +4094,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1102</Words>
-  <Characters>6286</Characters>
+  <Words>1161</Words>
+  <Characters>6624</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7374</CharactersWithSpaces>
+  <CharactersWithSpaces>7770</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>