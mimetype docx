--- v1 (2026-06-08)
+++ v2 (2026-07-17)
@@ -1,42 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72D3401F" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
@@ -541,75 +540,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les spécifications, ou la description des caractéristiques physiques ou fonctionnelles des biens matériels ou des travaux de génie civil, doivent fournir tous les termes et critères pertinents requis. Elles devraient être relativement génériques afin d’encourager la concurrence </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">. Les spécifications peuvent être énoncées comme un hybride ou une combinaison des types suivants : </w:t>
+        <w:t xml:space="preserve">Les spécifications, ou la description des caractéristiques physiques ou fonctionnelles des biens matériels ou des travaux de génie civil, doivent fournir tous les termes et critères pertinents requis. Elles devraient être relativement génériques afin d’encourager la concurrence la plus large possible. Les spécifications peuvent être énoncées comme un hybride ou une combinaison des types suivants : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C780BF3" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
@@ -884,92 +859,76 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’Unité opérationnelle devrait indiquer la période et le temps prévus de construction en semaines ou en mois, ou lorsque d’autres calendriers sont autorisés, la plage des périodes de construction acceptables. En outre, l’Unité opérationnelle devrait fournir des informations supplémentaires sur la topographie, les conditions géotechniques, l’accès au site, les installations de transport et de communication, l’aménagement du projet, les services à fournir par le PNUD, le mode de mesure et de paiement des travaux de génie civil achevés. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9728BC" w14:textId="2BFDD24F" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidDel="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
+    <w:p w14:paraId="54029A46" w14:textId="522D323F" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:del w:id="2" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Approvisionnement de services</w:t>
       </w:r>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1314,275 +1273,189 @@
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B1190">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le cas échéant, une liste détaillée de tous les intrants et services que le PNUD fournira à l’entrepreneur ou, le cas échéant, que la contrepartie gouvernementale fournira pour exécuter le contrat</w:t>
       </w:r>
-      <w:bookmarkStart w:id="3" w:name="Inputs"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="9" w:name="DrawingBoard"/>
+      <w:bookmarkStart w:id="2" w:name="Inputs"/>
+      <w:bookmarkStart w:id="3" w:name="Deliverables"/>
+      <w:bookmarkStart w:id="4" w:name="RolesResponsibilities"/>
+      <w:bookmarkStart w:id="5" w:name="TemplatesForms"/>
+      <w:bookmarkStart w:id="6" w:name="AdditionalInfo"/>
+      <w:bookmarkStart w:id="7" w:name="Lessons"/>
+      <w:bookmarkStart w:id="8" w:name="DrawingBoard"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
-[...6 lines deleted...]
-          <w:del w:id="10" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+    </w:p>
+    <w:p w14:paraId="64C19114" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w14:ligatures w14:val="none"/>
-[...22 lines deleted...]
-          <w:del w:id="12" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDF0231" w14:textId="77777777" w:rsidR="007B1190" w:rsidRDefault="007B1190">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="fr-FR"/>
-[...35 lines deleted...]
-          <w:ins w:id="15" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A2D1D4B" w14:textId="77777777" w:rsidR="007B1190" w:rsidRDefault="007B1190">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CDF0231" w14:textId="77777777" w:rsidR="007B1190" w:rsidRDefault="007B1190">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0F319D35" w14:textId="77777777" w:rsidR="007B1190" w:rsidRPr="0027752C" w:rsidRDefault="007B1190" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:ins w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:ins w:id="19" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z">
-[...23 lines deleted...]
-      </w:ins>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0562B1EA" w14:textId="7D68BD29" w:rsidR="007B1190" w:rsidRDefault="007B1190" w:rsidP="007B1190">
-      <w:ins w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:41:00Z" w16du:dateUtc="2026-05-13T03:41:00Z">
-[...23 lines deleted...]
-    <w:sectPr w:rsidR="007B1190" w:rsidSect="007B1190">
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007B1190" w:rsidSect="00564264">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1962" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:sectPrChange w:id="54" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...3 lines deleted...]
-      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6A472DE7" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
+    <w:p w14:paraId="2D42D18E" w14:textId="77777777" w:rsidR="00157D79" w:rsidRDefault="00157D79" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1CDEFE18" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
+    <w:p w14:paraId="4F2482B5" w14:textId="77777777" w:rsidR="00157D79" w:rsidRDefault="00157D79" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1600,635 +1473,435 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38812E71" w14:textId="6C9022AB" w:rsidR="007B1190" w:rsidRPr="007B1190" w:rsidRDefault="007B1190" w:rsidP="00101897">
+  <w:p w14:paraId="38812E71" w14:textId="32109510" w:rsidR="007B1190" w:rsidRPr="00564264" w:rsidRDefault="007B1190" w:rsidP="00101897">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...6 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...6 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="35" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="36" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="37" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="38" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">      Date </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="39" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>d’entrée</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="40" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="41" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>en</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="42" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="43" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>vigueur</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="44" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t> :</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="45" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> 27/07/2016</w:t>
     </w:r>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="46" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:ins w:id="47" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...22 lines deleted...]
-    <w:r w:rsidRPr="007B1190">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="50" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...3 lines deleted...]
-      <w:t>ersion</w:t>
+      </w:rPr>
+      <w:t xml:space="preserve">                   V</w:t>
     </w:r>
-    <w:ins w:id="51" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...18 lines deleted...]
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="52" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00564264">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t> :</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="007B1190">
+    <w:r w:rsidRPr="00564264">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="53" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FD82592" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
+    <w:p w14:paraId="5C9A22B6" w14:textId="77777777" w:rsidR="00157D79" w:rsidRDefault="00157D79" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DDE435F" w14:textId="77777777" w:rsidR="00FB5B89" w:rsidRDefault="00FB5B89" w:rsidP="007B1190">
+    <w:p w14:paraId="4C29F5EA" w14:textId="77777777" w:rsidR="00157D79" w:rsidRDefault="00157D79" w:rsidP="007B1190">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28149631" w14:textId="3247D00A" w:rsidR="007B1190" w:rsidRDefault="007B1190" w:rsidP="00501F65">
+  <w:p w14:paraId="28149631" w14:textId="39489F35" w:rsidR="007B1190" w:rsidRDefault="007B1190" w:rsidP="00501F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:ins w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:40:00Z" w16du:dateUtc="2026-05-13T03:40:00Z">
-[...51 lines deleted...]
-                    </a:ln>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EA3326E" wp14:editId="06B4721A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>45720</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2118657333" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
-                  </pic:spPr>
-[...63 lines deleted...]
-    </w:del>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DA6D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C747802"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2739,86 +2412,80 @@
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="222568680">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="954098728">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2120758919">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1060516229">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B1190"/>
+    <w:rsid w:val="00157D79"/>
+    <w:rsid w:val="00564264"/>
+    <w:rsid w:val="006D6408"/>
     <w:rsid w:val="007B1190"/>
     <w:rsid w:val="008B5D65"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
     <w:rsid w:val="00FB5B89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -3792,55 +3459,55 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007B1190"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007B1190"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4099,54 +3766,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1161</Words>
-  <Characters>6624</Characters>
+  <Words>1102</Words>
+  <Characters>6288</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>55</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7770</CharactersWithSpaces>
+  <CharactersWithSpaces>7376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>