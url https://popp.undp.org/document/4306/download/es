--- v0 (2025-10-23)
+++ v1 (2026-05-24)
@@ -1,1896 +1,2442 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BB122F5" w14:textId="23747AAD" w:rsidR="00832BD8" w:rsidRPr="007929A2" w:rsidRDefault="00832BD8" w:rsidP="007929A2">
+    <w:p w14:paraId="54401F02" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Adquisición de bienes, obras civiles y servicios </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122F6" w14:textId="77777777" w:rsidR="00F06BA8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00F06BA8">
+    <w:p w14:paraId="3AF26BF7" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122F7" w14:textId="6AF87BA8" w:rsidR="0042754A" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0124AD37" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La adquisición de bienes, obras civiles y servicios comienza con un requerimiento. Esta es una solicitud formal originada por una unidad de negocio o el personal de un proyecto. Se envía al personal encargado de adquisiciones, que utiliza el proceso de adquisiciones para convertir el requerimiento en una orden de compra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7715B938" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...68 lines deleted...]
-    <w:p w14:paraId="7BB122F8" w14:textId="77777777" w:rsidR="0042754A" w:rsidRPr="008864D9" w:rsidRDefault="0042754A" w:rsidP="00DF3A76">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="176F99ED" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un requerimiento debe incluir, como mínimo: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F70CC6D" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155F3556" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...45 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Una descripción detallada de los bienes, las obras civiles o los servicios solicitados, que incluya, entre otros, las especificaciones técnicas, los términos de referencia y el alcance de los trabajos, según corresponda</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FC" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="008DDF84" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cantidad de insumos que se debe adquirir</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FD" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="5DC47210" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unidad de medida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FE" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="5458C8F9" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fecha de entrega/participación requerida</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122FF" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="6D22D2BE" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lugar de entrega o ubicación de las obras civiles/los servicios que se llevarán a cabo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12300" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="6BFBBE81" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Precio o costo estimado </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12301" w14:textId="5046FD53" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+    <w:p w14:paraId="33C841E4" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquier información adicional (p. ej., estandarización, método preferido de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">envío, etc.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12302" w14:textId="1DE62E02" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="24949861" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="7BB12303" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los bienes, la descripción debe incluir todas las especificaciones técnicas, las normas y los estándares, las garantías funcionales, los requisitos de inspección, etc. Un pedido de obras civiles debe describir el detalle de los trabajos, los estándares de calidad de los diferentes materiales que se utilizarán, cómo tratar los defectos, etc. Los pedidos de servicios deben proporcionar los términos de referencia, las calificaciones y la experiencia de los consultores requeridos, los productos esperados, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A67ED4" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7BB12304" w14:textId="5CEB8A4E" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00E76D0E" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="555C70B1" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="FlowChart"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Elementos Estructurales – Diagrama de flujo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12305" w14:textId="6E16A199" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00E76D0E" w:rsidP="1554593A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="565C22DF" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:vanish/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Elementos Estructurales – Procesos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B2A66C" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7BB12306" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA735CF" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adquisición de bienes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12307" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="28C7FEFF" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12308" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B8E4A57" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las especificaciones, o la descripción de las características físicas o funcionales de bienes tangibles u obras civiles, deben proporcionar todos los términos y criterios pertinentes requeridos. Deben ser relativamente genéricos para fomentar la competencia más amplia posible. Las especificaciones se pueden establecer como un híbrido o una combinación de los siguientes tipos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12309" w14:textId="63C6795A" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="3CC6ACF2" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funcional: define la tarea que se realizará en conjunto con varios atributos de diseño (como costo, peso, impacto ambiental y fiabilidad). Una especificación funcional se centra en lo que hace un producto, en lugar de qué materiales y/o dimensiones deben emplearse (por ejemplo, papel de copia láser reciclado con una superficie suave y uniforme para una buena resolución, una clasificación de brillo de 88 para el contraste </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">y compatibilidad de uso en una variedad de impresoras y copiadoras, o para la impresión offset). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230A" w14:textId="2162C5A4" w:rsidR="0066353F" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="2CE58260" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="7BB1230B" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Desempeño: se centra en la función del producto o el servicio. La especificación ideal se basa en una descripción de lo que debe lograrse, en lugar de una descripción fija sobre cómo debería hacerse. Para garantizar la calidad, se debe hacer una referencia a estándares de productos (como ISO) y requisitos ambientales (como Energy Star o Eco-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>label</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) (por ejemplo, marcadores de punta fina de borrado en seco con una punta duradera que no se ablandará o esparcirá, tinta de secado rápido que se quita fácilmente y certificada como no tóxica según los estándares de la industria de los marcadores [AP]). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC77B22" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Diseño: define los detalles exactos de un bien (como los atributos físicos, los materiales que se utilizarán, la potencia de entrada y salida, los procesos de fabricación requeridos o, en el caso de un servicio, los métodos de trabajo). Debido a su singularidad, las especificaciones de diseño pueden limitar la competencia debido a las diferencias en las prácticas de ingeniería. Cuando las especificaciones requieren el uso de dibujos, planos o documentos técnicos, todas las dimensiones deben usar el sistema métrico (por ejemplo, la construcción de una torre de transmisión aérea requiere detalles del tipo de línea de transmisión [voltaje, circuito, conductor, etc.], el espacio para los cables eléctricos, el pandeo del conductor, la carga de la cimentación, el grado y el tamaño de la estructura de acero, el espesor del recubrimiento de zinc, etc.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230C" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="2ECBB486" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Marca o nombre comercial: al redactar cualquiera de las especificaciones mencionadas anteriormente, se debe evitar el uso de nombres de marca o referencias similares. Si es necesario citar el nombre de una marca, se incluirán las palabras «o equivalente» (por ejemplo, computadora de escritorio Dell® o equivalente). El término «o equivalente» significa que el producto deseado tiene una calidad comparable y/o es capaz de realizar la función deseada. Para la adquisición de pequeñas cantidades, la compra por marca es aceptable. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230D" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+    <w:p w14:paraId="57D9452E" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Muestra: cuando los métodos mencionados anteriormente para describir un bien no son factibles, se pueden usar muestras para facilitar la adquisición. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230E" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="453FE102" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adquisición de obras civiles</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230F" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="3EA7E7C3" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12310" w14:textId="3D66A613" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00650512" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A72FC1B" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB12311" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La descripción de los trabajos debe describir las obras civiles con suficiente detalle para identificar la ubicación, la naturaleza y las complejidades. El término «obras civiles» generalmente incluye todos los tipos de servicios de ingeniería civil, mecánica, eléctrica o de otro tipo (que no sean servicios de consultoría), así como el suministro de materiales y equipos de construcción. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383E7099" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12312" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4E7280C9" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La unidad de negocio debe indicar el período de construcción esperado y el tiempo en semanas o meses, o cuando se permiten horarios alternativos, el rango de períodos de construcción aceptables. Además, la unidad de negocio debe proporcionar información adicional sobre la topografía, las condiciones geotécnicas, el acceso al sitio, las instalaciones de transporte y </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">comunicaciones, el diseño del proyecto, los servicios que debe proporcionar el PNUD, el método de medición y el pago de las obras civiles finalizadas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12313" w14:textId="77777777" w:rsidR="00850E9A" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="19C38BBE" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12314" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="7DD4C100" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adquisición de servicios</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12315" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="65FD1A0E" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12316" w14:textId="10AAB0D0" w:rsidR="00832BD8" w:rsidRPr="004B125A" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="39DD6B12" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los términos de referencia para los servicios de adquisición deben definir el trabajo requerido y las responsabilidades respectivas de un contratista, ya sea para diseñar el equipo que se adquirirá o para proporcionar servicios. Es imprescindible que los términos de referencia sean adecuados y claros para comprender la tarea. Esto minimiza cualquier riesgo de ambigüedad durante la preparación de los documentos de la licitación, las negociaciones y la ejecución de los servicios. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E615F29" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="788CAEFD" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los términos de referencia deben incluir lo siguiente: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12318" w14:textId="77777777" w:rsidR="00B43395" w:rsidRPr="008864D9" w:rsidRDefault="00B43395" w:rsidP="00B43395">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="48220CEE" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BB12319" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D56EB63" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Información de antecedentes sobre el proyecto </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231A" w14:textId="42084063" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="6A912881" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB1231B" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objetivos de la tarea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCBBA26" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Alcance del trabajo, coherente con el presupuesto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231C" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="6BB1231C" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Entregables (es decir, el producto) que deben presentarse para su aprobación </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1231D" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+    <w:p w14:paraId="059CEB2D" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7BB1231E" w14:textId="386C3FDE" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Período de ejecución y el tiempo de revisión/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aprobación requerido</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6FF6D684" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...32 lines deleted...]
-    <w:p w14:paraId="7BB1231F" w14:textId="177BD73E" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Criterios de selección, calificaciones y desempeño u otros estándares que el contratista debe cumplir</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B90767E" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB12320" w14:textId="48866001" w:rsidR="00832BD8" w:rsidRPr="00EE1904" w:rsidRDefault="00347BE8" w:rsidP="1554593A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disposiciones para el seguimiento y la evaluación del desempeño</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201EB962" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0067299F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si corresponde, una lista detallada de todos los insumos y servicios que el PNUD proporcionará al contratista o, cuando corresponda, que la contraparte gubernamental proporcionará para ejecutar el contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BAB6F2" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BB12321" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770953A7" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6878FB07" w14:textId="77777777" w:rsidR="004B125A" w:rsidRPr="004B125A" w:rsidRDefault="004B125A" w:rsidP="004B125A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDB2388" w14:textId="520C7C71" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidDel="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:del w:id="3" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-          <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Inputs"/>
+      <w:bookmarkStart w:id="5" w:name="Deliverables"/>
+      <w:bookmarkStart w:id="6" w:name="RolesResponsibilities"/>
+      <w:bookmarkStart w:id="7" w:name="TemplatesForms"/>
+      <w:bookmarkStart w:id="8" w:name="AdditionalInfo"/>
+      <w:bookmarkStart w:id="9" w:name="Lessons"/>
+      <w:bookmarkStart w:id="10" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="004B125A">
-        <w:rPr>
+      <w:bookmarkEnd w:id="10"/>
+      <w:del w:id="11" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+        <w:r w:rsidRPr="0067299F" w:rsidDel="0067299F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="60EEE79B" w14:textId="0906F51F" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidDel="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="12" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="13" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+        <w:r w:rsidRPr="0067299F" w:rsidDel="0067299F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText> </w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="4837FEEC" w14:textId="5DE1E14F" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidDel="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:del w:id="14" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:del w:id="15" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+        <w:r w:rsidRPr="0067299F" w:rsidDel="0067299F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-ES_tradnl"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. </w:delText>
+        </w:r>
+        <w:r w:rsidRPr="0067299F" w:rsidDel="0067299F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-UY"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:delText>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:delText>
+        </w:r>
+      </w:del>
+    </w:p>
+    <w:p w14:paraId="273B86DE" w14:textId="3D8D7BDA" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidDel="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:del w:id="16" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="463D7158" w14:textId="77777777" w:rsidR="0067299F" w:rsidRDefault="0067299F">
+      <w:pPr>
+        <w:rPr>
+          <w:ins w:id="17" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z"/>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
-[...75 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F86893" w14:textId="77777777" w:rsidR="006A5C6E" w:rsidRPr="0020656D" w:rsidRDefault="006A5C6E" w:rsidP="006A5C6E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:ins w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:38:00Z" w16du:dateUtc="2026-05-13T03:38:00Z"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...9 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:ins w:id="19" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:38:00Z" w16du:dateUtc="2026-05-13T03:38:00Z">
+        <w:r w:rsidRPr="0020656D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Disclaimer:</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0020656D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:p w14:paraId="2C11D337" w14:textId="22D08DAB" w:rsidR="0067299F" w:rsidRDefault="006A5C6E" w:rsidP="006A5C6E">
+      <w:ins w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:38:00Z" w16du:dateUtc="2026-05-13T03:38:00Z">
+        <w:r w:rsidRPr="0020656D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-ES_tradnl"/>
+          </w:rPr>
+          <w:t>Descargo de responsabilidad:</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0020656D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-ES_tradnl"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+        </w:r>
+        <w:r w:rsidRPr="0020656D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:lang w:val="es-UY"/>
+          </w:rPr>
+          <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+        </w:r>
+      </w:ins>
+    </w:p>
+    <w:sectPr w:rsidR="0067299F" w:rsidSect="0067299F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="2142" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
+      <w:sectPrChange w:id="54" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:36:00Z" w16du:dateUtc="2026-05-13T03:36:00Z">
+        <w:sectPr w:rsidR="0067299F" w:rsidSect="0067299F">
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+        </w:sectPr>
+      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A2E92FD" w14:textId="77777777" w:rsidR="003F40C1" w:rsidRDefault="003F40C1" w:rsidP="00DF3A76">
+    <w:p w14:paraId="73CE9730" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C052B35" w14:textId="77777777" w:rsidR="003F40C1" w:rsidRDefault="003F40C1" w:rsidP="00DF3A76">
+    <w:p w14:paraId="0C56E291" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="39D60074" w14:textId="77777777" w:rsidR="007C3DD7" w:rsidRDefault="007C3DD7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D6371E5" w14:textId="46697097" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="00101897">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D9428D">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D9428D">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="35" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="36" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="37" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="38" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Fecha de entrada en vigor: </w:t>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="39" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="40" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="41" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="42" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="43" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-418175516"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{1AE01535-1EBC-4F49-AF21-6813524DF001}"/>
         <w:date w:fullDate="2016-07-27T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="007C3DD7">
+        <w:r w:rsidRPr="0067299F">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rPrChange w:id="44" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+              <w:rPr/>
+            </w:rPrChange>
           </w:rPr>
           <w:t>27/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00E76D0E">
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="45" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="46" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Versión #: </w:t>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="47" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="48" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="49" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2026862331"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{1AE01535-1EBC-4F49-AF21-6813524DF001}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="007C3DD7">
-[...4 lines deleted...]
-        </w:r>
+        <w:del w:id="50" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:r w:rsidRPr="0067299F" w:rsidDel="0067299F">
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:rPrChange w:id="51" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+                <w:rPr/>
+              </w:rPrChange>
+            </w:rPr>
+            <w:delText>4</w:delText>
+          </w:r>
+        </w:del>
+        <w:ins w:id="52" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>3</w:t>
+          </w:r>
+        </w:ins>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="0067299F">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="53" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B033359" w14:textId="77777777" w:rsidR="003F40C1" w:rsidRDefault="003F40C1" w:rsidP="00DF3A76">
+    <w:p w14:paraId="7800F117" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="496A5C11" w14:textId="77777777" w:rsidR="003F40C1" w:rsidRDefault="003F40C1" w:rsidP="00DF3A76">
+    <w:p w14:paraId="18B239B8" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="025331E8" w14:textId="1B7F90D5" w:rsidR="00501F65" w:rsidRDefault="007C3DD7" w:rsidP="00501F65">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1191609E" w14:textId="629D9F5F" w:rsidR="0067299F" w:rsidRDefault="0067299F" w:rsidP="00501F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
-[...21 lines deleted...]
-                  <a:blip r:embed="rId1">
+    <w:ins w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:36:00Z" w16du:dateUtc="2026-05-13T03:36:00Z">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6706915C" wp14:editId="68D808CA">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="rightMargin">
+              <wp:posOffset>38100</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>22860</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="283210" cy="553085"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="471867888" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId1">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="4369" b="28533"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="283210" cy="553085"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                     <a:extLst>
-                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
-                  </a:blip>
-[...25 lines deleted...]
-    </w:r>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:ins>
+    <w:del w:id="22" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:36:00Z" w16du:dateUtc="2026-05-13T03:36:00Z">
+      <w:r w:rsidDel="0067299F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5615CEC1" wp14:editId="7881559B">
+            <wp:extent cx="294640" cy="593090"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1781433030" name="Picture 1781433030" descr="Icon&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId2">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect r="3247" b="15579"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="294640" cy="593090"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:del>
   </w:p>
-  <w:p w14:paraId="31CA80FD" w14:textId="77777777" w:rsidR="00501F65" w:rsidRDefault="00501F65">
-[...9 lines deleted...]
-  <w:p w14:paraId="57AE2C99" w14:textId="77777777" w:rsidR="007C3DD7" w:rsidRDefault="007C3DD7">
+  <w:p w14:paraId="11344A78" w14:textId="0442A305" w:rsidR="0067299F" w:rsidRDefault="0067299F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DA6D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C747802"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2083,738 +2629,50 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22653054"/>
-[...686 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="580759A2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0DC832BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2919,51 +2777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="583666E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C21E94EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3068,51 +2926,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71087F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5CAA5FE2"/>
     <w:lvl w:ilvl="0" w:tplc="AAB45E78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3160,221 +3018,156 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="150754748">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="993725630">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1268385281">
+  <w:num w:numId="2" w16cid:durableId="972953082">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1066800183">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1856534576">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1560634300">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="194005293">
+  <w:num w:numId="5" w16cid:durableId="194005293">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Arilda Dragjoshi">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::arilda.dragjoshi@undp.org::7a72f533-9fb0-4d44-b9d7-549d82daa418"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="204"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00832BD8"/>
-[...69 lines deleted...]
-    <w:rsid w:val="7D079F22"/>
+    <w:rsidRoot w:val="0067299F"/>
+    <w:rsid w:val="001D3680"/>
+    <w:rsid w:val="0067299F"/>
+    <w:rsid w:val="006A5C6E"/>
+    <w:rsid w:val="00B242A2"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BB122F2"/>
+  <w14:docId w14:val="4DA07505"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1A85E9A1-B744-4DDC-9E1E-3F3B033D9FD0}"/>
+  <w15:docId w15:val="{06822337-E7B8-4710-A16D-08A3A8581BC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3440,94 +3233,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3712,2106 +3509,783 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042754A"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...7 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042754A"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00503B13"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00503B13"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A47599"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00A47599"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1779 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0067299F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0067299F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0067299F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007C1CEF"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0067299F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5918,678 +4392,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1073</Words>
-  <Characters>6121</Characters>
+  <Words>1136</Words>
+  <Characters>6479</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7180</CharactersWithSpaces>
+  <CharactersWithSpaces>7600</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>