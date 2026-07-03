--- v1 (2026-05-24)
+++ v2 (2026-07-03)
@@ -1,42 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54401F02" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
@@ -1469,307 +1468,175 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="770953A7" w14:textId="77777777" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDB2388" w14:textId="520C7C71" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidDel="0067299F" w:rsidRDefault="0067299F" w:rsidP="0067299F">
-[...5 lines deleted...]
-          <w:del w:id="3" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z"/>
+    <w:p w14:paraId="463D7158" w14:textId="77777777" w:rsidR="0067299F" w:rsidRDefault="0067299F">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:color w:val="201F1E"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="DrawingBoard"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Inputs"/>
+      <w:bookmarkStart w:id="4" w:name="Deliverables"/>
+      <w:bookmarkStart w:id="5" w:name="RolesResponsibilities"/>
+      <w:bookmarkStart w:id="6" w:name="TemplatesForms"/>
+      <w:bookmarkStart w:id="7" w:name="AdditionalInfo"/>
+      <w:bookmarkStart w:id="8" w:name="Lessons"/>
+      <w:bookmarkStart w:id="9" w:name="DrawingBoard"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
-[...110 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="26F86893" w14:textId="77777777" w:rsidR="006A5C6E" w:rsidRPr="0020656D" w:rsidRDefault="006A5C6E" w:rsidP="006A5C6E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:ins w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:38:00Z" w16du:dateUtc="2026-05-13T03:38:00Z"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
-[...26 lines deleted...]
-      </w:ins>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C11D337" w14:textId="22D08DAB" w:rsidR="0067299F" w:rsidRDefault="006A5C6E" w:rsidP="006A5C6E">
-      <w:ins w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:38:00Z" w16du:dateUtc="2026-05-13T03:38:00Z">
-[...40 lines deleted...]
-    <w:sectPr w:rsidR="0067299F" w:rsidSect="0067299F">
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0067299F" w:rsidSect="005A395C">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2142" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:sectPrChange w:id="54" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:36:00Z" w16du:dateUtc="2026-05-13T03:36:00Z">
-[...3 lines deleted...]
-      </w:sectPrChange>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73CE9730" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
+    <w:p w14:paraId="09FCC2C7" w14:textId="77777777" w:rsidR="00A30D0C" w:rsidRDefault="00A30D0C" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C56E291" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
+    <w:p w14:paraId="7B50AB7E" w14:textId="77777777" w:rsidR="00A30D0C" w:rsidRDefault="00A30D0C" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1791,641 +1658,433 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D6371E5" w14:textId="46697097" w:rsidR="0067299F" w:rsidRPr="0067299F" w:rsidRDefault="0067299F" w:rsidP="00101897">
+  <w:p w14:paraId="0D6371E5" w14:textId="17C91F45" w:rsidR="0067299F" w:rsidRPr="005A395C" w:rsidRDefault="0067299F" w:rsidP="00101897">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...6 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...6 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="35" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="36" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="37" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="38" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="39" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>Fecha</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="40" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="41" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>en</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="42" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rPrChange w:id="43" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-418175516"/>
-        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{1AE01535-1EBC-4F49-AF21-6813524DF001}"/>
         <w:date w:fullDate="2016-07-27T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="0067299F">
+        <w:r w:rsidRPr="005A395C">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="44" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-            </w:rPrChange>
           </w:rPr>
           <w:t>27/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="45" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="46" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="47" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>Versión</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="48" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rPrChange w:id="49" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2026862331"/>
-        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{1AE01535-1EBC-4F49-AF21-6813524DF001}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:del w:id="50" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...21 lines deleted...]
-        </w:ins>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="0067299F">
+    <w:r w:rsidRPr="005A395C">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="53" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:37:00Z" w16du:dateUtc="2026-05-13T03:37:00Z">
-[...1 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7800F117" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
+    <w:p w14:paraId="2F48AA8D" w14:textId="77777777" w:rsidR="00A30D0C" w:rsidRDefault="00A30D0C" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18B239B8" w14:textId="77777777" w:rsidR="001D3680" w:rsidRDefault="001D3680" w:rsidP="0067299F">
+    <w:p w14:paraId="1CA926F4" w14:textId="77777777" w:rsidR="00A30D0C" w:rsidRDefault="00A30D0C" w:rsidP="0067299F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1191609E" w14:textId="629D9F5F" w:rsidR="0067299F" w:rsidRDefault="0067299F" w:rsidP="00501F65">
+  <w:p w14:paraId="1191609E" w14:textId="4C52991F" w:rsidR="0067299F" w:rsidRDefault="0067299F" w:rsidP="00501F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:ins w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:36:00Z" w16du:dateUtc="2026-05-13T03:36:00Z">
-[...51 lines deleted...]
-                    </a:ln>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6706915C" wp14:editId="68D808CA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>38100</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>22860</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="471867888" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
-                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
-                  </pic:spPr>
-[...63 lines deleted...]
-    </w:del>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="283210" cy="553085"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
   <w:p w14:paraId="11344A78" w14:textId="0442A305" w:rsidR="0067299F" w:rsidRDefault="0067299F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DA6D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C747802"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
@@ -3036,89 +2695,84 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="993725630">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="972953082">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1066800183">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1856534576">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="194005293">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0067299F"/>
     <w:rsid w:val="001D3680"/>
+    <w:rsid w:val="005A395C"/>
     <w:rsid w:val="0067299F"/>
+    <w:rsid w:val="006828C5"/>
     <w:rsid w:val="006A5C6E"/>
+    <w:rsid w:val="006D6408"/>
+    <w:rsid w:val="00A30D0C"/>
     <w:rsid w:val="00B242A2"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -4090,55 +3744,55 @@
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0067299F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0067299F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4397,54 +4051,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1136</Words>
-  <Characters>6479</Characters>
+  <Words>1073</Words>
+  <Characters>6119</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>53</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7600</CharactersWithSpaces>
+  <CharactersWithSpaces>7178</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>