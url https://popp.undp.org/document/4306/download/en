--- v0 (2025-10-08)
+++ v1 (2026-05-19)
@@ -1,2779 +1,2059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7BB122F5" w14:textId="30A8F25B" w:rsidR="00832BD8" w:rsidRPr="007929A2" w:rsidRDefault="00832BD8" w:rsidP="007929A2">
+    <w:p w14:paraId="6BBA2112" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008864D9">
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procurement of Goods, Civil Works and Services </w:t>
       </w:r>
-      <w:r w:rsidRPr="008864D9">
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Description</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122F6" w14:textId="77777777" w:rsidR="00F06BA8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00F06BA8">
+    <w:p w14:paraId="5E93A3C0" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB122F7" w14:textId="77777777" w:rsidR="0042754A" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60FDF276" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Procurement of goods, civil works and services begins with a requisition. This is a formal request originated by a business unit or project staff. It is submitted to procurement staff, who use the procurement process to convert the requisition into a purchase order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094B806C" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...98 lines deleted...]
-    <w:p w14:paraId="7BB122F8" w14:textId="77777777" w:rsidR="0042754A" w:rsidRPr="008864D9" w:rsidRDefault="0042754A" w:rsidP="00DF3A76">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308A63C3" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A requisition should include, at a minimum: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4821EFFA" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5900363E" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...33 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...104 lines deleted...]
-    <w:p w14:paraId="7BB122FC" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A detailed description of goods, civil works or services sought, including but not limited to technical specifications, terms of reference, and scope of works, as applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782DBBFE" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB122FD" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantity of inputs to be procured</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D91E674" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB122FE" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unit of measure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3142A843" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB122FF" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Required delivery/engagement date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653DEE0D" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB12300" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivery location or location of civil works/services to be performed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E24F27" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="7BB12301" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00643CEB" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estimated price or cost </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C034A41" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any additional information (such as standardization, preferred method of shipment, etc.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55449D91" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...182 lines deleted...]
-    <w:p w14:paraId="7BB12303" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For goods, the description should include all technical specifications, norms and standards, functional guarantees, inspection requirements, etc. A requisition for civil </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>works</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should describe the statement of works, quality standards of different materials to be used, handling of defects, etc. Services requisitions should provide the terms of reference, qualification and experience of consultants required, expected outputs, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445DAA8D" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7BB12304" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5864CC1F" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="FlowChart"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="008864D9">
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Flow Chart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12305" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2DF7A67E" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Procedures"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="008864D9">
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vanish/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Structure Element - Procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12306" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+    <w:p w14:paraId="10BAF276" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008864D9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="7BB12307" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement of Goods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF465AB" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12308" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30ED31EE" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...44 lines deleted...]
-    <w:p w14:paraId="7BB12309" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specifications, or the description of physical or functional characteristics of tangible goods or civil works, must provide all relevant terms and criteria required. They should be relatively generic to encourage the broadest possible competition. Specifications may be stated as a hybrid or combination of the following types: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16A14504" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...116 lines deleted...]
-    <w:p w14:paraId="7BB1230A" w14:textId="77777777" w:rsidR="0066353F" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Functional: defines the task to be performed in conjunction with various design attributes (such as cost, weight, environmental impact and reliability). A functional specification focuses on what a product does, rather than what materials and/or dimensions should be employed (for example, recycled laser copy paper with a smooth, uniform surface for fine resolution, an </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>88 brightness</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rating for contrast, and suitable for use in a variety of printers and copiers, or for offset printing). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E15DDB" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performance: focuses on the function of the product or service. The ideal specification is built around a description of what is to be achieved, rather than a fixed description of how it should be done. To assure quality, a reference to product </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Performance: focuses on the function of the product or service. Th</w:t>
-[...206 lines deleted...]
-    <w:p w14:paraId="7BB1230B" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+        <w:t xml:space="preserve">standards (such as ISO) and environmental requirements (such as Energy Star or Eco-label) should be made (for example, fine-tip dry-erase markers with a durable tip that will not soften or spread, quick-drying ink that wipes off easily, and certified non-toxic by marker industry [AP] standards). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DA6543" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...74 lines deleted...]
-    <w:p w14:paraId="7BB1230C" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Design: defines exact details of a good (such as physical attributes, materials to be used, power input and output, manufacturing processes required, or in the case of a service, working methods). Due to their uniqueness, design specifications may limit competition because of differences in engineering practices. Where specifications require the use of drawings, blueprints or white papers, all dimensions must use the metric system (for instance, construction of an overhead transmission tower requires details of the type of transmission line [voltage, circuit, conductor, etc.], electrical clearance, sag of conductor, foundation load, grade and size of steel structure, thickness of zinc coating).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506B98DA" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...80 lines deleted...]
-    <w:p w14:paraId="7BB1230D" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brand or trade name: in drafting any of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aforementioned specifications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the use of brand names, or similar references must be avoided. If it is necessary to cite a brand name, the words ‘or equal’ shall be included (for example, Dell® Desktop Computer or equal). The term ‘or equal’ means that the desired product is of comparable quality and/or capable of performing the intended function. For the procurement of small quantities, brand purchasing is acceptable. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD3B10C" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="7BB1230E" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sample: where the above-mentioned methods to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>describe a good</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not feasible, samples may be used to facilitate procurement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363BE8A2" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008864D9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="0066353F" w:rsidRPr="008864D9">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement of Civil Works</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33586F6F" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B7D455" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The statement of works should describe civil works in sufficient detail to identify the location, nature and any complexities involved. The term ‘civil </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>works’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> generally includes all types of civil, mechanical, electrical or other engineering services (other than consulting services) as well as the supply of construction materials and equipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4159A702" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2768C14F" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The business unit should state the expected construction period and time in weeks or months, or where alternative time schedules are permitted, the range of acceptable construction periods. In addition, the business unit should provide additional information on the topography, geotechnical conditions, access to site, transportation and communications facilities, project layout, services to be provided by UNDP, method of measurement and payment of completed civil works. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CCB568" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60586272" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement of Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB1230F" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+    <w:p w14:paraId="39C59F6F" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB12310" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00DF3A76">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6D822E01" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The terms of reference to procure services should define the work required and respective responsibilities of a contractor either to design equipment to be procured or to provide services. Adequate and clear terms of reference are imperative for understanding the assignment. This minimizes any risk of ambiguities during the preparation of solicitation documents, negotiations and execution of services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362BBD8C" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...56 lines deleted...]
-    <w:p w14:paraId="7BB12313" w14:textId="77777777" w:rsidR="00850E9A" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00850E9A">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terms of reference should include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47136DF7" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...61 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F6E68DB" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...153 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB1231A" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Background information on the project </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B98860" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB1231B" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Objectives of the assignment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DB1BD84" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB1231C" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Scope of work, consistent with the budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C04758" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB1231D" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deliverables (i.e., output) that must be submitted for approval </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797DE55D" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB1231E" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Period of performance and the review/approval time required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DD51E4A" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="7BB1231F" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Selection criteria, qualifications and performance or other standards the contractor must fulfil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F7E051" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="7BB12320" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00347BE8" w:rsidP="00B43395">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provisions for monitoring and evaluation of performance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77653866" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...86 lines deleted...]
-    <w:p w14:paraId="7BB12321" w14:textId="77777777" w:rsidR="00832BD8" w:rsidRPr="008864D9" w:rsidRDefault="00832BD8" w:rsidP="00832BD8">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a detailed list</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F587D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of all inputs and services that UNDP will provide the contractor, or, where applicable, that the government counterpart will provide to perform the contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01318B02" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64AE7935" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Inputs"/>
       <w:bookmarkStart w:id="4" w:name="Deliverables"/>
       <w:bookmarkStart w:id="5" w:name="RolesResponsibilities"/>
       <w:bookmarkStart w:id="6" w:name="TemplatesForms"/>
       <w:bookmarkStart w:id="7" w:name="AdditionalInfo"/>
       <w:bookmarkStart w:id="8" w:name="Lessons"/>
       <w:bookmarkStart w:id="9" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:sectPr w:rsidR="006C1FD0" w:rsidRPr="008864D9">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+    <w:p w14:paraId="20520795" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009F587D">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17D3C96E" w14:textId="77777777" w:rsidR="00D077A8" w:rsidRDefault="00D077A8" w:rsidP="00DF3A76">
+    <w:p w14:paraId="7F8587F3" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="552552E8" w14:textId="77777777" w:rsidR="00D077A8" w:rsidRDefault="00D077A8" w:rsidP="00DF3A76">
+    <w:p w14:paraId="408CF334" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...21 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7DACC9B4" w14:textId="77777777" w:rsidR="00A11B83" w:rsidRDefault="00A11B83">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D4D59D1" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="00101897">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="10" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...13 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="11" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="12" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="13" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="14" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C51928">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="15" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="16" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="17" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="19" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C51928">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="22" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">       Effective Date:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr/>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
+      </w:rPr>
+      <w:t>27/07/2016</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00501F65">
-[...22 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="30" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00101897">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="31" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...22 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+      <w:t xml:space="preserve">       Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+            <w:rPr>
+              <w:rFonts w:cs="Calibri"/>
+            </w:rPr>
+          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2026862331"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{1AE01535-1EBC-4F49-AF21-6813524DF001}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A11B83">
+        <w:r w:rsidRPr="009F587D">
           <w:rPr>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+              <w:rPr/>
+            </w:rPrChange>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="006B7AC3">
-[...1 lines deleted...]
-        <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:r w:rsidRPr="009F587D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
+          <w:rPr>
+            <w:rFonts w:cs="Calibri"/>
+          </w:rPr>
+        </w:rPrChange>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30F137B8" w14:textId="77777777" w:rsidR="00D077A8" w:rsidRDefault="00D077A8" w:rsidP="00DF3A76">
+    <w:p w14:paraId="4061EFB9" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05B7EC6C" w14:textId="77777777" w:rsidR="00D077A8" w:rsidRDefault="00D077A8" w:rsidP="00DF3A76">
+    <w:p w14:paraId="27328BD9" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="025331E8" w14:textId="4BCACA6A" w:rsidR="00501F65" w:rsidRDefault="00A11B83" w:rsidP="00501F65">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62B1139B" w14:textId="77777777" w:rsidR="009F587D" w:rsidRDefault="009F587D" w:rsidP="00501F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DC42A09" wp14:editId="298D79D5">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DE05F6C" wp14:editId="33B99B82">
           <wp:extent cx="294640" cy="593090"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3247" b="15579"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="593090"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="31CA80FD" w14:textId="77777777" w:rsidR="00501F65" w:rsidRDefault="00501F65">
-[...9 lines deleted...]
-  <w:p w14:paraId="191B9CA9" w14:textId="77777777" w:rsidR="00A11B83" w:rsidRDefault="00A11B83">
+  <w:p w14:paraId="3E4A0FE7" w14:textId="77777777" w:rsidR="009F587D" w:rsidRDefault="009F587D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03DA6D13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C747802"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2966,67 +2246,67 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22653054"/>
+    <w:nsid w:val="580759A2"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="6868D5D6"/>
+    <w:tmpl w:val="0DC832BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3115,67 +2395,67 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FDB6642"/>
+    <w:nsid w:val="583666E0"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9B6ADB36"/>
+    <w:tmpl w:val="C21E94EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3264,202 +2544,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49544E73"/>
-[...148 lines deleted...]
-    <w:nsid w:val="4BCB7902"/>
+    <w:nsid w:val="71087F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3162FD86"/>
+    <w:tmpl w:val="5CAA5FE2"/>
     <w:lvl w:ilvl="0" w:tplc="AAB45E78">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="041C001B" w:tentative="1">
@@ -3504,741 +2635,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="041C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...539 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="1" w16cid:durableId="894585066">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="818182721">
+  <w:num w:numId="2" w16cid:durableId="1244953123">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1251695504">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="819468391">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="171915132">
-[...20 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="224148721">
+  <w:num w:numId="5" w16cid:durableId="224148721">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Arilda Dragjoshi">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::arilda.dragjoshi@undp.org::7a72f533-9fb0-4d44-b9d7-549d82daa418"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00832BD8"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00FA34C1"/>
+    <w:rsidRoot w:val="009F587D"/>
+    <w:rsid w:val="002A012E"/>
+    <w:rsid w:val="00995E81"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BB122F2"/>
+  <w14:docId w14:val="057FDFAC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{1A85E9A1-B744-4DDC-9E1E-3F3B033D9FD0}"/>
+  <w15:docId w15:val="{8AECF62E-CA4F-48BD-9EA1-254B1AC8477B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4580,2079 +3122,787 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042754A"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...7 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0042754A"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00503B13"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00503B13"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:val="es-ES_tradnl"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A47599"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00A47599"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...1752 lines deleted...]
-      <w:szCs w:val="3276"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F587D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007C1CEF"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F587D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6759,670 +4009,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...568 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>884</Words>
-  <Characters>5044</Characters>
+  <Characters>5045</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5917</CharactersWithSpaces>
+  <CharactersWithSpaces>5918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Flora Aller</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...24 lines deleted...]
-</file>