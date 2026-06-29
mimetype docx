--- v1 (2026-05-19)
+++ v2 (2026-06-29)
@@ -1,42 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6BBA2112" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="009F587D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
@@ -1456,61 +1455,61 @@
       <w:bookmarkStart w:id="9" w:name="DrawingBoard"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="20520795" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
     <w:sectPr w:rsidR="00DA504D" w:rsidSect="009F587D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F8587F3" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
+    <w:p w14:paraId="1D025CB0" w14:textId="77777777" w:rsidR="004D5220" w:rsidRDefault="004D5220" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="408CF334" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
+    <w:p w14:paraId="7150AFDD" w14:textId="77777777" w:rsidR="004D5220" w:rsidRDefault="004D5220" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1532,444 +1531,284 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D4D59D1" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="009F587D" w:rsidRDefault="009F587D" w:rsidP="00101897">
+  <w:p w14:paraId="4D4D59D1" w14:textId="77777777" w:rsidR="009F587D" w:rsidRPr="00FC501B" w:rsidRDefault="009F587D" w:rsidP="00101897">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="10" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="11" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="12" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="13" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="14" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="15" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...6 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="16" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="17" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="18" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="19" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="20" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="21" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...6 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="22" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="23" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="24" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="25" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Effective Date:</w:t>
+      <w:t xml:space="preserve">       Effective Date: 27/07/2016</w:t>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="26" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      </w:rPr>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="27" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...5 lines deleted...]
-      <w:t>27/07/2016</w:t>
+      </w:rPr>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="28" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="29" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...29 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">       Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:rPrChange w:id="32" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-          </w:rPrChange>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-2026862331"/>
-        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{1AE01535-1EBC-4F49-AF21-6813524DF001}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidRPr="009F587D">
+        <w:r w:rsidRPr="00FC501B">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:rPrChange w:id="33" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...1 lines deleted...]
-            </w:rPrChange>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="009F587D">
+    <w:r w:rsidRPr="00FC501B">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rPrChange w:id="34" w:author="Arilda Dragjoshi" w:date="2026-05-13T05:34:00Z" w16du:dateUtc="2026-05-13T03:34:00Z">
-[...3 lines deleted...]
-        </w:rPrChange>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4061EFB9" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
+    <w:p w14:paraId="6AA8929E" w14:textId="77777777" w:rsidR="004D5220" w:rsidRDefault="004D5220" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27328BD9" w14:textId="77777777" w:rsidR="00995E81" w:rsidRDefault="00995E81" w:rsidP="009F587D">
+    <w:p w14:paraId="065B2260" w14:textId="77777777" w:rsidR="004D5220" w:rsidRDefault="004D5220" w:rsidP="009F587D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62B1139B" w14:textId="77777777" w:rsidR="009F587D" w:rsidRDefault="009F587D" w:rsidP="00501F65">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DE05F6C" wp14:editId="33B99B82">
           <wp:extent cx="294640" cy="593090"/>
@@ -2653,88 +2492,82 @@
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="894585066">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1244953123">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1251695504">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="819468391">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="224148721">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F587D"/>
     <w:rsid w:val="002A012E"/>
+    <w:rsid w:val="004D5220"/>
+    <w:rsid w:val="006D6408"/>
     <w:rsid w:val="00995E81"/>
     <w:rsid w:val="009F587D"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FC501B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="057FDFAC"/>
@@ -3707,51 +3540,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F587D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009F587D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>