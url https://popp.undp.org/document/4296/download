--- v0 (2026-04-07)
+++ v1 (2026-05-17)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3996D8F7" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -96,136 +98,136 @@
     </w:p>
     <w:p w14:paraId="2B4BD872" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="40" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BB53D9" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00CB584C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>The United Nations Joint Staff Pension Fund (UNJSPF)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:t>w</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">as established by the General Assembly (GA) to provide retirement, death, disability, and related benefits for the staff of the United Nations and other organizations admitted to membership in the Fund.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="088C7BC9" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10757A3B" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Fund is administered by the UNJSPF Board together with staff pension committees from each member organization, with a secretariat to the Board and to each such committee (in tripartite and equal representation).    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05DEE35B" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C4DD32" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="65669769" w14:textId="0AC867F5" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="00BA3833">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The assets of the Fund are property of the Fund and are acquired, deposited, and held in the name of the UN on behalf of the participants and beneficiaries of the Fund; however, the assets are held separately from those of the UN and can be used only for the purposes stated in the Fund's Regulations.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65669769" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
-[...15 lines deleted...]
-    <w:p w14:paraId="2BCB8597" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="2BCB8597" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Participants    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D0C1A8" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A20EAB" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All full-time staff members and staff members who work for at least half the time of a fulltime staff member become participants in the Pension Fund, subject to the following conditions:   </w:t>
       </w:r>
     </w:p>
@@ -283,79 +285,74 @@
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B84D64" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If they complete (in the same or more than one member organization) six months of service on a series of shorter appointments, provided there was no break in service of more than 30 days between successive appointments   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147DA656" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3362DCC7" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="72BC8639" w14:textId="1BDBD8E9" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="00012118">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the employment is part-time, the entitlement to and the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> of benefits resulting from such employment shall be reduced in the ratio that it bears to full employment.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BC8639" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
-[...7 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="672AC3CA" w14:textId="77777777" w:rsidR="00012118" w:rsidRDefault="00012118" w:rsidP="00012118">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="457620EF" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">To qualify for disability and survivor(s) benefits from the Pension Fund, the staff member must undergo a medical examination prior to or as early as practicable after becoming a participant in the Fund.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FDA3DC6" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5280C3AC" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
@@ -390,168 +387,188 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Contributions and Benefits  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC4F605" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1EF87B" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="752F5847" w14:textId="4F3DBB9C" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="009253B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please consult the Pension Fund website </w:t>
       </w:r>
       <w:hyperlink w:history="1"/>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00CB584C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:t xml:space="preserve">  </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752F5847" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
-[...9 lines deleted...]
-    <w:p w14:paraId="345A9494" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="345A9494" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Validation of Special Leave without Pay (SLWOP)   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1202C41D" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A57EB" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="667B7B81" w14:textId="2B1B2DD8" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="009253B6">
       <w:pPr>
         <w:ind w:left="715" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>11.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Periods of leave without pay (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>with the exception of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> leave to perform military service) can be counted as contributory service, provided that participants assume responsibility for payment of their own contribution and the contribution of the Organization. The contributions due must be paid concurrently in monthly instalments to the same payroll office while staff members are </w:t>
+        <w:t xml:space="preserve"> leave to perform military service) can be counted as contributory service, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> participants assume responsibility for payment of their own contribution and the contribution of the Organization. The contributions due must be paid concurrently in monthly instalments to the same payroll office while staff members are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:t>actually on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> leave without pay and should be reported to the Pension Fund in the same manner as regular contributions. The local HR/Operations Manager should inform staff members of this requirement prior to their departure.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667B7B81" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
-[...9 lines deleted...]
-    <w:p w14:paraId="2A3DF95A" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="2A3DF95A" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Validation of Prior Non-Contributory Service   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2693C458" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE024DC" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:ind w:left="715" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>12.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -634,66 +651,86 @@
         <w:t xml:space="preserve">The entire period of service open to validation must be validated; and    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FF9384D" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1469" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F1B358" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contributions for the period to be validated must be paid by the participant and UNDP, with compound interest   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117A1ADA" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="117A1ADA" w14:textId="4CBA87DE" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="00BA3833">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="29" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="1464D58B" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    </w:p>
+    <w:p w14:paraId="7E9F4B9F" w14:textId="77777777" w:rsidR="00BA3833" w:rsidRDefault="00BA3833" w:rsidP="009253B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1464D58B" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Restoration of Prior Contributory Service   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B60FFBF" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534042D0" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Participants may restore a previous period of contributory service, subject to the following conditions:    </w:t>
       </w:r>
@@ -818,194 +855,210 @@
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55256C2D" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Effective 1 July 1996, the length of contributory service which can be counted for calculating benefits, was increased to a maximum of 40 years.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B3DBC2" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A025A0C" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="77455D84" w14:textId="6FE55098" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="009253B6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In counting the years of contributory service, it should be kept in mind that the ‘normal’ age of retirement for those staff members who became participants in the Pension Fund on or before 31 December 1989 is 60, whereas the ‘normal’ age of retirement for staff members who became participants in the Pension Fund on or after 1 January 1990 is 62.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77455D84" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
-[...15 lines deleted...]
-    <w:p w14:paraId="3B218505" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="3B218505" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Continuation of Pension Participation    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF8D23B" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A5EADD" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="132FFA6D" w14:textId="7A7F8926" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="009253B6">
       <w:pPr>
         <w:ind w:left="715" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>17.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Whenever staff move from one organization to another, the UNJSPF should be contacted for details and conditions for continuation of pension participation.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132FFA6D" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
-[...15 lines deleted...]
-    <w:p w14:paraId="32A6EEC8" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="32A6EEC8" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Transfer of Pension Rights    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49233790" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67175F09" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:ind w:left="715" w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>18.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A list of special agreements for transfer of pension rights between UNJSPF and other organizations and governments can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00387C21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A5C04D" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCF1042" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
+    <w:p w14:paraId="1FCF1042" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRPr="00BA3833" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-5"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA3833">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Choice of Benefits    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65AF75FD" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="43" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="749" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174E45BA" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:ind w:left="715" w:right="0"/>
       </w:pPr>
       <w:r>
         <w:t>19.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1026,150 +1079,175 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDDA835" w14:textId="77777777" w:rsidR="006D7F94" w:rsidRDefault="006D7F94" w:rsidP="006D7F94">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2393D08C" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRDefault="00A31C56"/>
     <w:sectPr w:rsidR="00A31C56" w:rsidSect="006D7F94">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1202" w:right="1782" w:bottom="1583" w:left="1772" w:header="720" w:footer="769" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5C2FD9D3" w14:textId="77777777" w:rsidR="00AB0915" w:rsidRDefault="00AB0915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="31FFD3E0" w14:textId="77777777" w:rsidR="00AB0915" w:rsidRDefault="00AB0915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1300008B" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="1300008B" w14:textId="77777777" w:rsidR="009A6897" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="02218115" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="02218115" w14:textId="77777777" w:rsidR="009A6897" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="29" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="72041670" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="72041670" w14:textId="77777777" w:rsidR="009A6897" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="29" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -1206,139 +1284,161 @@
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00C21907">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:t>0</w:t>
+      <w:t xml:space="preserve"> 0</w:t>
     </w:r>
     <w:r w:rsidRPr="00D94BA3">
       <w:t>1/</w:t>
     </w:r>
     <w:r>
       <w:t>01</w:t>
     </w:r>
     <w:r w:rsidRPr="00D94BA3">
       <w:t>/202</w:t>
     </w:r>
     <w:r>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00D94BA3" w:rsidDel="00D94BA3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00C21907">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D94BA3">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00D94BA3" w:rsidDel="00D94BA3">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="50AE9268" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="50AE9268" w14:textId="77777777" w:rsidR="009A6897" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5433836F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="5433836F" w14:textId="77777777" w:rsidR="009A6897" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="29" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1DA8AF18" w14:textId="77777777" w:rsidR="00AB0915" w:rsidRDefault="00AB0915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3FEF0732" w14:textId="77777777" w:rsidR="00AB0915" w:rsidRDefault="00AB0915">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="458AA5FC" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00C21907">
+  <w:p w14:paraId="458AA5FC" w14:textId="77777777" w:rsidR="009A6897" w:rsidRDefault="00000000" w:rsidP="00C21907">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B29D64" wp14:editId="144CDE45">
           <wp:extent cx="304745" cy="589695"/>
           <wp:effectExtent l="0" t="0" r="635" b="1270"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
@@ -2223,114 +2323,130 @@
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1529181028">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="243152187">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1355616210">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1022248398">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D7F94"/>
+    <w:rsid w:val="00012118"/>
     <w:rsid w:val="000C0236"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="003A5CB4"/>
     <w:rsid w:val="00487C63"/>
     <w:rsid w:val="005B307B"/>
     <w:rsid w:val="006D7F94"/>
+    <w:rsid w:val="00834681"/>
+    <w:rsid w:val="009253B6"/>
+    <w:rsid w:val="009A6897"/>
     <w:rsid w:val="00A31C56"/>
+    <w:rsid w:val="00A517C1"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00AB0915"/>
+    <w:rsid w:val="00BA3833"/>
     <w:rsid w:val="00E1356D"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1FC7C109"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3EEFACE4-45A2-4F64-9230-28178A8539BE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3081,50 +3197,51 @@
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="006D7F94"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="006D7F94"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:ind w:left="730" w:hanging="370"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="006D7F94"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
@@ -3246,62 +3363,91 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D7F94"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D7F94"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BA3833"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00BA3833"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/for-clients/transfer-agreements/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/for-clients/transfer-agreements/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unjspf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3561,57 +3707,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>912</Words>
-  <Characters>5200</Characters>
+  <Words>908</Words>
+  <Characters>5179</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6100</CharactersWithSpaces>
+  <CharactersWithSpaces>6075</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>