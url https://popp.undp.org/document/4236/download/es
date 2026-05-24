--- v0 (2025-10-27)
+++ v1 (2026-05-24)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1AA53AA4" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -173,51 +175,51 @@
     <w:p w14:paraId="6D6DA096" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Seguro de vida después de la separación del servicio (ASLI), si corresponde  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B68B30" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cualquier pago de indemnización adeudado según el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:anchor="AppendixD" w:history="1">
+      <w:hyperlink r:id="rId7" w:anchor="AppendixD" w:history="1">
         <w:r w:rsidRPr="008314B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Apéndice D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (en inglés) del Reglamento del Personal de la ONU  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73066B1B" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Viaje de regreso para el personal que reúne las condiciones y familiares  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5847CD43" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
@@ -258,93 +260,93 @@
     <w:p w14:paraId="55DC9DF1" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">El siguiente es un resumen de las prestaciones adeudadas a los familiares/beneficiarios supérstites de un miembro del personal fallecido que reúnen las condiciones:   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BA40411" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pago de los sueldos y las primas adeudados al miembro del personal al momento de muerte a los beneficiarios de acuerdo con el porcentaje incluido en el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="008314B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Formulario P-2 de la ONU, Designación, Cambio o Revocación de Beneficiari</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">o </w:t>
         </w:r>
         <w:r w:rsidRPr="00B237FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(en inglés)</w:t>
         </w:r>
         <w:r w:rsidRPr="008314B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3CA7AA" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pago de las vacaciones anuales acumuladas hasta un máximo de 60/45 días a los beneficiarios de acuerdo con el porcentaje incluido en el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="008314B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Formulario P-2 de la ONU, Designación, Cambio o Revocación de Beneficiari</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">o </w:t>
         </w:r>
         <w:r w:rsidRPr="00B237FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(en inglés)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F8F408" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
@@ -376,51 +378,51 @@
     <w:p w14:paraId="00AA156C" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pago de seguro de vida, si corresponde  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18049000" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Indemnización de acuerdo con el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="AppendixD" w:history="1">
+      <w:hyperlink r:id="rId10" w:anchor="AppendixD" w:history="1">
         <w:r w:rsidRPr="008314B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Apéndice D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (en inglés) del Reglamento del Personal de la ONU, si la muerte es causada como resultado del cumplimiento de funciones del PNUD  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02151996" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pago de prestación por muerte al cónyuge supérstite o hijos a cargo  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E833657" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
@@ -453,276 +455,305 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Viaje de regreso para los familiares que reúnen las condiciones  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45334861" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gastos del transporte de regreso de efectos personales y enseres domésticos para los familiares que reúnen las condiciones  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6C9CC2" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="70C6B16A" w14:textId="05D4C6BD" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pago de Prima de Repatriación al cónyuge supérstite o uno o más hijos a cargo a quienes el PNUD está obligado a repatriar  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C6B16A" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="119121C7" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00315647" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="-5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pagos Retroactivos   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C982EC" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+      <w:pPr>
+        <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B050FA" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+      <w:pPr>
+        <w:ind w:left="744" w:hanging="370"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">En el caso de que se lleve a cabo una revisión retroactiva de una escala de sueldos tras la separación de un miembro del personal, los antiguos miembros del personal que prestaban servicio durante el período de retroactividad pueden reclamar cualquier pago retroactivo que se les adeude dentro de un año desde la emisión de las nuevas revisiones de sueldos.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1F7E54" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119121C7" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="4FD7036B" w14:textId="2225EAA6" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00315647">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anticipos </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AAF704" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00315647" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="07C982EC" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miembros del Personal Internacional  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D31171" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="734" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B050FA" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="275116B6" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:ind w:left="744" w:hanging="370"/>
       </w:pPr>
       <w:r>
-        <w:t>4.</w:t>
+        <w:t>5.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">En el caso de que se lleve a cabo una revisión retroactiva de una escala de sueldos tras la separación de un miembro del personal, los antiguos miembros del personal que prestaban servicio durante el período de retroactividad pueden reclamar cualquier pago retroactivo que se les adeude dentro de un año desde la emisión de las nuevas revisiones de sueldos.   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F1F7E54" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+        <w:t xml:space="preserve">Los miembros del personal internacional no reciben las primas, las indemnizaciones ni el resto de las remuneraciones que se les adeudan como resultado de la separación inmediatamente. Ya que el pago final puede llevar varias semanas, los miembros del personal internacional pueden solicitar un anticipo del 80 por ciento de estos montos, con la excepción de los beneficios de la CMPPNU. Las solicitudes de anticipo deben estar dirigidas al Asociado de Recursos Humanos de la Oficina de Recursos Humanos (ORH) de Copenhague que preste servicios al lugar de destino.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE104DA" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="763E51DA" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F841D01" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00315647" w:rsidRDefault="00430EF8" w:rsidP="00315647">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anticipos </w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00315647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Miembros del Personal Local destinados en Nueva York (NY)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5961F0" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+      <w:pPr>
+        <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06AAF704" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
-[...18 lines deleted...]
-    <w:p w14:paraId="275116B6" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="320F2555" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:ind w:left="744" w:hanging="370"/>
       </w:pPr>
       <w:r>
-        <w:t>5.</w:t>
+        <w:t>6.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Los miembros del personal internacional no reciben las primas, las indemnizaciones ni el resto de las remuneraciones que se les adeudan como resultado de la separación inmediatamente. Ya que el pago final puede llevar varias semanas, los miembros del personal internacional pueden solicitar un anticipo del 80 por ciento de estos montos, </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="6CE104DA" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+        <w:t xml:space="preserve">El párrafo anterior, relativo a miembros del personal internacional, también rige para miembros del personal local destacados en NY, a quienes también se les paga mediante la nómina de la ONU.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A17EC00" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C55F5E" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00315647" w:rsidRDefault="00430EF8" w:rsidP="00315647">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00315647">
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">Miembros del Personal Local destinados fuera de NY  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E868CB" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0709372D" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:ind w:left="744" w:hanging="370"/>
       </w:pPr>
       <w:r>
         <w:t>7.</w:t>
       </w:r>
       <w:r w:rsidRPr="7D2EF1C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
@@ -731,330 +762,308 @@
         <w:t>Los miembros del personal local destinados</w:t>
       </w:r>
       <w:r w:rsidRPr="004835FC">
         <w:t xml:space="preserve"> fuera</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> de NY no necesitan solicitar un anticipo de su pago final, ya que la Dependencia de Finanzas local procesa el pago de cualquier prima, indemnización y otra remuneración que se les adeude como resultado de la separación inmediatamente, con la excepción de los beneficios de la CMPPNU.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07965D8B" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8F46B5" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="2E8F46B5" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00315647" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="-5"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315647">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Información adicional   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="499863D9" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="11" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="763B4A5B" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:r>
         <w:t>8.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Para obtener más información, consultar:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BA06CAF" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="9" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1454" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34765782" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="252" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reglamento de la Caja Común de Pensiones del Personal de las Naciones Unidas (CMPPNU): </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B85F88">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.unjspf.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B07D937" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00842C72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Formulario P-2, Designación, Cambio y Revocación de Beneficiari</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">o </w:t>
         </w:r>
         <w:r w:rsidRPr="00B237FF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>(en inglé</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3724D54B" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B176E92" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CF9A616" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="456AEF2F" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:firstLine="0"/>
-[...34 lines deleted...]
-        <w:ind w:left="14" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3266B6B7" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="297C5FC0" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2372175A" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AF69FED" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00981A99" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="126224D6" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2BE235" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="5A2BE235" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6091FB7F" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="6091FB7F" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6A14B9" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
+    <w:p w14:paraId="5B6A14B9" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00315647">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B91C40">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B91C40">
         <w:rPr>
@@ -1079,150 +1088,175 @@
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA9D207" w14:textId="77777777" w:rsidR="00430EF8" w:rsidRPr="00B91C40" w:rsidRDefault="00430EF8" w:rsidP="00430EF8">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7A7C1F" w14:textId="77777777" w:rsidR="00A31C56" w:rsidRPr="00430EF8" w:rsidRDefault="00A31C56">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A31C56" w:rsidRPr="00430EF8" w:rsidSect="00430EF8">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1162" w:right="1791" w:bottom="1672" w:left="1786" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5A920E3A" w14:textId="77777777" w:rsidR="0042650A" w:rsidRDefault="0042650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0B533059" w14:textId="77777777" w:rsidR="0042650A" w:rsidRDefault="0042650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="466AD140" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="466AD140" w14:textId="77777777" w:rsidR="00E5336E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="8" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0AEA613D" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0AEA613D" w14:textId="77777777" w:rsidR="00E5336E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2D05C757" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="2D05C757" w14:textId="23A7B70D" w:rsidR="00E5336E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -1256,138 +1290,143 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
-[...14 lines deleted...]
-      <w:t xml:space="preserve">5 </w:t>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 01/01/2025 </w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Versión </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">: </w:t>
+    <w:r w:rsidR="00070CDE">
+      <w:t>#</w:t>
     </w:r>
     <w:r>
-      <w:t>3</w:t>
+      <w:t>: 3</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6249B5F9" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6249B5F9" w14:textId="77777777" w:rsidR="00E5336E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="8" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="40D6EE5E" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="40D6EE5E" w14:textId="77777777" w:rsidR="00E5336E" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0E1BA40D" w14:textId="77777777" w:rsidR="0042650A" w:rsidRDefault="0042650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="76E624C3" w14:textId="77777777" w:rsidR="0042650A" w:rsidRDefault="0042650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="00EB21B3" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="00981A99">
+  <w:p w14:paraId="00EB21B3" w14:textId="77777777" w:rsidR="00E5336E" w:rsidRDefault="00000000" w:rsidP="00981A99">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D455D11" wp14:editId="09100C67">
           <wp:extent cx="591279" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2027473792" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2027473792" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -2050,114 +2089,128 @@
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1938514242">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1774009903">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1194269983">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00430EF8"/>
+    <w:rsid w:val="00070CDE"/>
     <w:rsid w:val="000C0236"/>
+    <w:rsid w:val="00147745"/>
     <w:rsid w:val="001577BB"/>
+    <w:rsid w:val="00315647"/>
+    <w:rsid w:val="0042650A"/>
     <w:rsid w:val="00430EF8"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="00902913"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A72FA3"/>
     <w:rsid w:val="00A9366F"/>
+    <w:rsid w:val="00BC3688"/>
     <w:rsid w:val="00E1356D"/>
+    <w:rsid w:val="00E5336E"/>
     <w:rsid w:val="00F036CA"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="59D634C7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE41B5F5-9C51-4310-813D-F047E7D98435}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2908,50 +2961,51 @@
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00430EF8"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00430EF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:ind w:left="384" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00430EF8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
@@ -3093,62 +3147,91 @@
       <w:kern w:val="0"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00430EF8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00070CDE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00070CDE"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/insurance-plans-designation-change-or-revocation-beneficiary-form-p-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/insurance-plans-designation-change-or-revocation-beneficiary-form-p-2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5586" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/insurance-plans-designation-change-or-revocation-beneficiary-form-p-2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/5586" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unjspf.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/appendices-staff-rules-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/insurance-plans-designation-change-or-revocation-beneficiary-form-p-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3408,57 +3491,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5016</Characters>
+  <Pages>3</Pages>
+  <Words>878</Words>
+  <Characters>5006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5884</CharactersWithSpaces>
+  <CharactersWithSpaces>5873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>