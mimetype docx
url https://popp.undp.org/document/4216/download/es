--- v0 (2025-10-05)
+++ v1 (2026-06-01)
@@ -1,5463 +1,5802 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27934457" w14:textId="1DFA055B" w:rsidR="009A62D2" w:rsidRPr="000D0DF2" w:rsidRDefault="001A2308">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="27934457" w14:textId="1DFA055B" w:rsidR="009A62D2" w:rsidRPr="00FB6B28" w:rsidRDefault="001A2308">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EDBC400" w14:textId="77777777" w:rsidR="001A2308" w:rsidRPr="000D0DF2" w:rsidRDefault="001A2308" w:rsidP="00016222">
-[...9 lines deleted...]
-    <w:p w14:paraId="3FFAF33D" w14:textId="1123A08F" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
+    <w:p w14:paraId="2EDBC400" w14:textId="77777777" w:rsidR="001A2308" w:rsidRPr="00FB6B28" w:rsidRDefault="001A2308" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FFAF33D" w14:textId="1123A08F" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>El objetivo de la prestación de viaje de vacaciones en el país de origen (HL</w:t>
       </w:r>
-      <w:r w:rsidR="007F4DC1">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="007F4DC1" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Home </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007F4DC1" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="7F5E1DDB" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>eave</w:t>
       </w:r>
-      <w:r w:rsidR="007F4DC1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007F4DC1" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="7F5E1DDB" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="7F5E1DDB" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> por sus siglas en inglés</w:t>
       </w:r>
-      <w:r w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>) es permitir a los miembros del personal de contratación internacional que reúnen las condiciones realizar visitas periódicas a su país de origen para renovar y fortalecer sus lazos culturales y familiares. Tener una fuerza laboral multicultural es uno de los principios básicos de nuestra administración pública internacional. Naciones Unidas invierte en mantener su naturaleza multicultural a través de la prestación de HL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195250B1" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="195250B1" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="05EE4E80" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05EE4E80" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La HL no implica ningún derecho adicional a días de licencia que excedan la prestación de licencia anual normal. El tiempo transcurrido en HL se deduce de la prestación de licencia anual normal del miembro del personal. La ausencia en HL está sujeta a las exigencias de servicio, según lo que determine y apruebe el supervisor del miembro del personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224640D2" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="224640D2" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C31743A" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="7C31743A" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Admisibilidad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1044E144" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="1044E144" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3D829B7C" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D829B7C" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los miembros del personal de contratación internacional que tengan un nombramiento permanente, continuo o de plazo fijo reúnen las condiciones para la HL, siempre y cuando se dé lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5693BD36" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="5693BD36" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2FF14874" w14:textId="6C53765A" w:rsidR="003C37FB" w:rsidRDefault="003C37FB" w:rsidP="003C37FB">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FF14874" w14:textId="6C53765A" w:rsidR="003C37FB" w:rsidRPr="00FB6B28" w:rsidRDefault="003C37FB" w:rsidP="003C37FB">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Él / ella está sirviendo y residiendo en un lugar de destino que está fuera de su país de nacionalidad para fines de la ONU y / o el lugar de HL;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE88217" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="1DE88217" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7BD37735" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BD37735" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Hayan cumplido con los requisitos de tiempo de servicio acreditable y devengo de puntos de HL, según se especifica en los párrafos siguientes; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9117B3" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="7A9117B3" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2B471A27" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B471A27" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Regresen al lugar de destino de las HL con un mínimo de seis meses restantes antes del vencimiento de su contrato, o de tres meses restantes antes del vencimiento de su contrato si prestan servicios en un lugar de destino con un ciclo de HL de 12 meses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C301D7" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="61C301D7" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="112A6D60" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="112A6D60" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="5276AFDC">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso de las primeras HL, el miembro del personal debe tener como mínimo seis meses de servicio restantes antes del vencimiento de su contrato después de la fecha en la cual el miembro del personal habrá acumulado 24 puntos, o tres meses si presta servicios en un lugar de destino con un ciclo de HL de 12 meses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B2AE4E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
-[...9 lines deleted...]
-    <w:p w14:paraId="18D5A32E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="23B2AE4E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18D5A32E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Un miembro del personal de contratación internacional no reúne las condiciones para HL cuando se da lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E1E211" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="56E1E211" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="32AA9585" w14:textId="2497A980" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32AA9585" w14:textId="2497A980" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Presta servicios y reside en el país reconocido como su país de nacionalidad para fines de la ONU;</w:t>
       </w:r>
-      <w:r w:rsidR="00373A03">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00373A03" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00373A03" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>de acuerdo a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00373A03" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo establecido en </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB573A" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>la regla</w:t>
       </w:r>
-      <w:r w:rsidR="007232B4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="007232B4" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.3 del Reglamento del Personal de la ONU;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5536E602" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="5536E602" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3622BAA3" w14:textId="75810615" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3622BAA3" w14:textId="75810615" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Presta servicios y reside en el país en el cual está excepcionalmente autorizado para conservar su estado de residente permanente; </w:t>
       </w:r>
-      <w:r w:rsidR="005C5C0B">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005C5C0B" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>de acuerdo a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005C5C0B" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lo establecido en la regla 4.5 (d) del Reglamento del Personal de la ONU; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5EC5DF" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="6D5EC5DF" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67D9E0DD" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="67D9E0DD" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Presta servicios y reside en el país reconocido como su lugar de HL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C946B02" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+    <w:p w14:paraId="2C946B02" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54D9F4B5" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+    <w:p w14:paraId="54D9F4B5" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Disposiciones especiales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488D9A72" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+    <w:p w14:paraId="488D9A72" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B6AE752" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+    <w:p w14:paraId="7B6AE752" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Un miembro del personal que posea un nombramiento temporal solamente reunirá las condiciones para HL y solo con respecto a sí mismo si su nombramiento se extiende en forma excepcional después de los 364 días, presta servicios en un lugar de destino con un ciclo de HL de 12 meses y cumple todos los demás requisitos mencionados anteriormente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3921CF" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+    <w:p w14:paraId="4F3921CF" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5DD2E720" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DD2E720" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7EF9AA29" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un miembro del personal que es nativo de un territorio no metropolitano del país del lugar de destino (por ejemplo: Samoa, EE. UU.; La </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Réunion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>, Francia) y que mantuvo su residencia normal en el territorio no metropolitano antes de su nombramiento también puede reunir las condiciones, siempre que continúe residiendo, mientras desempeña sus funciones oficiales, fuera de este territorio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF9AA29" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="00FB6B28" w:rsidRDefault="00971249" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="238FB5E2" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="238FB5E2" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Frecuencia de las vacaciones en el país de origen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B415B58" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="5B415B58" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="755A1A4E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755A1A4E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La frecuencia de las vacaciones en el país de origen de un lugar de destino se determina según su clasificación de dificultad de condiciones de vida y si el lugar de destino está comprendido dentro del Marco de Viajes de Descanso y Recuperación de la CAPI (Comisión de Administración Pública Internacional), de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CB1611" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="000D0DF2" w:rsidRDefault="00894584" w:rsidP="00894584">
+    <w:p w14:paraId="68CB1611" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="00FB6B28" w:rsidRDefault="00894584" w:rsidP="00894584">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CB00C49" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="1CB00C49" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
         <w:rPr>
           <w:rStyle w:val="Bold"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los lugares de destino clasificados como H, A, B y C</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> tienen derecho a un viaje de vacaciones en el país de origen </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>cada 24 meses</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D4205E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+    <w:p w14:paraId="28D4205E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6CEA7370" w14:textId="77777777" w:rsidR="00173BC3" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CEA7370" w14:textId="77777777" w:rsidR="00173BC3" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
         <w:rPr>
           <w:rStyle w:val="Bold"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los lugares de destino clasificados como D y E</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> que están comprendidos dentro del Marco de Descanso y Recuperación de la CAPI tienen derecho a viajes de vacaciones en el país de origen </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>una vez cada 24 meses</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795B7FDA" w14:textId="77777777" w:rsidR="00173BC3" w:rsidRPr="000D0DF2" w:rsidRDefault="00173BC3" w:rsidP="00016222">
+    <w:p w14:paraId="795B7FDA" w14:textId="77777777" w:rsidR="00173BC3" w:rsidRPr="00FB6B28" w:rsidRDefault="00173BC3" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4644CB40" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4644CB40" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00022D05" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los lugares de destino que están clasificados como D o E</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pero que no se benefician de los viajes de Descanso y Recuperación tienen derecho a viajes de vacaciones en el país de origen </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>cada 12 meses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5836363B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5836363B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="409834F8" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409834F8" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sistema de puntos de crédito por servicio de vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A34D4AE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2A34D4AE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="47CFCEBC" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47CFCEBC" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se utiliza un sistema de puntos de crédito por servicio de vacaciones en el país de origen para determinar cuándo deben otorgarse las vacaciones en el país de origen. Un miembro del personal acumula puntos de vacaciones en el país de origen sobre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">nombramiento inicial o desde la fecha en que la persona reúne las condiciones para las vacaciones en el país de origen y tiene derecho a recibirlas: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A3ACCA1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+        <w:t xml:space="preserve">la base de la cantidad de meses civiles de servicio desde la fecha de su nombramiento inicial o desde la fecha en que la persona reúne las condiciones para las vacaciones en el país de origen y tiene derecho a recibirlas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A3ACCA1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0CC8F729" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC8F729" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los miembros del personal que prestan servicio en un lugar de destino de 24 meses ganan un punto cada mes (es decir, 24 puntos de crédito en dos años de servicio). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BE9BFD" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="14BE9BFD" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6F73064F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F73064F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los miembros del personal que prestan servicio en un lugar de destino de 12 meses ganan dos puntos cada mes (es decir, 24 puntos de crédito en un año de servicio).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC5F6E4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2AC5F6E4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="079D5BC7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079D5BC7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="3AD697B1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fracciones de meses: los miembros del personal que llegan a un lugar de destino del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.°</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al 15 del mes acumularán puntos a la tasa de puntos del nuevo lugar de destino; los miembros del personal que llegan entre el 16 y el final del mes acumularán puntos a la tasa de puntos del lugar de destino anterior. Cuando una prestación entra en vigor entre el día 16 y el final del mes, el recuento de puntos de vacaciones en el país de origen comienza desde el mes siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD697B1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="55863632" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55863632" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Un miembro del personal tiene derecho a vacaciones en el país de origen cuando ha acumulado 24 puntos. Cuando se toma vacaciones en el país de origen, se deducen 24 puntos de su saldo y continúa acumulando puntos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D9EE4A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="18D9EE4A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7B97435A" w14:textId="1291694E" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B97435A" w14:textId="1291694E" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Si el miembro del personal difiere las vacaciones en el país de origen, puede acumular un máximo de 4</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4174">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00FB4174" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> puntos. Si el miembro del personal no se toma las vacaciones en el país de origen cuando alcanza los 4</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4174">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00FB4174" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> puntos, deja de acumular puntos hasta que haga uso de la prestación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FFD5EB" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="74FFD5EB" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4A2FA553" w14:textId="77777777" w:rsidR="00DD7CE4" w:rsidRPr="000D0DF2" w:rsidRDefault="007C22DE" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A2FA553" w14:textId="77777777" w:rsidR="00DD7CE4" w:rsidRPr="00FB6B28" w:rsidRDefault="007C22DE" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>En el caso de transferencias entre organismos, préstamos o adscripciones de personal de otros organismos de las Naciones Unidas que no tienen un sistema de puntos de crédito de vacaciones en el país de origen, los créditos de vacaciones en el país de origen del PNUD (Programa de las Naciones Unidas para el Desarrollo) se aplican desde la fecha de regreso de las últimas vacaciones en el país de origen tomadas en la organización cedente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E63839" w14:textId="77777777" w:rsidR="009F5E2B" w:rsidRPr="000D0DF2" w:rsidRDefault="009F5E2B" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="20E63839" w14:textId="77777777" w:rsidR="009F5E2B" w:rsidRPr="00FB6B28" w:rsidRDefault="009F5E2B" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D7B165A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="2D7B165A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Intervalo entre vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66153B0F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="66153B0F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="57878969" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57878969" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Para los miembros del personal que prestan servicios en un lugar de destino con un ciclo de vacaciones en el país de origen de 24 meses, deben transcurrir como mínimo 12 meses entre unas HL y las siguientes HL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AF6E9E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="05AF6E9E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="36336556" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36336556" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Para los miembros del personal que prestan servicios en un lugar de destino con un ciclo de vacaciones en el país de origen de 12 meses, deben transcurrir como mínimo seis meses entre un viaje de vacaciones en el país de origen y el siguiente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC36816" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="6CC36816" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1F7CF7A6" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7CF7A6" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>personal, dicho intervalo se determina a partir de la fecha de regreso de HL de la primera persona que viaja.</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="537A7988" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
+        <w:t>El intervalo entre los viajes de vacaciones en el país de origen normalmente se determina a partir de la fecha de regreso del anterior viaje de vacaciones en el país de origen. En el caso de que la familia viaje en forma independiente del miembro del personal, dicho intervalo se determina a partir de la fecha de regreso de HL de la primera persona que viaja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18356543" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="537A7988" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="0091667D" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vacaciones en el país de origen anticipadas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C95271B" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
+    <w:p w14:paraId="1C95271B" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="0091667D" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="210A0257" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="00D951FB" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="210A0257" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="00D951FB" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si lo solicita, es posible conceder a un miembro del personal vacaciones en el país de origen anticipadas (es decir, antes de acumular la cantidad necesaria de puntos). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18087AAE" w14:textId="77777777" w:rsidR="0053082A" w:rsidRPr="000D0DF2" w:rsidRDefault="0053082A" w:rsidP="00016222">
+    <w:p w14:paraId="18087AAE" w14:textId="77777777" w:rsidR="0053082A" w:rsidRPr="00FB6B28" w:rsidRDefault="0053082A" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="18572C19" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18572C19" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="0091667D" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">En dichos casos, deberá registrarse un saldo negativo de puntos, hasta un máximo de menos 12 puntos. Un miembro del personal debe acumular los puntos requeridos para compensar el saldo negativo y luego debe acumular los 24 puntos requeridos antes de que se le puedan conceder las siguientes vacaciones en el país de origen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6343681D" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
+    <w:p w14:paraId="6343681D" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="0091667D" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2BFE00BF" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BFE00BF" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="0091667D" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El otorgamiento de vacaciones en el país de origen anticipadas no adelanta la fecha de las posteriores prestaciones de vacaciones en el país de origen, excepto en casos debidos a exigencias de servicio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6F5B8E" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
-[...9 lines deleted...]
-    <w:p w14:paraId="2D182AF5" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="000D0DF2" w:rsidRDefault="0091667D" w:rsidP="00016222">
+    <w:p w14:paraId="4A6F5B8E" w14:textId="77777777" w:rsidR="0091667D" w:rsidRPr="00FB6B28" w:rsidRDefault="0091667D" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1334C0B7" w14:textId="73294B94" w:rsidR="00AD4676" w:rsidRPr="00E528F8" w:rsidRDefault="0091667D" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Las vacaciones en el país de origen anticipadas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben aprobarse bajo la comprensión de que el miembro del personal cumplirá posteriormente todas las condiciones para ser elegible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> En caso de que no resultara de este modo, el miembro del personal deberá reembolsar cualquier costo que pueda haber tenido el PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="521A78EB" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="00FB6B28" w:rsidRDefault="00894584" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D1D96F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="69D1D96F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>País de vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F76EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="328F76EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="44D248C0" w14:textId="5BF9DE40" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="003E50E0">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44D248C0" w14:textId="12455E0F" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="003E50E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conforme a la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="Rule%205.4" w:history="1">
-        <w:r w:rsidRPr="003C37FB">
+      <w:hyperlink r:id="rId13" w:anchor="Rule5.4" w:history="1">
+        <w:r w:rsidRPr="00FB6B28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>regla del Reglamento del Personal de las Naciones Unidas 5.</w:t>
         </w:r>
-        <w:r w:rsidR="007465B5">
+        <w:r w:rsidR="007465B5" w:rsidRPr="00FB6B28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007465B5">
+      <w:r w:rsidR="007465B5" w:rsidRPr="00FB6B28">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w14:paraId="523DC1BE" w14:textId="77777777" w:rsidR="001843E1" w:rsidRPr="000D0DF2" w:rsidRDefault="001843E1" w:rsidP="00016222">
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el país de vacaciones en el país de origen es normalmente el país de la nacionalidad del miembro del personal. Bajo autoridad delegada, el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la ORH (Oficina de Recursos Humanos) determina la nacionalidad de los nuevos miembros en el momento del nombramiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523DC1BE" w14:textId="77777777" w:rsidR="001843E1" w:rsidRPr="00FB6B28" w:rsidRDefault="001843E1" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="263E879E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="263E879E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>El país de vacaciones en el país de origen de un miembro del personal se determina en el momento del nombramiento. Puede designarse como país de HL un país diferente del de la nacionalidad siempre y cuando se cumplan las siguientes condiciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E579F6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="47E579F6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4984A9BC" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4984A9BC" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>El miembro del personal continúa teniendo familiares cercanos, o lazos culturales o personales en dicho país en el momento del nombramiento; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01706333" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="01706333" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4F9A3D18" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9A3D18" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6B26A9F1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El miembro del personal estableció su residencia en dicho país durante un período prolongado (mínimo de cinco años) antes de su nombramiento. Para los miembros del personal que son autorizados excepcionalmente para conservar su </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>estado de residencia permanente en un país diferente del país de nacionalidad reconocido para fines de las Naciones Unidas, se establecerá el país de estado de residencia permanente como el lugar de vacaciones en el país de origen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B26A9F1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="45528141" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45528141" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Una vez determinado, el país de vacaciones en el país de origen no puede modificarse a menos que ocurra lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09357A73" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="09357A73" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="63A74D77" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63A74D77" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Haya habido un error en la determinación inicial, siempre que la solicitud de rectificación se realice antes de que el miembro del personal se tome sus primeras vacaciones en el país de origen;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2453B735" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2453B735" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3AA83216" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA83216" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="61965AEB" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haya un cambio posterior en la nacionalidad reconocida por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la ORH como la nacionalidad oficial para las Naciones Unidas; o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61965AEB" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="602ADCE9" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="602ADCE9" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6769B3EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Haya otros motivos válidos e imperiosos, aprobados por el </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la ORH, que sean coherentes con las condiciones establecidas anteriormente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6769B3EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5D2890C5" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2890C5" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Lugar reconocido de vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7846B133" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7846B133" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4B08F759" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B08F759" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>El lugar reconocido de vacaciones en el país de origen es la ciudad o el pueblo dentro del país reconocido de vacaciones en el país de origen al cual viaja un miembro del personal en sus HL. El lugar de HL siempre se indica en el formulario de trámites de personal del miembro del personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3205FB0F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="3205FB0F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2A7D2D3E" w14:textId="77777777" w:rsidR="001843E1" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7D2D3E" w14:textId="77777777" w:rsidR="001843E1" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="107B9E73" w14:textId="16FFCE34" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la ORH puede autorizar un único cambio permanente a un pueblo o ciudad diferente dentro del país reconocido de vacaciones en el país de origen, según necesidades personales y familiares. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3D5F3E" w14:textId="77777777" w:rsidR="001843E1" w:rsidRPr="00FB6B28" w:rsidRDefault="001843E1" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107B9E73" w14:textId="16FFCE34" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La ORH puede autorizar un cambio temporal en el lugar de HL en el caso de desorden político generalizado, inseguridad, guerra civil u otra insurrección armada en el lugar reconocido de vacaciones en el país de origen y el miembro del personal y/o los familiares que reúnen las condiciones no pueden obtener la autorización de seguridad (consulte los párrafos 30 a 33 a continuación). En dichos casos, el monto de gastos de viaje pagaderos por el PNUD no deberá exceder el costo de viaje al lugar habitual de HL.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717A5BD8" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="717A5BD8" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7E2264E7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E2264E7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Si la situación persiste, podrá continuar autorizándose el viaje de vacaciones en el país de origen del miembro del personal a ese otro país.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0885E071" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...9 lines deleted...]
-    <w:p w14:paraId="12FFFF88" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="0885E071" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FFFF88" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Para miembros del personal en transferencia, préstamo o adscripción al PNUD, su lugar de HL continúa siendo el mismo que el determinado por la organización cedente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FACBE4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="01FACBE4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D6CA83F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2B1DDA3D" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D108B9" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
+      <w:pPr>
+        <w:pStyle w:val="Boldoneline"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D6CA83F" w14:textId="49E1D5B9" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:pStyle w:val="Boldoneline"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Destino de viaje </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7F3822" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1C7F3822" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="57992028" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57992028" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Se espera que los miembros del personal hagan uso de sus HL al lugar de HL reconocido oficialmente. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28737407" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="28737407" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7036EDAF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7036EDAF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="064934CF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Sin desviarse del propósito básico de la prestación, los miembros del personal que reúnen las condiciones pueden realizar su viaje de HL de la manera que mejor se adapte a sus necesidades personales y las de su familia. La intención es reconocer situaciones en las que los miembros del personal y sus familias son de contextos multiculturales y también en las que, durante el transcurso de sus carreras, han establecido lazos culturales o familiares en lugares diferentes al de su país de nacionalidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064934CF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="417BA1C5" w14:textId="798E78BB" w:rsidR="006B4A6F" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="5276AFDC">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="417BA1C5" w14:textId="0A363181" w:rsidR="006B4A6F" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="5276AFDC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conforme a la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:anchor="Rule%205.4" w:history="1">
-        <w:r w:rsidRPr="5276AFDC">
+      <w:hyperlink r:id="rId14" w:anchor="Rule5.4" w:history="1">
+        <w:r w:rsidRPr="00FB6B28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>regla del Reglamento del Personal de las Naciones Unidas 5.</w:t>
         </w:r>
-        <w:r w:rsidR="007465B5">
+        <w:r w:rsidR="007465B5" w:rsidRPr="00FB6B28">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007465B5">
+      <w:r w:rsidR="007465B5" w:rsidRPr="00FB6B28">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
-      <w:r w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, el viaje a un país o lugar de HL diferente del país de HL o lugar de HL puede autorizarse, siempre que el miembro del personal tenga lazos familiares o personales cercanos en el otro país. En dichos casos, el monto de gastos de viaje pagaderos por el PNUD no deberá exceder el costo de viaje al lugar reconocido de vacaciones en el país de origen. En años</w:t>
       </w:r>
-      <w:r w:rsidR="253F256A" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="253F256A" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> alternos</w:t>
       </w:r>
-      <w:r w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, el miembro del personal deberá tomarse vacaciones en el país de origen en el país o lugar reconocido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF9E1BA" w14:textId="77777777" w:rsidR="006B4A6F" w:rsidRPr="000D0DF2" w:rsidRDefault="006B4A6F" w:rsidP="00016222">
+    <w:p w14:paraId="3EF9E1BA" w14:textId="77777777" w:rsidR="006B4A6F" w:rsidRPr="00FB6B28" w:rsidRDefault="006B4A6F" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13556A46" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Área de vacaciones en el país de origen y autorización de seguridad</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDAC0C4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4EDAC0C4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="39220807" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="001B2060" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39220807" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="001B2060" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>El viaje de vacaciones en el país de origen está sujeto a autorización de seguridad a través del Sistema de Gestión de la Seguridad de las Naciones Unidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699AD2CD" w14:textId="77777777" w:rsidR="001B2060" w:rsidRPr="000D0DF2" w:rsidRDefault="001B2060" w:rsidP="00016222">
+    <w:p w14:paraId="699AD2CD" w14:textId="77777777" w:rsidR="001B2060" w:rsidRPr="00FB6B28" w:rsidRDefault="001B2060" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7395EFA4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7395EFA4" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pueden aplicarse ciertas limitaciones según una determinación tomada por el Oficial Designado para la seguridad. Estas restricciones pueden afectar la posibilidad de que los hijos a cargo, los cónyuges o el personal puedan viajar a un lugar por vacaciones en el país de origen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A17595E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5A17595E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4CCC4F7A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CCC4F7A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los viajes autorizados de vacaciones en el país de origen no anulan una decisión tomada por el Oficial Designado que restringe el viaje a un determinado lugar. Las HL de los miembros del personal pueden verse afectadas en cualquier momento antes de un viaje de vacaciones en el país de origen o durante este.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5511DD7A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5511DD7A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="296A6937" w14:textId="77EE27A5" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296A6937" w14:textId="77EE27A5" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Si se declara una evacuación de seguridad en el área en la que el miembro del personal y/o sus familiares que reúnen las condiciones están haciendo uso de sus vacaciones en el país de origen, están sujetos a las mismas instrucciones de seguridad que rigen para otros miembros del personal internacionales presentes en el área.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725318ED" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="725318ED" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F033E8" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5A693987" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A6DABFB" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
+      <w:pPr>
+        <w:pStyle w:val="Boldoneline"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EB77CE" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
+      <w:pPr>
+        <w:pStyle w:val="Boldoneline"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F033E8" w14:textId="0782D329" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:pStyle w:val="Boldoneline"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Duración de la estancia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32043635" w14:textId="77777777" w:rsidR="00302127" w:rsidRPr="000D0DF2" w:rsidRDefault="00302127" w:rsidP="00016222">
-[...9 lines deleted...]
-    <w:p w14:paraId="66A04A85" w14:textId="2E5A3351" w:rsidR="00387BB3" w:rsidRPr="000D0DF2" w:rsidRDefault="00683250" w:rsidP="00016222">
+    <w:p w14:paraId="32043635" w14:textId="77777777" w:rsidR="00302127" w:rsidRPr="00FB6B28" w:rsidRDefault="00302127" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66A04A85" w14:textId="2E5A3351" w:rsidR="00387BB3" w:rsidRPr="00FB6B28" w:rsidRDefault="00683250" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
-      <w:r w:rsidR="00302127">
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00302127" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> miembro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00302127" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del personal y sus familiares que reúnen las condiciones deben pasar no menos de siete días civiles, excluido el tiempo de viaje, </w:t>
+      </w:r>
+      <w:r w:rsidR="00582220" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pero incluido el día de salida y el día de llegada </w:t>
       </w:r>
-      <w:r w:rsidR="00302127">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00302127" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>en su destino de HL. Puede aprobarse una reducción de la duración de la estancia por motivos de exigencias personales o profesionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E57C428" w14:textId="77777777" w:rsidR="00387BB3" w:rsidRPr="000D0DF2" w:rsidRDefault="00387BB3" w:rsidP="00016222">
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="75C2EF05" w14:textId="0D1FEB6E" w:rsidR="00E10E62" w:rsidRPr="00FB6B28" w:rsidRDefault="00E10E62" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="780D0553" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="780D0553" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vacaciones en el país de origen de los familiares que reúnen las condiciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26923658" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="26923658" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="523B84BE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523B84BE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...21 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los familiares que reúnen las condiciones no tienen prestaciones de vacaciones en el país de origen en forma independiente del miembro del personal. Sin embargo, los familiares que reúnen las condiciones pueden viajar por separado del miembro del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siempre y cuando el viaje s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>a el lugar de HL reconocido del miembro del personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50603E65" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="50603E65" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="17468C93" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17468C93" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando los familiares a cargo que reúnen las condiciones y los miembros del personal viajan por separado, los puntos de HL se acumularán o se deducirán del mes en que viaja el primer familiar a cargo que reúne las condiciones. El miembro del personal puede viajar en una fecha posterior según esta prestación sin ningún impacto en el recuento de puntos, siempre que cumpla con los meses requeridos de servicio al regresar de las HL. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088B9BC1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="088B9BC1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6EE2DF00" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE2DF00" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Cuando un miembro del personal y los familiares que reúnen las condiciones viajan por separado, el intervalo entre los viajes no debe exceder un año.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1092036E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1092036E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C9A5353" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4C9A5353" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vacaciones en el país de origen inversas para familiares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577B721D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="577B721D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D5B002" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="35D5B002" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los familiares a cargo que reúnen las condiciones no estarán autorizados a viajar por HL de su país de origen a otro país.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CDFEA9" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="61CDFEA9" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36AF939A" w14:textId="07608164" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="36AF939A" w14:textId="07608164" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="Boldoneline"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Niños nacidos o adoptados mientras </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00582220" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>padre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00582220" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>madre está de vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BE5E9B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="08BE5E9B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0A4003C1" w14:textId="4B438772" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4003C1" w14:textId="4B438772" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Cuando un niño nace</w:t>
       </w:r>
-      <w:r w:rsidR="00683250">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00683250" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o es adoptado</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cuando su </w:t>
       </w:r>
-      <w:r w:rsidR="00582220">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00582220" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>padre/</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">madre está de HL, el PNUD pagará, con respecto al niño recién nacido, el costo que sea inferior entre los dos siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DCB35E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="54DCB35E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="31D9F617" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D9F617" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Un viaje desde el lugar de HL reconocido oficialmente del miembro del personal hasta su lugar de destino; o </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C29B23" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="11C29B23" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="71C64BD4" w14:textId="636EFB69" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C64BD4" w14:textId="636EFB69" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un viaje desde el lugar en el que </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la </w:t>
+      </w:r>
+      <w:r w:rsidR="00A219C9" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>padre</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A219C9" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">madre hizo uso de sus HL hasta su lugar de destino. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F57F41B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5F57F41B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4C3CA5D2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="571FAB2E" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EF067AC" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD300AC" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B423E29" w14:textId="5C15E359" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Costo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB24659" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4DB24659" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B41B519" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4B41B519" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Independientemente de dónde el miembro del personal y sus familiares que reúnen las condiciones hacen uso del viaje de vacaciones en el país de origen, el PNUD solo pagará el costo que sea inferior entre los dos siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9DBB0B" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="000D0DF2" w:rsidRDefault="00894584" w:rsidP="00894584">
+    <w:p w14:paraId="5C9DBB0B" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="00FB6B28" w:rsidRDefault="00894584" w:rsidP="00894584">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CD6815" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="32CD6815" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Un viaje desde el lugar de destino hasta el lugar de HL reconocido oficialmente del miembro del personal y de regreso al lugar de destino; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1ECBF8" w14:textId="1D1084EB" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="0D1ECBF8" w14:textId="1D1084EB" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Un viaje </w:t>
       </w:r>
-      <w:r w:rsidR="00683250" w:rsidRPr="00683250">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00683250" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>desde el lugar donde el progenitor biológico/adoptivo ejercía HL hasta el lugar de trabajo</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E849E9" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="000D0DF2" w:rsidRDefault="00894584" w:rsidP="00894584">
+    <w:p w14:paraId="61E849E9" w14:textId="77777777" w:rsidR="00894584" w:rsidRPr="00FB6B28" w:rsidRDefault="00894584" w:rsidP="00894584">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="71839081" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2768679B" w14:textId="4EBFC418" w:rsidR="00894584" w:rsidRPr="00E528F8" w:rsidRDefault="00AD4676" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5F4B9388" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Podrán aceptarse reclamaciones retroactivas dentro de un año de admisibilidad, sujetas a la presentación de comprobantes de viajes y costos. En dicho caso, el reembolso se basa en el monto que sea más bajo entre el costo real y la suma fija.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4B9388" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Suma fija de vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7167AD2F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7167AD2F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="316BC9AE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="316BC9AE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La prestación de viaje de HL normalmente se paga como un monto de suma fija.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F24D761" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="0F24D761" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7584A1B9" w14:textId="77777777" w:rsidR="00A47D9C" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="008A29C8">
+    <w:p w14:paraId="7584A1B9" w14:textId="77777777" w:rsidR="00A47D9C" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="008A29C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los miembros del personal recibirán un monto de suma fija equivalente al 75 % del costo de la tarifa en clase económica sin restricciones de la aerolínea programada menos costosa y por la ruta más directa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F51F100" w14:textId="56FC46BD" w:rsidR="00B86474" w:rsidRPr="000D0DF2" w:rsidRDefault="00B86474" w:rsidP="00A47D9C">
+    <w:p w14:paraId="7F51F100" w14:textId="56FC46BD" w:rsidR="00B86474" w:rsidRPr="00FB6B28" w:rsidRDefault="00B86474" w:rsidP="00A47D9C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="059795AC" w14:textId="77777777" w:rsidR="0032320F" w:rsidRPr="000D0DF2" w:rsidRDefault="0032320F" w:rsidP="00016222">
+    <w:p w14:paraId="059795AC" w14:textId="77777777" w:rsidR="0032320F" w:rsidRPr="00FB6B28" w:rsidRDefault="0032320F" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La opción de suma fija para el viaje de vacaciones en el país de origen no puede aprobarse en forma retroactiva.  Sin embargo, el reembolso de los costos reales (sujetos al costo máximo de suma fija) podrá considerarse bajo petición con la presentación de documentos de prueba del viaje dentro del plazo de un año. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2355A6F3" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2355A6F3" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27F28C59" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="27F28C59" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los miembros del personal que viajan por otros medios (p. ej., automóvil o tren) tienen derecho a recibir el 20 % del costo de la tarifa en clase económica sin restricciones de la aerolínea programada menos costosa y por la ruta más directa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFF0488" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="003D3EF4">
+    <w:p w14:paraId="1EFF0488" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="003D3EF4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78D76692" w14:textId="32395DE1" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="78D76692" w14:textId="32395DE1" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Viaje de vacaciones en el país de origen organizado y pagado por la Organización</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A86E3C6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7A86E3C6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23DD2322" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00CB6B17" w:rsidP="00016222">
+    <w:p w14:paraId="23DD2322" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00CB6B17" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El miembro del personal puede optar por un viaje de HL asistido por la Organización cuando esta es la mejor opción para respaldar su capacidad para utilizar la prestación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7599A118" w14:textId="77777777" w:rsidR="00CB6B17" w:rsidRPr="000D0DF2" w:rsidRDefault="00CB6B17" w:rsidP="00016222">
+    <w:p w14:paraId="7599A118" w14:textId="77777777" w:rsidR="00CB6B17" w:rsidRPr="00FB6B28" w:rsidRDefault="00CB6B17" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C61C71" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="21C61C71" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Para los miembros del personal que han elegido la opción de viaje de HL asistido por la Organización, el viaje es en clase económica, independientemente de la duración del vuelo. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483DE54E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="483DE54E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0992BB67" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="140B46F5" w14:textId="1386B709" w:rsidR="00C65812" w:rsidRPr="00E528F8" w:rsidRDefault="00AD4676" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La clase de vuelo para viajes de HL para miembros del personal y familiares que reúnen las condiciones a niveles de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>La clase de vuelo para viajes de HL para miembros del personal y familiares que reúnen las condiciones a niveles de Secretario General Adjunto (SGA) y Subsecretario General (SsG) serán en la clase inmediatamente inferior a la primera clase, independientemente de la duración del vuelo.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D2C1EA1" w14:textId="77777777" w:rsidR="00A503C5" w:rsidRPr="000D0DF2" w:rsidRDefault="00A503C5" w:rsidP="00016222">
+        <w:t>Secretario</w:t>
+      </w:r>
+      <w:r w:rsidR="001E5FC4" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adjunto (SGA) y Subsecretario General (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>SsG</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>) serán en la clase inmediatamente inferior a la primera clase, independientemente de la duración del vuelo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4F1336" w14:textId="77777777" w:rsidR="001E5FC4" w:rsidRPr="00FB6B28" w:rsidRDefault="001E5FC4" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-          <w:bCs/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="49B8698A" w14:textId="77777777" w:rsidR="00C65812" w:rsidRDefault="00C65812" w:rsidP="00016222">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="009FF9E2" w14:textId="32B53215" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...57 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Niños que estudian fuera del lugar de destino</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1441FC17" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1441FC17" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4270BF8B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4270BF8B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Los niños que estudian fuera del lugar de destino pueden iniciar un viaje de HL desde la institución educativa. En este caso, el PNUD solo pagará el costo que sea inferior entre los dos siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A711DE2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7A711DE2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Desde el lugar de destino oficial del miembro del personal hasta el lugar de vacaciones en el país de origen reconocido oficialmente del miembro del personal y regreso; </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60945C4A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="11662482" w14:textId="32289E3A" w:rsidR="00337873" w:rsidRPr="00E528F8" w:rsidRDefault="00AD4676" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="36A56005" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Desde la institución educativa hasta el lugar en que se hace uso del viaje de HL y regreso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A56005" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Intervalo entre viajes relacionados con la prestación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01617131" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="01617131" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12402252" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="12402252" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Normalmente se requiere un mínimo de tres meses entre los viajes relacionados con la prestación (p. ej., viajes inversos relacionados con el subsidio de educación, EGT), contando a partir de la fecha de regreso al lugar de destino de un viaje hasta la fecha de partida del siguiente viaje. Sin embargo, el intervalo de tres meses puede reducirse, para permitir que el EGT habitual (donde viaja el niño) tenga lugar en el mismo año que el viaje de HL (si reúne las condiciones).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41715C23" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="41715C23" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="810"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E88079" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="34E88079" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sin embargo, para los lugares de destino con una frecuencia de viaje de Descanso y Recuperación (R y R) inferior a 12 semanas, el intervalo mínimo normal de tres meses para viajes relacionados con la prestación (</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>p. ej.,</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> EGT inversos) se reduce a dos meses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56956458" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="56956458" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Combinación con reasignación u otros viajes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C375B43" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="3C375B43" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B4E445" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="32B4E445" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Se espera que un miembro del personal realice el viaje de vacaciones en el país de origen en conjunto con la reasignación u otros viajes de prestaciones oficiales. El personal que no haga uso del viaje de vacaciones en el país de origen o de otras prestaciones de viaje junto con la reasignación debe cumplir con el intervalo de tres meses entre las prestaciones de viajes y pasar como mínimo tres meses en el lugar de destino antes de que pueda aprobarse el viaje de vacaciones en el país de origen. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A0621BF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5A0621BF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38499326" w14:textId="26C8D296" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="38499326" w14:textId="26C8D296" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Ambos cónyuges son miembros del personal de las Naciones Unidas que reúnen las condiciones para recibir vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799EEED2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="799EEED2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="613CDC35" w14:textId="20903830" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="613CDC35" w14:textId="60E43C09" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cada miembro del personal tiene la opción de hacer uso de su propia prestación de vacaciones en el país de origen o de tomarlas como el cónyuge del otro. Los hijos a cargo pueden tomar las vacaciones en el país de origen correspondientes a cualquiera de los padres</w:t>
       </w:r>
-      <w:r w:rsidR="00683250">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00683250" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00683250" w:rsidRPr="00683250">
+      <w:r w:rsidR="00683250" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00683250" w:rsidRPr="00683250">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00683250" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>independientemente de cuál de los progenitores tenga derecho a las prestaciones por dependencia</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t xml:space="preserve">independientemente de cuál de los progenitores tenga derecho a las prestaciones por </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5FC4" w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t>dependencia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>. Si el miembro del personal se toma las HL como cónyuge, el PNUD solo pagará el costo que sea inferior entre los tres siguientes:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76D8C913" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+        <w:t xml:space="preserve"> Si el miembro del personal se toma las HL como cónyuge, el PNUD solo pagará el costo que sea inferior entre los tres siguientes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D8C913" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>el viaje desde el lugar de destino del miembro del personal del PNUD hasta el lugar de vacaciones en el país de origen reconocido oficialmente del cónyuge y de regreso al lugar de destino;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A6C659" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="75A6C659" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>el viaje desde el lugar de destino del miembro del personal del PNUD hasta el lugar donde se hace uso de las vacaciones en el país de origen y de regreso al lugar de destino;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A144CA1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1A144CA1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>el viaje desde el lugar de destino del cónyuge hasta el lugar de vacaciones en el país de origen reconocido oficialmente del miembro del personal del PNUD y de regreso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CC7F8D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="17CC7F8D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Se asignará un tiempo de viaje apropiado para el viaje en cuestión a un miembro del personal del PNUD que acompañe a su cónyuge. Se deducirán al miembro del personal del PNUD los 24 puntos requeridos cuando tome sus HL como cónyuge acompañante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B460D81" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1B460D81" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6980DA10" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="6980DA10" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La frecuencia de viajes de vacaciones en el país de origen no puede exceder la periodicidad establecida del viaje de HL conforme al PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3A8D9A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="0F3A8D9A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BD15D37" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2BD15D37" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Asuntos oficiales durante las vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F1C77F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="19F1C77F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7F15AC" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="6B7F15AC" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>El objetivo de las vacaciones anuales y las vacaciones en el país de origen es permitir al miembro del personal tomarse tiempo libre del trabajo por motivos personales o familiares, y por motivos de salud y descanso. Por lo tanto, los asuntos oficiales durante las vacaciones en el país de origen no deben alentarse.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Si se atienden asuntos oficiales durante un viaje de vacaciones en el país de origen, el requisito de duración de la estancia en el país de origen puede ajustarse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056F4CB7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="056F4CB7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1890"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19DECB3F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="19DECB3F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Sin embargo, si un miembro del personal debe atender asuntos oficiales mientras está de vacaciones en el país de origen fuera de su lugar de destino, normalmente tendrá derecho a dieta (DSA) de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1327DD4C" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1327DD4C" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B6162EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00683250" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7B6162EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Si los asuntos oficiales son en el lugar reconocido oficialmente de vacaciones en el país de origen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72313D4E" w14:textId="77777777" w:rsidR="00683250" w:rsidRPr="000D0DF2" w:rsidRDefault="00683250" w:rsidP="00683250">
+    <w:p w14:paraId="72313D4E" w14:textId="77777777" w:rsidR="00683250" w:rsidRPr="00FB6B28" w:rsidRDefault="00683250" w:rsidP="00683250">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...8 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>50 % de la tarifa de DSA aplicable, si no se requiere alojamiento en hotel; y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E5BA84" w14:textId="06B96BB6" w:rsidR="00683250" w:rsidRPr="00683250" w:rsidRDefault="00683250" w:rsidP="00683250">
+    <w:p w14:paraId="72E5BA84" w14:textId="06B96BB6" w:rsidR="00683250" w:rsidRPr="00FB6B28" w:rsidRDefault="00683250" w:rsidP="00683250">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>100 % de la tarifa de DSA aplicable, presentado las facturas de hotel recibidas en casos en que se requiera alojamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C84AF9E" w14:textId="77777777" w:rsidR="00683250" w:rsidRPr="00556651" w:rsidRDefault="00683250" w:rsidP="00683250">
+    <w:p w14:paraId="2C84AF9E" w14:textId="77777777" w:rsidR="00683250" w:rsidRPr="00FB6B28" w:rsidRDefault="00683250" w:rsidP="00683250">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Si los asuntos oficiales deben realizarse en un lugar más alejado de la distancia al lugar de trabajo desde el lugar reconocido oficialmente de vacaciones en el país de origen: 100 % de la tarifa aplicable.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221C92AF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00683250">
+    <w:p w14:paraId="221C92AF" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00683250">
       <w:pPr>
         <w:pStyle w:val="BulletedList"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3D33FFD1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D33FFD1" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Separación del servicio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE9D044" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="0EE9D044" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AE7844A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5ECADE93" w14:textId="2EE01729" w:rsidR="00AD4676" w:rsidRPr="00E528F8" w:rsidRDefault="00AD4676" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un miembro del personal que es separado del servicio sin completar los seis meses requeridos de servicio luego de la fecha de su regreso de las vacaciones en el país de origen no recibirá el pago de gastos de viaje de repatriación para él/ella o sus familiares a cargo. Sin embargo, el miembro del personal recibirá el pago de envío de repatriación no acompañado o prima de traslado. En dichos casos, las vacaciones </w:t>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>Un miembro del personal que es separado del servicio sin completar los seis meses requeridos de servicio luego de la fecha de su regreso de las vacaciones en el país de origen no recibirá el pago de gastos de viaje de repatriación para él/ella o sus familiares a cargo. Sin embargo, el miembro del personal recibirá el pago de envío de repatriación no acompañado o prima de traslado. En dichos casos, las vacaciones en el país de origen se considerarán como el viaje de repatriación y se informará por escrito al miembro del personal sobre el cambio en su prestación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCA6AF7" w14:textId="77777777" w:rsidR="00C65812" w:rsidRPr="00FB6B28" w:rsidRDefault="00C65812" w:rsidP="00016222">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27C9A97C" w14:textId="2C51EBA9" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="27C9A97C" w14:textId="2C51EBA9" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Tiempo de viaje de vacaciones en el país de origen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E77CC17" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7E77CC17" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DD8A96" w14:textId="0460CF8C" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="54DD8A96" w14:textId="0460CF8C" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Para los viajes en el trayecto tanto de ida como de regreso del viaje de vacaciones en el país de origen, se deberá otorgar a los miembros del personal que opten por el pago de suma fija una cantidad fija de tiempo de viaje que no se imputa a las vacaciones anuales determinada sobre la base del vuelo más directo desde el lugar de destino hasta el lugar de vacaciones en el país de origen, de la siguiente manera:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521A7CA0" w14:textId="77777777" w:rsidR="00B86474" w:rsidRPr="000D0DF2" w:rsidRDefault="00B86474" w:rsidP="00016222">
+    <w:p w14:paraId="521A7CA0" w14:textId="77777777" w:rsidR="00B86474" w:rsidRPr="00FB6B28" w:rsidRDefault="00B86474" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D2BE1B0" w14:textId="77777777" w:rsidR="00B86474" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="009D559E">
+    <w:p w14:paraId="5D2BE1B0" w14:textId="77777777" w:rsidR="00B86474" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="009D559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Un día para cada viaje de menos de 10 horas; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777DF56D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="009D559E">
+    <w:p w14:paraId="777DF56D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="009D559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dos días para cada viaje de 10 horas o más pero menos de 16 horas;    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363D444B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="009D559E">
+    <w:p w14:paraId="363D444B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="009D559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="1620"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Tres días para cada viaje de 16 horas o más.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6771C816" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="6771C816" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1315E1D7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="1315E1D7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Cuando el miembro del personal opte por la suma fija de viaje, el tiempo de viaje debe aplicarse a los días hábiles independientemente de cuándo tuvo lugar en realidad el viaje.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4985B385" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4985B385" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D5530C0" w14:textId="18B40DBF" w:rsidR="00B20243" w:rsidRPr="001D05E3" w:rsidRDefault="002A0A1D" w:rsidP="001D05E3">
+    <w:p w14:paraId="4D5530C0" w14:textId="18B40DBF" w:rsidR="00B20243" w:rsidRPr="00FB6B28" w:rsidRDefault="002A0A1D" w:rsidP="001D05E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>No se aplica ninguna compensación en términos de tiempo de viaje para los viajes realizados durante un fin de semana o feriado oficial cuando el viaje es organizado por la Organización.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD7FEC6" w14:textId="77777777" w:rsidR="001D05E3" w:rsidRPr="0055408A" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="2AD7FEC6" w14:textId="77777777" w:rsidR="001D05E3" w:rsidRPr="00E528F8" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0055408A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Prueba de viaje</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65390FB8" w14:textId="77777777" w:rsidR="001D05E3" w:rsidRPr="001D05E3" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
-[...9 lines deleted...]
-    <w:p w14:paraId="3B55BECF" w14:textId="69E918EA" w:rsidR="001D05E3" w:rsidRPr="001D05E3" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
+    <w:p w14:paraId="65390FB8" w14:textId="77777777" w:rsidR="001D05E3" w:rsidRPr="00E528F8" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B55BECF" w14:textId="69E918EA" w:rsidR="001D05E3" w:rsidRPr="00E528F8" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Al regresar de un</w:t>
       </w:r>
-      <w:r w:rsidR="5B9DA5E5" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="5B9DA5E5" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>as vacaciones en el país de origen (HL)</w:t>
       </w:r>
-      <w:r w:rsidRPr="5276AFDC">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se requiere que el miembro del personal cargue los documentos de respaldo en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eServices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para proporcionar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>evidencia de</w:t>
+      </w:r>
+      <w:r w:rsidR="005250C2" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">l cumplimiento </w:t>
       </w:r>
-      <w:r w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>con la duración mínima requerida de la estadía en su país de origen</w:t>
       </w:r>
-      <w:r w:rsidR="00AC5C66" w:rsidRPr="5276AFDC">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="00AC5C66" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y que el viaje se realizó según lo autorizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Dicha evidencia puede incluir, pero no se limita a:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6385CC9C" w14:textId="77777777" w:rsidR="001D05E3" w:rsidRPr="001D05E3" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
+    <w:p w14:paraId="6385CC9C" w14:textId="77777777" w:rsidR="001D05E3" w:rsidRPr="00E528F8" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="56CBC214" w14:textId="77777777" w:rsidR="005250C2" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56CBC214" w14:textId="77777777" w:rsidR="005250C2" w:rsidRPr="00E528F8" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Boletos de avión y pases de abordar usados, en copia impresa o en formato electrónico</w:t>
       </w:r>
-      <w:r w:rsidR="005250C2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="005250C2" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB50AFB" w14:textId="1869AFF2" w:rsidR="001D05E3" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
+    <w:p w14:paraId="5FB50AFB" w14:textId="1869AFF2" w:rsidR="001D05E3" w:rsidRPr="00E528F8" w:rsidRDefault="001D05E3" w:rsidP="001D05E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pasaporte nacional que contenga las fechas de llegada y salida del país al que se autorizó un viaje particular de regreso a casa. Si viaja en automóvil, el comprobante de viaje será cualquier evidencia que demuestre que el viaje tuvo lugar, como pasaportes sellados y recibos de pagos por peajes, combustible, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8463B5" w14:textId="77777777" w:rsidR="00F87F24" w:rsidRDefault="00F87F24" w:rsidP="00F87F24">
+    <w:p w14:paraId="5C8463B5" w14:textId="77777777" w:rsidR="00F87F24" w:rsidRPr="00E528F8" w:rsidRDefault="00F87F24" w:rsidP="00F87F24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6ECA62B1" w14:textId="71D1D82F" w:rsidR="001D05E3" w:rsidRPr="001D05E3" w:rsidRDefault="00AC5C66" w:rsidP="00683250">
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECA62B1" w14:textId="71D1D82F" w:rsidR="001D05E3" w:rsidRPr="00E528F8" w:rsidRDefault="00AC5C66" w:rsidP="00683250">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1276"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Si no se cargan</w:t>
       </w:r>
-      <w:r w:rsidR="001D05E3" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001D05E3" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> las pruebas documentales solicitadas, </w:t>
       </w:r>
-      <w:r w:rsidR="006D50C3" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="006D50C3" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">y / o desviaciones de viaje que no están en línea con el derecho autorizado, </w:t>
       </w:r>
-      <w:r w:rsidR="001D05E3" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001D05E3" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">esto puede resultar en la devolución de la suma </w:t>
       </w:r>
-      <w:r w:rsidR="6694F96C" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="6694F96C" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">fija </w:t>
       </w:r>
-      <w:r w:rsidR="001D05E3" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001D05E3" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de la</w:t>
       </w:r>
-      <w:r w:rsidR="32DAF76B" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="32DAF76B" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s vacaciones en el país de origen</w:t>
       </w:r>
-      <w:r w:rsidR="001D05E3" w:rsidRPr="5276AFDC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="001D05E3" w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> o la recuperación del costo de los boletos aéreos si la organización organizó el viaje a casa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518F4EE6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00D603E8" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="518F4EE6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01D2AC1E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="01D2AC1E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Apéndice D para el Reglamento del Personal de las Naciones Unidas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A21B738" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00D603E8">
+    <w:p w14:paraId="0A21B738" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00D603E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>El Apéndice D para el Reglamento del Personal de las Naciones Unidas establece las reglas que rigen la compensación en el caso de muerte, lesión o enfermedad atribuibles al desempeño de funciones oficiales.  Por lo tanto, según las disposiciones del Apéndice D para el Reglamento del Personal de las Naciones Unidas, un miembro del personal está cubierto por los viajes de HL por medio del transporte proporcionado por el PNUD o por su cuenta o dirección, incluidos los viajes en automóvil específicamente autorizados de antemano, y no para la conveniencia personal del miembro del personal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7E9B4A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4A7E9B4A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Desviación de la ruta de viaje autorizada</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76183C56" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="76183C56" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ACFB7B0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FD7E5C">
+    <w:p w14:paraId="1ACFB7B0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00FD7E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Un miembro del personal que se desvía de la ruta de viaje autorizada para su conveniencia personal no está cubierto por la responsabilidad del PNUD durante los trayectos del viaje que corresponden a la desviación de la ruta autorizada.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC6ABF0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2DC6ABF0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Escalas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BED73A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="39BED73A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69539905" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FD7E5C">
+    <w:p w14:paraId="69539905" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00FD7E5C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>La responsabilidad del PNUD solo cubre escalas autorizadas para la duración autorizada y los períodos de espera para las aerolíneas de conexión.  Si el miembro del personal decide permanecer durante un período más prolongado por su conveniencia personal, el PNUD deja de tener cualquier responsabilidad más allá del período autorizado de dicha escala.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4722438F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2EBF9287" w14:textId="77777777" w:rsidR="00902C87" w:rsidRDefault="00902C87" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C44AD07" w14:textId="77777777" w:rsidR="00902C87" w:rsidRDefault="00902C87" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="497D9280" w14:textId="77777777" w:rsidR="00902C87" w:rsidRDefault="00902C87" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F4B2E64" w14:textId="77777777" w:rsidR="00902C87" w:rsidRDefault="00902C87" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4722438F" w14:textId="716A1F99" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Uso de vehículos particulares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0886B0A0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="0886B0A0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AEECD74" w14:textId="730B360C" w:rsidR="00AD4676" w:rsidRPr="00FD7E5C" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="5AEECD74" w14:textId="730B360C" w:rsidR="00AD4676" w:rsidRPr="00FB6B28" w:rsidRDefault="00AD4676" w:rsidP="00016222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="200"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Las disposiciones del Apéndice D no se aplican para el transporte mediante vehículos particulares sancionados o autorizados por el PNUD exclusivamente a pedido del miembro del personal o para su conveniencia.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD7E5C">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00FB6B28">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A7E676" w14:textId="46562B66" w:rsidR="00AD4676" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="00A7E676" w14:textId="46562B66" w:rsidR="00AD4676" w:rsidRPr="00E528F8" w:rsidRDefault="00AD4676" w:rsidP="00E528F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="103D840B" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRDefault="00E1676D" w:rsidP="00E1676D">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40499DBF" w14:textId="77777777" w:rsidR="0062615C" w:rsidRDefault="0062615C" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22FF5292" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRDefault="00E1676D" w:rsidP="00E1676D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AEE747" w14:textId="77777777" w:rsidR="0062615C" w:rsidRDefault="0062615C" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="380F63D6" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRPr="00E1676D" w:rsidRDefault="00E1676D" w:rsidP="00E1676D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45401864" w14:textId="77777777" w:rsidR="0062615C" w:rsidRDefault="0062615C" w:rsidP="00E528F8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="center"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103D840B" w14:textId="08EB4844" w:rsidR="00E1676D" w:rsidRPr="00E528F8" w:rsidRDefault="00E1676D" w:rsidP="00E528F8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FF5292" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRPr="00E528F8" w:rsidRDefault="00E1676D" w:rsidP="00E528F8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380F63D6" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRPr="00E528F8" w:rsidRDefault="00E1676D" w:rsidP="00E528F8">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:color w:val="201F1E"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E528F8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE7309E" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRPr="00E1676D" w:rsidRDefault="00E1676D" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="0AE7309E" w14:textId="77777777" w:rsidR="00E1676D" w:rsidRPr="00FB6B28" w:rsidRDefault="00E1676D" w:rsidP="00016222">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E1676D" w:rsidRPr="00E1676D" w:rsidSect="00E13598">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00E1676D" w:rsidRPr="00FB6B28" w:rsidSect="00E13598">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="even" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06356781" w14:textId="77777777" w:rsidR="00E13598" w:rsidRDefault="00E13598" w:rsidP="00BA79C8">
+    <w:p w14:paraId="41F9BC50" w14:textId="77777777" w:rsidR="00425580" w:rsidRDefault="00425580" w:rsidP="00BA79C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C83E6AC" w14:textId="77777777" w:rsidR="00E13598" w:rsidRDefault="00E13598" w:rsidP="00BA79C8">
+    <w:p w14:paraId="11F9BF31" w14:textId="77777777" w:rsidR="00425580" w:rsidRDefault="00425580" w:rsidP="00BA79C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1813079C" w14:textId="77777777" w:rsidR="007D674C" w:rsidRDefault="007D674C" w:rsidP="007D674C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2D17B27B" w14:textId="77777777" w:rsidR="007D674C" w:rsidRDefault="007D674C" w:rsidP="00BA79C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7333DBA8" w14:textId="108EAC25" w:rsidR="007D674C" w:rsidRPr="00C65812" w:rsidRDefault="00000000" w:rsidP="00C65812">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7333DBA8" w14:textId="2B3A4CC3" w:rsidR="007D674C" w:rsidRPr="00C65812" w:rsidRDefault="00000000" w:rsidP="00C65812">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:id w:val="-1705238520"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="002859C7">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
@@ -5557,197 +5896,173 @@
         </w:r>
         <w:r w:rsidR="002859C7">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
         </w:r>
         <w:r w:rsidR="00FC68E7">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>1/12/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="002859C7">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="002859C7">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:sz w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+      <w:t xml:space="preserve">Versión </w:t>
+    </w:r>
+    <w:r w:rsidR="001E5FC4">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidR="002859C7">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1618372405"/>
         <w:placeholder>
           <w:docPart w:val="32CF6A76E0284A0599AC8DE7B3375B1F"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{AFB54959-4793-4A62-B0B7-1D84BD7161E0}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidR="00FC68E7">
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="502216AF" w14:textId="77777777" w:rsidR="00E13598" w:rsidRDefault="00E13598" w:rsidP="00BA79C8">
+    <w:p w14:paraId="4F38C5E7" w14:textId="77777777" w:rsidR="00425580" w:rsidRDefault="00425580" w:rsidP="00BA79C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42A0B282" w14:textId="77777777" w:rsidR="00E13598" w:rsidRDefault="00E13598" w:rsidP="00BA79C8">
+    <w:p w14:paraId="22040A66" w14:textId="77777777" w:rsidR="00425580" w:rsidRDefault="00425580" w:rsidP="00BA79C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="69E6813E" w14:textId="281FE9F4" w:rsidR="007256CF" w:rsidRDefault="5276AFDC" w:rsidP="00274460">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="69E6813E" w14:textId="65E55D54" w:rsidR="007256CF" w:rsidRDefault="001E5FC4" w:rsidP="00274460">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ED6AB0B" wp14:editId="049375EE">
-[...2 lines deleted...]
-          <wp:docPr id="1642621703" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13546D28" wp14:editId="28EC5580">
+          <wp:extent cx="591279" cy="900000"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="675666703" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
+                  <pic:cNvPr id="675666703" name="Picture 1" descr="A blue and white logo with white text&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="16642"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="298634" cy="586069"/>
+                    <a:ext cx="591279" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005B4AD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0A3AC1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1170" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11660,292 +11975,306 @@
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="54" w16cid:durableId="1715306037">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="55" w16cid:durableId="1417630309">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="56" w16cid:durableId="190148191">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="57" w16cid:durableId="1024987698">
     <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="58" w16cid:durableId="1281886352">
     <w:abstractNumId w:val="55"/>
   </w:num>
   <w:num w:numId="59" w16cid:durableId="1171291949">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A2308"/>
     <w:rsid w:val="00014D24"/>
     <w:rsid w:val="00016222"/>
     <w:rsid w:val="00021E5C"/>
     <w:rsid w:val="00022D05"/>
     <w:rsid w:val="000A2B50"/>
     <w:rsid w:val="000D0DF2"/>
     <w:rsid w:val="000D70DC"/>
     <w:rsid w:val="00117DCF"/>
     <w:rsid w:val="00120759"/>
     <w:rsid w:val="001605AF"/>
     <w:rsid w:val="00173BC3"/>
     <w:rsid w:val="001843E1"/>
     <w:rsid w:val="001A0815"/>
     <w:rsid w:val="001A2308"/>
     <w:rsid w:val="001B2060"/>
     <w:rsid w:val="001D05E3"/>
+    <w:rsid w:val="001D4621"/>
+    <w:rsid w:val="001E5FC4"/>
     <w:rsid w:val="001F6C70"/>
     <w:rsid w:val="00201D26"/>
     <w:rsid w:val="00205252"/>
     <w:rsid w:val="00207A93"/>
     <w:rsid w:val="002229A1"/>
     <w:rsid w:val="00274460"/>
     <w:rsid w:val="002859C7"/>
     <w:rsid w:val="002A0A1D"/>
     <w:rsid w:val="002B3FEF"/>
     <w:rsid w:val="002B75DF"/>
     <w:rsid w:val="002E1EB8"/>
     <w:rsid w:val="002F63EE"/>
     <w:rsid w:val="00302127"/>
     <w:rsid w:val="0030701C"/>
     <w:rsid w:val="00313071"/>
     <w:rsid w:val="0032320F"/>
     <w:rsid w:val="0033574C"/>
     <w:rsid w:val="00336F3F"/>
     <w:rsid w:val="00337873"/>
     <w:rsid w:val="00373A03"/>
     <w:rsid w:val="00387BB3"/>
     <w:rsid w:val="00397C50"/>
     <w:rsid w:val="003A071B"/>
     <w:rsid w:val="003B4FDC"/>
     <w:rsid w:val="003C37FB"/>
     <w:rsid w:val="003D3EF4"/>
     <w:rsid w:val="003E50E0"/>
     <w:rsid w:val="0041248F"/>
+    <w:rsid w:val="00425580"/>
     <w:rsid w:val="0043609A"/>
+    <w:rsid w:val="004463D4"/>
     <w:rsid w:val="00462825"/>
     <w:rsid w:val="00492978"/>
     <w:rsid w:val="004B4115"/>
+    <w:rsid w:val="004F4C98"/>
     <w:rsid w:val="004F53BA"/>
     <w:rsid w:val="005250C2"/>
     <w:rsid w:val="0053082A"/>
     <w:rsid w:val="00546645"/>
     <w:rsid w:val="0055408A"/>
     <w:rsid w:val="00555B2B"/>
     <w:rsid w:val="00556651"/>
     <w:rsid w:val="00563312"/>
     <w:rsid w:val="00564E30"/>
     <w:rsid w:val="005747FC"/>
     <w:rsid w:val="00582220"/>
     <w:rsid w:val="00595DBA"/>
     <w:rsid w:val="005C5C0B"/>
     <w:rsid w:val="005E1AB5"/>
     <w:rsid w:val="00601A5D"/>
+    <w:rsid w:val="0062615C"/>
     <w:rsid w:val="00643E54"/>
     <w:rsid w:val="006616DA"/>
     <w:rsid w:val="00683250"/>
     <w:rsid w:val="006B4A6F"/>
+    <w:rsid w:val="006B6442"/>
     <w:rsid w:val="006D0224"/>
     <w:rsid w:val="006D50C3"/>
     <w:rsid w:val="007232B4"/>
     <w:rsid w:val="007256CF"/>
     <w:rsid w:val="0072706E"/>
     <w:rsid w:val="0074087E"/>
     <w:rsid w:val="007465B5"/>
     <w:rsid w:val="00767DBE"/>
     <w:rsid w:val="007705B1"/>
     <w:rsid w:val="007C18AA"/>
     <w:rsid w:val="007C22DE"/>
     <w:rsid w:val="007D674C"/>
     <w:rsid w:val="007F4DC1"/>
     <w:rsid w:val="00823BA7"/>
     <w:rsid w:val="0083128A"/>
     <w:rsid w:val="00861A6C"/>
     <w:rsid w:val="008636C2"/>
     <w:rsid w:val="008800D3"/>
     <w:rsid w:val="00894584"/>
     <w:rsid w:val="008B0871"/>
     <w:rsid w:val="008B4145"/>
     <w:rsid w:val="008C50BF"/>
     <w:rsid w:val="008C5B7E"/>
     <w:rsid w:val="008E622A"/>
+    <w:rsid w:val="00902C87"/>
     <w:rsid w:val="0091667D"/>
     <w:rsid w:val="009355E7"/>
     <w:rsid w:val="00941721"/>
     <w:rsid w:val="0094219E"/>
     <w:rsid w:val="00971249"/>
     <w:rsid w:val="00973C8D"/>
     <w:rsid w:val="00984AED"/>
     <w:rsid w:val="00984E0A"/>
     <w:rsid w:val="009A5183"/>
     <w:rsid w:val="009A62D2"/>
     <w:rsid w:val="009B64FC"/>
     <w:rsid w:val="009D559E"/>
     <w:rsid w:val="009F5E2B"/>
     <w:rsid w:val="00A219C9"/>
     <w:rsid w:val="00A229C0"/>
     <w:rsid w:val="00A47D9C"/>
     <w:rsid w:val="00A503C5"/>
     <w:rsid w:val="00A53144"/>
     <w:rsid w:val="00AB12C1"/>
     <w:rsid w:val="00AC5C66"/>
     <w:rsid w:val="00AD4676"/>
     <w:rsid w:val="00AE2EEF"/>
     <w:rsid w:val="00AE5989"/>
     <w:rsid w:val="00AE745E"/>
     <w:rsid w:val="00B20243"/>
     <w:rsid w:val="00B31343"/>
     <w:rsid w:val="00B32111"/>
     <w:rsid w:val="00B86474"/>
     <w:rsid w:val="00BA79C8"/>
     <w:rsid w:val="00BC5579"/>
     <w:rsid w:val="00BE1ED9"/>
+    <w:rsid w:val="00C254F1"/>
     <w:rsid w:val="00C37DDF"/>
     <w:rsid w:val="00C5017A"/>
+    <w:rsid w:val="00C64E11"/>
     <w:rsid w:val="00C65812"/>
     <w:rsid w:val="00CA56D4"/>
     <w:rsid w:val="00CB6B17"/>
     <w:rsid w:val="00CF2F95"/>
     <w:rsid w:val="00CF5932"/>
     <w:rsid w:val="00D238BC"/>
     <w:rsid w:val="00D23FD3"/>
     <w:rsid w:val="00D323DE"/>
     <w:rsid w:val="00D565EE"/>
     <w:rsid w:val="00D603E8"/>
     <w:rsid w:val="00D951FB"/>
     <w:rsid w:val="00DA11EB"/>
     <w:rsid w:val="00DB2EB0"/>
     <w:rsid w:val="00DB7D4D"/>
     <w:rsid w:val="00DD7CE4"/>
+    <w:rsid w:val="00DF7155"/>
     <w:rsid w:val="00E10E62"/>
     <w:rsid w:val="00E13598"/>
     <w:rsid w:val="00E1676D"/>
     <w:rsid w:val="00E2026D"/>
     <w:rsid w:val="00E252A9"/>
     <w:rsid w:val="00E27F7E"/>
     <w:rsid w:val="00E5224C"/>
+    <w:rsid w:val="00E528F8"/>
     <w:rsid w:val="00E57511"/>
     <w:rsid w:val="00EA1A68"/>
     <w:rsid w:val="00EA53DB"/>
     <w:rsid w:val="00EB573A"/>
     <w:rsid w:val="00ED0CAC"/>
     <w:rsid w:val="00EF43E8"/>
     <w:rsid w:val="00F44B9E"/>
     <w:rsid w:val="00F61D30"/>
     <w:rsid w:val="00F63845"/>
     <w:rsid w:val="00F87F24"/>
     <w:rsid w:val="00FB4174"/>
+    <w:rsid w:val="00FB6B28"/>
     <w:rsid w:val="00FC68E7"/>
     <w:rsid w:val="00FD2019"/>
     <w:rsid w:val="00FD7E5C"/>
     <w:rsid w:val="00FE2995"/>
     <w:rsid w:val="00FE716C"/>
     <w:rsid w:val="00FF518B"/>
     <w:rsid w:val="00FF63D8"/>
     <w:rsid w:val="1C548B16"/>
     <w:rsid w:val="1EEFF0D9"/>
     <w:rsid w:val="253F256A"/>
     <w:rsid w:val="32DAF76B"/>
     <w:rsid w:val="3320ACC0"/>
     <w:rsid w:val="49823B9A"/>
     <w:rsid w:val="513D9153"/>
     <w:rsid w:val="5276AFDC"/>
     <w:rsid w:val="590CD357"/>
     <w:rsid w:val="5B9DA5E5"/>
     <w:rsid w:val="654DE63A"/>
     <w:rsid w:val="6694F96C"/>
     <w:rsid w:val="6A86133C"/>
     <w:rsid w:val="6E6C4D31"/>
     <w:rsid w:val="759D2A21"/>
     <w:rsid w:val="7C26CC90"/>
     <w:rsid w:val="7F043F7D"/>
     <w:rsid w:val="7F5E1DDB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7AF1FE7C"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{4A606539-2C7B-4A2E-BF26-1E537ED202F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12576,269 +12905,267 @@
     <w:semiHidden/>
     <w:rsid w:val="00C65812"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E1676D"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1902405513">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/browse-by-source/staff-rules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/browse-by-source/staff-rules" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/annual-and-special-leave-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/annual-and-special-leave-1" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="32CF6A76E0284A0599AC8DE7B3375B1F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D9B10DDE-C3D3-44B8-B66F-75294B792F38}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00603988" w:rsidRDefault="00941721">
           <w:r w:rsidRPr="00E941E8">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00941721"/>
     <w:rsid w:val="00244C85"/>
     <w:rsid w:val="00382802"/>
+    <w:rsid w:val="004D189C"/>
+    <w:rsid w:val="004F4C98"/>
     <w:rsid w:val="00603988"/>
     <w:rsid w:val="00772CCA"/>
     <w:rsid w:val="00941721"/>
+    <w:rsid w:val="009B69D4"/>
     <w:rsid w:val="00A30A91"/>
     <w:rsid w:val="00A829D3"/>
     <w:rsid w:val="00C338FF"/>
+    <w:rsid w:val="00C64E11"/>
     <w:rsid w:val="00CA1413"/>
+    <w:rsid w:val="00D51F5C"/>
     <w:rsid w:val="00D55814"/>
+    <w:rsid w:val="00DF7155"/>
     <w:rsid w:val="00ED1EED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13239,51 +13566,51 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00941721"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -13590,100 +13917,142 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...45 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
+    <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
+    <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">UNITBMS-1904581467-165</_dlc_DocId>
+    <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Public</Location>
+    <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
+    <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Value>349</Value>
+    </TaxCatchAll>
+    <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Spanish</UNDP_POPP_DOCUMENT_LANGUAGE>
+    <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </UNDP_POPP_FOCALPOINT>
+    <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Human Resources Management</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">1f57ad6b-760b-4b5a-be19-36e6fe76fd85</TermId>
+        </TermInfo>
+      </Terms>
+    </l0e6ef0c43e74560bd7f3acd1f5e8571>
+    <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">512</UNDP_POPP_FILEVERSION>
+    <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">7</UNDP_POPP_REFITEM_VERSION>
+    <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
+    <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Vacaciones en el país de origen</UNDP_POPP_TITLE_EN>
+    <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+      <Url>https://intranet.undp.org/unit/bms/dir/internal/init_popp/_layouts/15/DocIdRedir.aspx?ID=UNITBMS-1904581467-165</Url>
+      <Description>UNITBMS-1904581467-165</Description>
+    </_dlc_DocIdUrl>
+    <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
+    <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 7.0</DLCPolicyLabelClientValue>
+    <UNDP_POPP_BUSINESSUNITID_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
+    <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 7.0</DLCPolicyLabelValue>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -13996,235 +14365,193 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...82 lines deleted...]
-</p:properties>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B9BD21-A512-405A-9832-06156B9BC714}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFB54959-4793-4A62-B0B7-1D84BD7161E0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
+    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE57CDD6-2887-4CB7-865C-09D07856433C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8C2AE09-3DE2-4327-BB07-6CDE74354F73}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D57992A3-8B66-42EA-9789-C2FBF3441E31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C05574CC-97D2-453E-98BB-33D3EF7EE695}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D57992A3-8B66-42EA-9789-C2FBF3441E31}">
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B9BD21-A512-405A-9832-06156B9BC714}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...26 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
+  <Pages>13</Pages>
   <Words>4160</Words>
-  <Characters>23714</Characters>
+  <Characters>23715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>197</Lines>
   <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27819</CharactersWithSpaces>
+  <CharactersWithSpaces>27820</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Duncan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="POPPBusinessProcess">