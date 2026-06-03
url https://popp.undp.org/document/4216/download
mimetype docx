--- v0 (2025-10-08)
+++ v1 (2026-06-03)
@@ -1,9599 +1,7307 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="72FF9F6B" w14:textId="77777777" w:rsidR="007256CF" w:rsidRDefault="007256CF">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="3DFA2C48" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Home Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="418196DB" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23851B17" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The purpose of the Home Leave (HL) travel entitlement is to allow eligible internationally recruited staff members periodic visits to their home country to renew and strengthen cultural and family ties. Having a multicultural staff is a founding principle of our international civil service. The UN invests in maintaining its multicultural nature through the HL entitlement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446CF86E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23835AD8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>HL does not carry any extra entitlement to days of leave beyond the normal annual leave entitlement. The time spent on HL is charged against the staff member’s normal annual leave entitlement. Absence on HL is subject to the exigencies of service, as determined and approved by the staff member’s supervisor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0140E3DE" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3172757F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eligibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F12454F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF9A135" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...150 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internationally recruited staff members holding a Permanent, Continuing or Fixed-Term Appointment are eligible for HL, provided the staff member:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AA449B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5016E871" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...97 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is serving and residing in a duty station that is outside of the country of the staff member’s nationality for UN purposes and/or the place of HL;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E013BD" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44620796" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>has completed the qualifying service time requirements and accrual of HL points, as specified in the paragraphs below; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9117B3" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="7FC9DBBB" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DFF97C1" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>returns to the duty station from HL with a minimum of six</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...34 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>months remaining before the expiration of the staff member’s contract, or three months remaining before the expiration of contract if serving in a duty station with a 12- month HL cycle;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516DCD02" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C5EB657" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...40 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the case of the first HL, has at least s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00022D05" w:rsidRPr="000D0DF2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">x months of service remaining before the expiration of contract beyond the date on which the staff member will have accrued 24 points, or three months if serving in a duty station with a 12-month HL cycle. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B2AE4E" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58862808" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBAA1A2" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>An internationally recruited staff member is not eligible for HL when the staff member:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD79ED0" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F47F08" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is serving and residing in the country recognized as the staff member’s country of nationality for UN purposes, in accordance with Staff Rule 4.3;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43BA3E48" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64214BA0" w14:textId="5BAFF796" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00A40CFB">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...77 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is serving and residing in the country where the staff member is exceptionally authorized to retain permanent resident status, in accordance with Staff Rule 4.5 (d); or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5F29AA" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is serving and residing in the country recognized as the staff member’s place of HL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9A7696" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C1B20C1" w14:textId="422C6E91" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Special provisions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488D9A72" w14:textId="77777777" w:rsidR="00971249" w:rsidRPr="000D0DF2" w:rsidRDefault="00971249" w:rsidP="00016222">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="57C45FBB" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23997E0C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...124 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members holding a Temporary Appointment will only be eligible for HL and only in respect of themselves if their appointment is exceptionally extended beyond 364 days, they serve in a duty station with a 12-month HL cycle and they meet all other requirements mentioned above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52856887" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6307D889" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...121 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members who are a native of a non-metropolitan territory of the country of the duty station (example: Samoa, USA; La Réunion, France) and who maintained their normal residence in the non-metropolitan territory prior to their appointment may also be eligible, provided that they continue to reside, while performing their official duties, outside this territory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0AE346" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBDD6AA" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequency of Home Leave </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B415B58" w14:textId="77777777" w:rsidR="00022D05" w:rsidRPr="000D0DF2" w:rsidRDefault="00022D05" w:rsidP="00016222">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50E0F041" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606DC5CD" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="200"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Home Leave frequency of a duty station is determined by its Hardship classification and whether the duty station falls within the ICSC Rest and Recuperation Framework, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E4A41A8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C5B15C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Duty stations classified as H, A, B and C</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> are entitled to home leave travel </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>once in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every 24 months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0831DC7C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE42E26" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Duty stations classified as D and E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that fall within the ICSC Rest and Recuperation Framework are entitled to home leave travel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>once in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> every 24 months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCB7557" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47618F74" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duty stations which are classified as D or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but which do not benefit from Rest and Recuperation travel are entitled to home leave travel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>every 12 months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C930EF" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3566E17E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Home Leave service credit points system</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46E5801B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7063C6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A home-leave service credit point system is used to determine when Home Leave is due. A staff member accrues home leave points </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on the basis of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the number of calendar months of service from the date of initial appointment or from the date that the individual becomes eligible for, and entitled to, Home Leave: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB08637" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:jc w:val="both"/>
-[...173 lines deleted...]
-      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E199306" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members serving in a 24-month duty station earn one point each month (i.e. 24 credit points in two years of service). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0629F2A6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124E76E4" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members serving in a 12-month duty station earn two points each month (i.e. 24 credit points in one year of service).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6733BF39" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="473BE8F7" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fractions of months: staff members who arrive at a duty station on the 1st to 15th of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>month,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will accrue points at the new duty station’s points rate; staff members who arrive between the 16th and end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>month,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will accrue at the previous duty station’s points rate. When an entitlement becomes effective </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>between the 16th and the end of the month, the counting of Home Leave points starts from the following month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6DB408" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00A40CFB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22371109" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members are entitled to Home Leave when they have accrued 24 points. When they exercise Home Leave, 24 points are deducted from their balance, and they continue to accrue points.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35953BC5" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3922C291" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...390 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the staff member defers Home Leave, the staff member may accrue a maximum of 48 points. If the staff member does not </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take Home</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leave after accumulating 48 points, accrual of points is discontinued until the entitlement to home leave is exercised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058F11E4" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAE09CE" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...455 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event of inter-agency transfers, loans or secondments of staff from other UN agencies which do not have a system of home leave credit points, UNDP home leave credits are applied from the date of return from the last home leave taken in the releasing organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBB0399" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7085BD4D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interval between Home Leaves</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66153B0F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="55BC2011" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D271800" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...60 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For staff members serving at a 24-month Home Leave cycle duty station, at least 12 months should elapse between one HL and the next HL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD07A16" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE87FC7" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For staff members serving in a duty station with a 12-month Home Leave cycle at least six months should elapse between one Home Leave travel and the next one.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717AAA57" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09E5BC87" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The interval between Home Leave travels is normally determined from the date of return from the previous Home Leave travel. In case the family travels independently of the staff member, such interval is determined from the date of return from HL of the first traveler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7E3054" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D10E393" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advance Home Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF76F2C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E70ACB3" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On application, a staff member may be granted advance home leave (i.e. prior to the accrual of the necessary number of points). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339E0DF8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="518AACBF" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A negative point(s) balance shall be recorded in such cases, up to a maximum of minus 12 points. A staff member must accrue the requisite points to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>off-set</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the negative balance and must then accrue the requisite 24 points before the next Home Leave can be granted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50120A6E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F26FF24" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The granting of advance Home Leave does not bring forward the date of subsequent Home Leave entitlements except in cases due to exigencies of service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7616F878" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A46FF1D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advance Home Leave</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...443 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall be approved on the understanding that the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will subsequently meet all the conditions to be eligible. Should this prove not to be the case, the staff member must reimburse any costs UNDP may have had.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8D6A19" w14:textId="67624AAF" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Country of Home Leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328F76EE" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="322BF083" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB6AA9A" w14:textId="08BA0E70" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">As per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="Rule%205.4" w:history="1">
-        <w:r w:rsidR="00E10E62" w:rsidRPr="000D0DF2">
+      <w:hyperlink r:id="rId7" w:anchor="Rule5.4" w:history="1">
+        <w:r w:rsidRPr="00887275">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UN Staff Rule 5.</w:t>
+          <w:t>UN Staff Rule 5.4</w:t>
         </w:r>
-        <w:r w:rsidR="00573244">
+      </w:hyperlink>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the country of Home Leave is normally the country of the staff member’s nationality. Under delegated authority, the Director of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>OHR,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determines the nationality of new recruits at the time of appointment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBBCE0F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDCCF72" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A staff member’s country of Home Leave is determined at the time of appointment. A country other than the country of nationality may be designated as the country of HL provided that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210F1285" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A464471" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member continues</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to have close family, cultural or personal ties in that country at the time of appointment; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BC91DE" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6134E449" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The staff member established residence in that country for a prolonged period (minimum of five years) preceding the staff member’s appointment. Staff members who are exceptionally authorized to retain permanent residence status in a country other than the country of nationality recognized for UN purposes will have the country of permanent residence status established as the place of Home Leave).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4526C146" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD184D3" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Once determined, the country of Home Leave may not be changed unless:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E19028" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326431F6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There was an error in the initial determination, provided the request for rectification is made before the staff member exercises the first Home Leave;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DD85A1" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755C5477" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There is a subsequent change in nationality recognized by the Director of OHR as the official UN nationality; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72215768" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04232C7E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>There are other valid and compelling reasons, approved by the Director of OHR, which are consistent with the conditions set out above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546E8D0D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30261D2A" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recognized Home Leave place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4139AE3F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDE867E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The recognized Home Leave place is the city or town within the recognized country of Home Leave to which a staff member travels on HL. The place of HL is always indicated on the staff member’s personnel action form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDA8748" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D84CA7E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A one-time permanent change to a different city or town within the recognized country of Home Leave may be authorized by the Director of OHR, based on personal and family needs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A592ED8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6703F6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A temporary change in the place of HL may be authorized by OHR in the case of widespread political disorder, insecurity, civil war or other armed insurrection in the recognized Home Leave location and security clearance cannot be obtained by the staff member and/or eligible family (see paragraphs 30-33 below). In such cases, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>amount of travel expenses payable by UNDP shall not exceed the cost of travel to the regular place of HL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0FD8FF" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2404864E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the situation persists, the Home Leave travel of the staff member may continue to be authorized to such other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>country</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA125BE" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D31C7D6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For staff members on transfer, loan or secondment to UNDP, their place of HL remains the same as that determined by the releasing organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC201A" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F86A99" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel destination </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131E51AB" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D2FB7AF" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members are expected to exercise their HL at their officially recognized place of HL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA66EA4" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DEF8103" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without departing from the basic purpose of the entitlement, eligible staff members </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>are able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take HL travel in the way best suited to their personal and family needs. The intention is to recognize situations where staff members and their families are of multicultural backgrounds </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>during the course of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> their careers, they have established cultural/family ties in places other than their country of nationality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48353E9C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAFBD70" w14:textId="64C8831A" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:anchor="Rule5.4" w:history="1">
+        <w:r w:rsidRPr="00887275">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-CA"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>UN Staff Rule 5.4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000D0DF2">
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, travel to a country or place of HL other than the country of HL or place of HL may be authorized, provided the staff member has close family or personal ties in the other country. In such cases, the amount of travel expenses payable by UNDP shall not exceed the cost of travel to the recognized place of Home Leave. In alternate years, the staff member must take home leave in the recognized country/place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A035891" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D697537" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Home Leave area and security clearance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C27DD9" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D62B085" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...178 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Home leave travel is subject to security clearance through the UN Security Management System.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1AAB1F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30237EB5" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...261 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certain limitations may apply based on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a determination</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the Designated Official for security. These restrictions may affect whether dependent children, spouses or staff may travel to a location on Home Leave. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC0B34E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67AB9119" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...92 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Authorized Home Leave travel does not overrule a decision by the Designated Official restricting travel to a location. Staff members may have their HL affected at any time before or during Home Leave travel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEA5D26" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29045851" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...490 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a security evacuation is declared in the area where the staff member and/or eligible family members are exercising Home Leave, they are subject to the same security instructions that are applicable to other international staff members present in the area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BCE947" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5103C442" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...426 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="384E1811" w14:textId="0516A6A5" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Length of stay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32043635" w14:textId="77777777" w:rsidR="00302127" w:rsidRPr="000D0DF2" w:rsidRDefault="00302127" w:rsidP="00016222">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26FE24C3" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ED5057B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...136 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members and their eligible family members are required to spend no less than seven calendar days, excluding travel time credit, but </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the day of arrival and the day of departure in the country of their HL destination. A reduction of the length of stay may be approved for reasons of personal or professional exigencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D404C2C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B72401" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Home Leave of eligible family members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26923658" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AED030C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619A9E2D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...64 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eligible family members do not have a Home Leave entitlement independent of the staff member. However, eligible family members may travel separately from the staff member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travel is to the staff member's recognized place of HL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B314BE" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082F8230" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...76 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When eligible dependents and staff members travel separately, HL points will accrue or be deducted from the month the first eligible dependent travels. Staff members may travel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>at a later date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> based on this entitlement with no further impact on the accounting of points, provided they meet the required months of service when returning from HL. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A211A7" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618BFF92" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When a staff member and eligible family members travel separately, the interval between their travels shall not exceed one year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1092036E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="52D85DF4" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51993248" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reverse Home Leave for family members</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577B721D" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="7D2AC96C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7E2932" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Eligible dependents will not be authorized to travel for HL from their home country to another country.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CDFEA9" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...77 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1BFF51D6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF33D29" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>born</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or adopted while </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>parent is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Home Leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7E0D23" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CAB6E2" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a child is born or adopted while the birth parent is on HL, UNDP will pay, in respect of the newborn child, whichever of the following two costs is lower: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD6B44D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16CFAA4B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel from the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized HL place to the duty station; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C4BB31" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="114E0645" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="4C3CA5D2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel from the place where the birth/adoptive parent exercised HL to the duty station. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795332C5" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07CFA821" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cost</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB24659" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4471B781" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5999AE92" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Irrespective of where the staff member and eligible family members exercise the Home Leave travel, UNDP will only pay, whichever of the following two costs is lower:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77CB07A7" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...17 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel from duty station to staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized HL place and back to duty station; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1ECBF8" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FE1072">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="42F19218" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Travel from duty station to the place where HL is exercised and back to duty station.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71839081" w14:textId="6C4AB98E" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FE1072">
-[...1 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+    <w:p w14:paraId="487E8972" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retroactive claims may be accepted within one year of eligibility, subject to presentation of proof of travel/cost. In such case reimbursement is based on the lower of actual cost and lump sum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4B9388" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="396BB561" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Home Leave lump sum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7167AD2F" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="741A1158" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27184545" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The HL travel entitlement is normally paid as a lump sum amount.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F24D761" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69263BE9" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AD53D4C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Staff members will receive a lump sum amount equivalent to 75 per cent of the cost of the unrestricted economy fare by the least costly scheduled air carrier and by the most direct route.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F51F100" w14:textId="56FC46BD" w:rsidR="00B86474" w:rsidRPr="000D0DF2" w:rsidRDefault="00B86474" w:rsidP="00A47D9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="619D7CC6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71C8B4FB" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The lump sum option for Home Leave travel cannot be retroactively approved.  However, reimbursement on actual costs (subject to the maximum cost of lump sum) may be considered upon request with submission of documentary proof of travel within one year. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2355A6F3" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3BD40775" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502EDA29" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="78D76692" w14:textId="32395DE1" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Staff members who travel by other means (e.g. car/train) are entitled to 20% of the cost of the unrestricted economy fare by the least costly scheduled air carrier and by the most direct route.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30743BC0" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7624FAF4" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Home Leave travel arranged and paid for by the Organization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BC6A6A" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4B1D14" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organization-assisted HL travel may be chosen by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>staff member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when this is the best option to support the ability to utilize the entitlement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A7676C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B378E72" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For staff members who have chosen the Organization assisted HL travel option, travel is in economy class, irrespective of the duration of the flight. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D60A10E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0F5075" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The flight class for HL travel for staff members and eligible family members at the Under-Secretary General (USG) and Assistant Secretary- General (ASG) levels will be in the class immediately below first class, irrespective of the duration of the flight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298E5F17" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E2ACE0" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7A86E3C6" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740EFE10" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...184 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="009FF9E2" w14:textId="5D74EC80" w:rsidR="00AD4676" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Children studying away from the duty station</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E35B334" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D28DAC8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children studying away from the duty station may initiate HL travel from the </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535E2576" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">educational institution. In this case, UNDP will only pay whichever of the following </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD014FB" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">two costs </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lower:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C1B75B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the staff member’s official duty station to the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized place of Home Leave and return; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA3CD31" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>From the educational institution to the place where HL travel is exercised and return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23038DF2" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Interval between entitlement-related travels</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6938C8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B42F85" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A minimum of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>three months</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is normally required between entitlement-related </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. reverse education grant travel - EGT), counting from the date of return to the duty station from one travel to the date of departure of the next travel. The three-month interval may be reduced, however, to allow regular EGT (where child is travelling) to take place in the same year as HL travel (if eligible).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488FB325" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD86443" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...92 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, for those duty stations with a Rest and Recuperation (R&amp;R) travel frequency of less than 12 weeks, the normal minimum three-month interval for entitlement-related </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="36A56005" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> reverse EGT) is reduced to two months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C29CE5F" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478B45AA" w14:textId="453E9012" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...177 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Combination with reassignment or other travel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44FC771B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24721350" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A staff member is expected to undertake Home Leave travel in conjunction with reassignment or other official entitlement travel. Staff not availing themselves of Home Leave or other entitlement travel in conjunction with reassignment must comply with the three months interval between entitlement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travels</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spend</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least three months in the duty station before travel on Home Leave can be approved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629144BA" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3C375B43" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="475BA8FF" w14:textId="66D05D1E" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...148 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Both spouses are UN staff members eligible for home leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="226F1CAD" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BABCAC1" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Each staff member has the choice of either exercising the staff member’s own Home Leave entitlement or of taking it as the spouse of the other. The dependent children may take Home Leave under either parent, regardless of which parent is entitled to the dependency benefits. If the staff member takes HL as a spouse, UNDP will only pay whichever of the following three costs is lower:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288E008B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel from the UNDP staff member’s duty station to the spouse’s officially recognized place of Home Leave and back to the duty station;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB79156" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel from the UNDP staff member’s duty station to the place where Home Leave is exercised and back to the duty station;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4F7CF7" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel from the spouse’s duty station to the UNDP staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized place of Home Leave and back.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4779D8B6" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A UNDP staff member accompanying a spouse will be granted travel time appropriate to the travel involved. The UNDP staff member will be deducted the required 24 points when taking HL as an accompanying spouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287B94D0" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2808A91C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The frequency of Home Leave travel may not exceed the established periodicity of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the HL</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> travel under UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4C5DD4" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="088B81E6" w14:textId="77777777" w:rsidR="00D430C9" w:rsidRDefault="00D430C9" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="799EEED2" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F646210" w14:textId="77777777" w:rsidR="00D430C9" w:rsidRDefault="00D430C9" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...434 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2BD15D37" w14:textId="086AF0AB" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FB872DE" w14:textId="5B62264E" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Official business while on home leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7F15AC" w14:textId="1F60D849" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FE1072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="421B9B5F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...163 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The purpose of annual leave and Home Leave is to allow the staff member to take time off from work for personal/family reasons, and for purposes of health and rest. Official business while on Home Leave should therefore be discouraged.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If official business is undertaken during Home Leave travel, the requirement for length of stay in the home country may be adjusted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3824547E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1890"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64CA3C77" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...128 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>However, if staff members are required to carry out official business while on Home Leave outside their duty station, they will normally be entitled to DSA as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7E8124" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="392D08BC" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If official business is at the officially recognized place of Home Leave:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FB4F927" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>50 per cent of the applicable DSA rate, if hotel accommodation is not required; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC71361" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="BulletedList"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>100 per cent of the applicable DSA rate, on provision of receipted hotel bills in cases when accommodation was required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3F2B48" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:after="200"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...34 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If official business is at a place beyond commuting distance from the officially </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>recognized</w:t>
       </w:r>
-      <w:r w:rsidRPr="000D0DF2">
-[...48 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Home Leave place:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100 per cent of the applicable rate.  </w:t>
       </w:r>
-      <w:r w:rsidR="00601A5D" w:rsidRPr="000D0DF2" w:rsidDel="00601A5D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00887275" w:rsidDel="00601A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D33FFD1" w14:textId="3228FA8A" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="4E6C4817" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Separation from service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE9D044" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="2B167997" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18436A87" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...225 lines deleted...]
-    <w:p w14:paraId="27C9A97C" w14:textId="2C51EBA9" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members who are separated from service without completing the required six months of service following the date of return from Home Leave, will not receive payment of repatriation travel expenses for themselves or their dependents. The staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will, however, receive payment of repatriation unaccompanied shipment or relocation grant. In such cases, Home Leave will be considered as the repatriation </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>travel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>member</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be informed of this change in entitlement in writing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58678CD3" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5A7A42" w14:textId="4C684D3A" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Travel time on Home Leave</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E77CC17" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="43111F2D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02E5DC17" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...128 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For travel on both the outward and the return journey on Home Leave travel, staff members who opt for the lump sum payment shall be granted a fixed amount of travel time not chargeable to annual leave determined on the basis of the most direct flight from the duty station to the place of Home Leave, as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4739108F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="733D0C40" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One day for each journey of less than 10 hours; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080BDCFA" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Two days for each journey of 10 hours or longer but less than 16 hours;    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363D444B" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FE1072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4A2921AF" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1620"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Three days for each journey of 16 hours or more.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6771C816" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="26FE1FA0" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1315E1D7" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FE1072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E1009EC" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>When the staff member opts for the travel lump sum, travel time shall be applied to working days regardless of when travel actual took place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4985B385" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4859A9E8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D7F6D5" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...45 lines deleted...]
-    <w:p w14:paraId="1B7DDE6E" w14:textId="77777777" w:rsidR="0073269A" w:rsidRPr="0073269A" w:rsidRDefault="0073269A" w:rsidP="0073269A">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">No compensation in terms of travel time applies for travel </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>undertaken</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a weekend or official holiday when travel is arranged by the Organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBED96D" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22252325" w14:textId="1A461C78" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Proof of Travel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B82C56" w14:textId="3DF5B7C3" w:rsidR="0073269A" w:rsidRDefault="0073269A" w:rsidP="00B73486">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05C20D26" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">is required to upload supporting documents into </w:t>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon return from home leave travel, a staff member is required to upload supporting documents into </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00B73486" w:rsidRPr="00B73486">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>eServices</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00B73486" w:rsidRPr="00B73486">
-[...92 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide evidence of compliance with the required minimum length of stay in the home country and that travel took place as authorized.  Such evidence may include but is not limited to: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007F21F5" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28465B7E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Used airline tickets and boarding passes, in hard copy or electronic form; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E30C00D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="3CFD4494" w14:textId="2A26A639" w:rsidR="0073269A" w:rsidRPr="00AB3F0C" w:rsidRDefault="0073269A" w:rsidP="00AB3F0C">
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">national passport containing the dates of arrival and departure from the country to which a particular home leave travel was authorized.  If travelling by car, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>proof of travel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be any evidence showing that travel took place, such as stamped passports and receipts of payments for road tolls, fuel etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B6A5BF" w14:textId="77777777" w:rsidR="00D430C9" w:rsidRDefault="00D430C9" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1170"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="01D2AC1E" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CD74B6" w14:textId="7B5A60EC" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00A40CFB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1170"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Failure to upload documentary evidence and/or travel deviations that are not in line with the authorized entitlement, may result in recovery of the home leave lump sum or recovery of the cost of the air tickets if the home leave travel was arranged by the organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05032A4C" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appendix D to the UN Staff Rules</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A21B738" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00FE1072">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="657A5BF8" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Appendix D to the UN Staff Rules establishes the rules governing compensation in the event of death, injury or illness attributable to the performance of official duties.  Therefore, under the provisions of Appendix D to the UN Staff Rules, a staff member is covered for travel on HL by means of transportation furnished by or at the expense or direction of UNDP, including travel by automobile specifically authorized in advance, and not for the personal convenience of the staff member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7E9B4A" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="53333DCA" w14:textId="77777777" w:rsidR="00D430C9" w:rsidRDefault="00D430C9" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22271DB0" w14:textId="13698C2C" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2DC6ABF0" w14:textId="6998243B" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Deviation from authorized travel route</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AAA9F9" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B47A8C6" w14:textId="5FDC3F0F" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A staff member who deviates from the authorized travel route for personal convenience is not covered by UNDP’s liability during the legs of the journey which </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7420D" w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>corresponds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the deviation from the authorized route.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27227C50" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7107CE5E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Stopovers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5384ED06" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D85E934" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP’s liability covers only authorized stopovers for the authorized duration and waiting periods for connecting carriers.  If the staff member chooses to stay for a longer period for personal convenience, UNDP ceases to have any liability beyond the authorized period of that stopover.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705B85E6" w14:textId="77777777" w:rsidR="00D430C9" w:rsidRDefault="00D430C9" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2646A7" w14:textId="77777777" w:rsidR="00D430C9" w:rsidRDefault="00D430C9" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D0C23DB" w14:textId="77777777" w:rsidR="00410365" w:rsidRDefault="00410365" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05504A8F" w14:textId="5D3BDFF8" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Using privately-owned vehicles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0886B0A0" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
+    <w:p w14:paraId="7448FB2E" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED90C7F" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="200"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The provisions of Appendix D do not apply for privately-owned vehicle transportation sanctioned or authorized by UNDP solely at the request of, or for the convenience of the staff member.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AEECD74" w14:textId="77777777" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="57C1367B" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00887275">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A7E676" w14:textId="46562B66" w:rsidR="00AD4676" w:rsidRPr="000D0DF2" w:rsidRDefault="00AD4676" w:rsidP="00016222">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:p w14:paraId="2A53FE6D" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00887275" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E336CE" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00A40CFB" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00A40CFB" w:rsidSect="00887275">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7555A657" w14:textId="77777777" w:rsidR="00DD2084" w:rsidRDefault="00DD2084" w:rsidP="00BA79C8">
+    <w:p w14:paraId="10BDB83D" w14:textId="77777777" w:rsidR="007A284B" w:rsidRDefault="007A284B" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02AB413B" w14:textId="77777777" w:rsidR="00DD2084" w:rsidRDefault="00DD2084" w:rsidP="00BA79C8">
+    <w:p w14:paraId="2E6FAA84" w14:textId="77777777" w:rsidR="007A284B" w:rsidRDefault="007A284B" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...12 lines deleted...]
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1813079C" w14:textId="77777777" w:rsidR="007D674C" w:rsidRDefault="007D674C" w:rsidP="007D674C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16D42637" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="007D674C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D17B27B" w14:textId="77777777" w:rsidR="007D674C" w:rsidRDefault="007D674C" w:rsidP="00BA79C8">
+  <w:p w14:paraId="63CADC9A" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="00BA79C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7333DBA8" w14:textId="23FFA15E" w:rsidR="007D674C" w:rsidRPr="00C65812" w:rsidRDefault="00000000" w:rsidP="00C65812">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11A82835" w14:textId="77777777" w:rsidR="00887275" w:rsidRPr="00887275" w:rsidRDefault="00000000" w:rsidP="00C65812">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:id w:val="-352880499"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:id w:val="-1705238520"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtContent>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00657109">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00657109">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C65812" w:rsidRPr="00C65812">
+            <w:r w:rsidR="00887275" w:rsidRPr="00887275">
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Effective Date: </w:t>
-[...7 lines deleted...]
-              <w:t>01/12/2021</w:t>
+              <w:t>Effective Date: 01/12/2021</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="00C65812">
+    <w:r w:rsidR="00887275" w:rsidRPr="00887275">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
       <w:tab/>
-      <w:t>Version #:</w:t>
-[...13 lines deleted...]
-      <w:t>7</w:t>
+      <w:t>Version #: 7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1390D10A" w14:textId="77777777" w:rsidR="00DD2084" w:rsidRDefault="00DD2084" w:rsidP="00BA79C8">
+    <w:p w14:paraId="6F533BBA" w14:textId="77777777" w:rsidR="007A284B" w:rsidRDefault="007A284B" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="44059EBA" w14:textId="77777777" w:rsidR="00DD2084" w:rsidRDefault="00DD2084" w:rsidP="00BA79C8">
+    <w:p w14:paraId="69F77465" w14:textId="77777777" w:rsidR="007A284B" w:rsidRDefault="007A284B" w:rsidP="00887275">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="69E6813E" w14:textId="310820C4" w:rsidR="007256CF" w:rsidRDefault="007256CF" w:rsidP="004A1F69">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="73546B18" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="004A1F69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ED6AB0B" wp14:editId="3F36B69B">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A735CE7" wp14:editId="56BFCACE">
           <wp:extent cx="304745" cy="585963"/>
           <wp:effectExtent l="0" t="0" r="635" b="5080"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="16642"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="594754"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="408B147E" w14:textId="77777777" w:rsidR="00887275" w:rsidRDefault="00887275" w:rsidP="004A1F69">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B0E3B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4F63D96"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10899,329 +8607,137 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1106071628">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1156190891">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1405756110">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1536505512">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1289241309">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1229415011">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1869178859">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1570581464">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A2308"/>
-[...203 lines deleted...]
-    <w:rsid w:val="00FF7A5B"/>
+    <w:rsidRoot w:val="00887275"/>
+    <w:rsid w:val="00410365"/>
+    <w:rsid w:val="007A284B"/>
+    <w:rsid w:val="008003B1"/>
+    <w:rsid w:val="00887275"/>
+    <w:rsid w:val="00A40CFB"/>
+    <w:rsid w:val="00AA686D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D430C9"/>
+    <w:rsid w:val="00D7420D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DF7155"/>
+    <w:rsid w:val="00F9476C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7AF1FE7C"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{79B3CB89-FF61-4199-BC3D-0F11C734044A}"/>
+  <w14:docId w14:val="03C5550A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E3D77D18-3B68-41F0-9C5A-E77FF4188462}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11265,51 +8781,51 @@
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11334,51 +8850,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11561,1274 +9077,975 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="001A2308"/>
+    <w:rsid w:val="00887275"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00887275"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00887275"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A2308"/>
+    <w:rsid w:val="00887275"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00887275"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="18"/>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...2 lines deleted...]
-    <w:link w:val="CommentTextChar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...17 lines deleted...]
-    <w:rsid w:val="001A2308"/>
+    <w:rsid w:val="00887275"/>
     <w:rPr>
-      <w:b/>
-[...114 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00984AED"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00BA79C8"/>
+    <w:rsid w:val="00887275"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...44 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/browse-by-source/staff-rules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/browse-by-source/staff-rules" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/annual-and-special-leave-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.un.org/en/annual-and-special-leave-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>18672</Characters>
+  <Pages>11</Pages>
+  <Words>3276</Words>
+  <Characters>18677</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>155</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21904</CharactersWithSpaces>
+  <CharactersWithSpaces>21910</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Henrietta</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...18 lines deleted...]
-</file>