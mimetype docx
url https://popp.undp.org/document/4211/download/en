--- v0 (2025-10-05)
+++ v1 (2026-05-25)
@@ -1,2552 +1,2065 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1EE4F1FB" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5023F915" w14:textId="4AA1B2C8" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Family Visit </w:t>
       </w:r>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5023F915" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1365BF8D" w14:textId="6DEDA340" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Purpose  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4172421D" w14:textId="2B2D43F1" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Family visit travel provides periodic family visits for eligible staff residing alone at their duty station.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7969EE37" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Purpose  </w:t>
-[...66 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Eligibility  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE4B647" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...19 lines deleted...]
-    <w:p w14:paraId="3431BD33" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="73342DA8" w14:textId="0EB857E9" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="33C887F5" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Internationally recruited staff members governed under the UN Staff Regulations and Staff Rules are eligible for family visit travel provided they meet the conditions below.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F149AA5" w14:textId="1ED45466" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Family visit travel may be taken under the following conditions:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F149AA5" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="447D8136" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="447D8136" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">None of the staff member’s eligible dependents has been present with the staff member at the duty station, or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>in the area of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> assignment, after travel at the expense of UNDP, other than on education grant travel for the preceding:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD2C338" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="1DD2C338" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">12 months if assigned to a duty station with a 24-month home leave cycle; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39980393" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="17CDFC24" w14:textId="40F1961C" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">six months if assigned to a duty station with a 12-month home leave cycle   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CDFC24" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="544EAD78" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="544EAD78" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The staff member has completed at least:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6961BDDE" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="6961BDDE" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">six months service in a duty station with a 12-month home leave cycle; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BDCF5A" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="3DC8AA81" w14:textId="3B062BAD" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="5641E589" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 months since departure on the previous family visit travel;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5641E589" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Since departure on the last home leave, the staff member has completed at least:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390FAE55" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="390FAE55" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">six months of service at the duty station if assigned to a duty station with a 24-month home leave cycle; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299FCC7F" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="7274E0E7" w14:textId="60E43846" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">three months if assigned to a duty station with a 12-month home leave </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="08E4E3AD" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+      <w:r w:rsidR="00F31A24" w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cycle;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E4E3AD" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Since departure on the last family visit, the staff member has completed at least:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFF0ABC" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="4FFF0ABC" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">24 months of service at the duty station if assigned to a duty station with a 24-month home leave cycle; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064BB28E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="210DA66A" w14:textId="44624073" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">12 months of service at the duty station if assigned to a duty station with a 12-month home leave cycle; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210DA66A" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="23B5E629" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="3B30A567" w14:textId="6CF696A6" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The staff member’s service is expected to continue for at least three months beyond the date of return from the family visit travel.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144B6879" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...38 lines deleted...]
-    <w:p w14:paraId="54463922" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="250AA997" w14:textId="16DF080E" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For staff members assigned to a designated special operations approach (SOA) duty station, the conditions of this section are based on the home leave cycle of the SOA location.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250AA997" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="2518D056" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="2518D056" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For Mobility and Hardship classification of a duty station, please refer to th</w:t>
       </w:r>
-      <w:hyperlink r:id="rId5">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve">e </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>ICS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>websit</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FD3BD9" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="64EDCE0B" w14:textId="389BE0CE" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> Combination with Other Types of Travel  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C436AE" w14:textId="3C05B4BE" w:rsidR="007A0AC9" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Combination with Other Types of Travel  </w:t>
-[...9 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff members may be required to undertake family visit travel in conjunction with travel on official business or change of duty station. However, the interests of staff members and their families should be given due regard.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5174FBC5" w14:textId="0326EFCA" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Loss of Entitlement   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5174FBC5" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...19 lines deleted...]
-    <w:p w14:paraId="0FEB9ED2" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="0FEB9ED2" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Staff members lose the entitlement to family visit travel if they:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D388C98" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="5D388C98" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Acquires the status of a permanent resident in the country of the duty station; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7686CC" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="271E294F" w14:textId="63BB474D" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Changes their nationality for United Nations purposes to that of the country of the duty station.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271E294F" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="4B239670" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="2F4F1F41" w14:textId="2988C63F" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Eligible staff members who do not exercise family visit travel do not receive any payment in lieu of the travel expenses, nor are they credited with additional annual leave in lieu of travel time.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4F1F41" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="7B04B9BA" w14:textId="0D17BF90" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Separation from Service   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B04B9BA" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="7F5602C9" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="21B5E0B8" w14:textId="5E71D1D0" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Staff members who are separated from service without completing the required three months’ service following the date of their return from family visit travel will not receive payment of repatriation travel expenses for themselves. However, staff members will receive payment of repatriation shipment or relocation grant. In such cases, the family visit will be considered as the repatriation travel, and staff members should be informed of the change in their entitlement in writing.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5E0B8" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="597AA485" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="597AA485" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The local operations manager should inform the OHR Copenhagen HR specialist serving the duty station of the dates of the staff member’s last family visit travel. The family visit travel should also be reflected in the Certificate of Annual Leave Balance form.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51066C90" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="7E7FBFE1" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="284F02D9" w14:textId="58C86401" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...60 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  However, the OHR Copenhagen HR specialist serving the duty station may authorize such payment if they are satisfied that there are compelling reasons for doing so.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB10053" w14:textId="4D5DEE33" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Interval between Entitlement-Related Travels  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB10053" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...19 lines deleted...]
-    <w:p w14:paraId="7A6633A9" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="3DD8CD7C" w14:textId="25FB88B8" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A minimum of three months is normally required between entitlement-related travels (e.g. reverse education grant travel counting from the date of return to the duty station from one travel to the date of departure of the next travel).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD8CD7C" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="414FE7E3" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="317FC123" w14:textId="4378D24C" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">However, for those duty stations with an eight-week (or less) frequency for rest and recuperation travel the normal minimum three-month interval for entitlement-related travels (e.g. reverse education grant travel) is reduced to two months.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317FC123" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4DFF1B09" w14:textId="413EDB2A" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Destination and Cost  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFF1B09" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...19 lines deleted...]
-    <w:p w14:paraId="4EBCF405" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="4EBCF405" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Family visit travel is authorized and will be paid between the duty station and either:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EA5628" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="41EA5628" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The staff member’s officially recognized home leave place and back to the duty </w:t>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The staff </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0019309D">
-[...3 lines deleted...]
-        <w:t>station;</w:t>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0019309D">
-[...6 lines deleted...]
-    <w:p w14:paraId="55F81D6A" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized home leave place and back to the duty station;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F81D6A" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The place of recruitment, if eligible family members are residing there, and back to the duty station; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8D4007" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="07DE2231" w14:textId="5F625A72" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The previous duty station, if eligible family members are residing there, and back to the duty station.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DE2231" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="6FD25683" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="6FD25683" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the staff member wishes to visit eligible family members residing at any other place, the travel may be approved, but UNDP will only pay whichever of the two following costs is lower:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734DDFF0" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="734DDFF0" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Travel from the duty station to the place where the family visit is exercised and back to the duty station; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D95003D" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="053C7AE9" w14:textId="5263B3D5" w:rsidR="007A0AC9" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="00F31A24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel from the duty station to the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized home leave place and back to the duty station.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E80E554" w14:textId="711A175C" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Staff Members Assigned to Designated Special Operations Approach Locations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0019309D">
-[...55 lines deleted...]
-    <w:p w14:paraId="01EA6DCF" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    </w:p>
+    <w:p w14:paraId="01EA6DCF" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">For staff members assigned to designated SOA locations, family visit travel is authorized and will be paid between the SOA location and either:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19834AB6" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="19834AB6" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">The staff member’s officially recognized home leave place and back to the SOA </w:t>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The staff </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0019309D">
-[...3 lines deleted...]
-        <w:t>location;</w:t>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0019309D">
-[...6 lines deleted...]
-    <w:p w14:paraId="5CD5D78C" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized home leave place and back to the SOA location;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD5D78C" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="12BB05E1" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The place of recruitment, if eligible family members are residing there, and back to the SOA location;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BB05E1" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The previous duty station, if eligible family members are residing there, and back to the SOA location; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDD516C" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="6489570D" w14:textId="246F7F6E" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The administrative place of assignment, if eligible family members are residing there, and back to the SOA location.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6489570D" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="03DD7E1E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="03DD7E1E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the staff member wishes to visit eligible family members residing at any other place, the travel may be approved, but UNDP will only pay whichever of the two following costs is lower:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633C0A0E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="633C0A0E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Travel from the SOA location to the place where the family visit travel is exercised and back to the SOA location; or   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115AAE07" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="5ED30E72" w14:textId="3E5C9F7E" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="464"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel from the duty station to the staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>member’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officially recognized home leave place and back to the SOA location.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7F4029" w14:textId="223EB917" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Excursion or Special Fares   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7F4029" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="35CD13CD" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="177D6E13" w14:textId="138C8A4F" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Whenever excursion fares or special fares apply, the travel entitlement is limited to the excursion or special fare, provided such fares would allow the traveller an approved stop for rest or official purposes.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177D6E13" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="41F49722" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="5F56D116" w14:textId="41920451" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">An excursion fare or special fare may be changed, if necessary, to a regular fare after the journey has begun, with prior authorization from the office that authorized the travel. UNDP will pay any penalties on special fares resulting from changes for official reasons. A staff member who changes the official itinerary for personal reasons must pay the difference between the new fare and the excursion fare.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F56D116" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="395557A9" w14:textId="6C26DDC5" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Length  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395557A9" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...117 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="120C49E5" w14:textId="43C89E33" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no absolute minimum length of stay. However, as the aim of family visit travel is to enable expatriate staff alone in their duty station to visit their families, staff members are expected to spend a reasonable length of time at their destination when exercising family visit travel.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B0EA10" w14:textId="1712AF42" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reverse Family Visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58ADB599" w14:textId="2B7E5639" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spouse  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1C9037" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">In lieu of exercising their family travel entitlement, staff members may request the travel of their spouse to visit them at the duty station. This may be authorized, provided the duty station where the staff member is stationed has not been designated non-family. The provisions of family visit outlined in this chapter will generally be applicable when the spouse travels on reverse family visit travel.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D55B75" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="63E6D983" w14:textId="0F62933B" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Children  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E81938C" w14:textId="4A738617" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Under no circumstances may children travel as part of a family visit travel entitlement; eligible children may exercise education grant travel.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EE2D91" w14:textId="15E12B35" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-      </w:pPr>
-[...72 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Travel Time and Leave Accrual  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33EE2D91" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="5356D949" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="5356D949" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">For travel on an outward and return journey on family visit travel, staff members shall be granted a fixed amount of travel time not chargeable to their annual leave balance, determined </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the most direct flight available as follows:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DA958B" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="45DA958B" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="6DA7CF08" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One day for each journey of less than 10 hours;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA7CF08" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Two days for each journey of 10 hours or longer but less than 16 hours; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BE686E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="78B92DFB" w14:textId="6A23BFD4" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="374"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Three days for each journey of 16 hours or more.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B92DFB" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="7325F735" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="1289A45E" w14:textId="02A10211" w:rsidR="0019309D" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Additional details on this and other interactions between travel time and annual leave can be found in administrative instruction</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>ST/AI/2013/3/Rev.1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="0019309D">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="004C45FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0019309D">
-        <w:rPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1289A45E" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...12 lines deleted...]
-    <w:p w14:paraId="45736438" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
+    <w:p w14:paraId="3C8E46F0" w14:textId="2502B7B9" w:rsidR="00A31C56" w:rsidRPr="004C45FC" w:rsidRDefault="0019309D" w:rsidP="004C45FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="240"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C45FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Except for allowable travel time as outlined above and in the appropriate Administrative Instructions, the number of days spent on family visit is charged to the staff member’s annual leave balance.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D8896A" w14:textId="77777777" w:rsidR="0019309D" w:rsidRPr="0019309D" w:rsidRDefault="0019309D" w:rsidP="0019309D">
-[...43 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+    <w:sectPr w:rsidR="00A31C56" w:rsidRPr="004C45FC" w:rsidSect="0019309D">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1162" w:right="1790" w:bottom="1530" w:left="1786" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1365723A" w14:textId="77777777" w:rsidR="00EE2A1B" w:rsidRDefault="00EE2A1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4BC94B74" w14:textId="77777777" w:rsidR="00EE2A1B" w:rsidRDefault="00EE2A1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="761B6BA8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="761B6BA8" w14:textId="77777777" w:rsidR="002B27E1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14FDF48F" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="14FDF48F" w14:textId="77777777" w:rsidR="002B27E1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0E309E68" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="0E309E68" w14:textId="77777777" w:rsidR="002B27E1" w:rsidRPr="004C45FC" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002605FD">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Effective Date: 01/01/2025</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004C45FC" w:rsidDel="00B24A47">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B24A47">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="002605FD">
-      <w:t>Version #:</w:t>
+    <w:r w:rsidRPr="004C45FC">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Version #: 2</w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r w:rsidRPr="00B24A47" w:rsidDel="00B24A47">
+    <w:r w:rsidRPr="004C45FC" w:rsidDel="00B24A47">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="14F0A707" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="14F0A707" w14:textId="77777777" w:rsidR="002B27E1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="8"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6F446D6A" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000">
+  <w:p w14:paraId="6F446D6A" w14:textId="77777777" w:rsidR="002B27E1" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0D51F30C" w14:textId="77777777" w:rsidR="00EE2A1B" w:rsidRDefault="00EE2A1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5865F8C9" w14:textId="77777777" w:rsidR="00EE2A1B" w:rsidRDefault="00EE2A1B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1FAEA1A5" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000" w:rsidP="004815F7">
+  <w:p w14:paraId="1FAEA1A5" w14:textId="77777777" w:rsidR="002B27E1" w:rsidRDefault="00000000" w:rsidP="004815F7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US" w:eastAsia="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70178173" wp14:editId="50CE00ED">
           <wp:extent cx="304745" cy="600892"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:docPr id="312875721" name="Picture 312875721"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -2780,50 +2293,139 @@
     <w:lvl w:ilvl="8" w:tplc="04C2C8B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D7B5B5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D30EEB2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F88248B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56F8C5F4"/>
     <w:lvl w:ilvl="0" w:tplc="9C32A210">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2991,51 +2593,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F5C8AFAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C162AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE3201B0"/>
     <w:lvl w:ilvl="0" w:tplc="0BBC7408">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3203,51 +2805,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E856C080">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E09668F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A321EAA"/>
     <w:lvl w:ilvl="0" w:tplc="AA12E2FC">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3415,51 +3017,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3746012A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E7A3BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC18B052"/>
     <w:lvl w:ilvl="0" w:tplc="BEC63176">
       <w:start w:val="23"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3627,51 +3229,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="879E1FB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="618624EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A301D4A"/>
     <w:lvl w:ilvl="0" w:tplc="F1E2346C">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3839,51 +3441,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C8EC8AC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="660F2853"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51BCFD78"/>
     <w:lvl w:ilvl="0" w:tplc="A7305FDE">
       <w:start w:val="18"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4051,51 +3653,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8730B0BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77B40220"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49E2D34A"/>
     <w:lvl w:ilvl="0" w:tplc="6888A6E8">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4264,142 +3866,161 @@
     <w:lvl w:ilvl="8" w:tplc="59AEE806">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1708217998">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="178087045">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="178087045">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1631015724">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1228567707">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1364016482">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1188449715">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1078594493">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1188449715">
+  <w:num w:numId="8" w16cid:durableId="1254124364">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1078594493">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="9" w16cid:durableId="286816744">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0019309D"/>
     <w:rsid w:val="000C0236"/>
+    <w:rsid w:val="001356CE"/>
     <w:rsid w:val="001577BB"/>
     <w:rsid w:val="0019309D"/>
+    <w:rsid w:val="001B4AAA"/>
+    <w:rsid w:val="002B27E1"/>
     <w:rsid w:val="00487C63"/>
+    <w:rsid w:val="004C45FC"/>
+    <w:rsid w:val="007A0AC9"/>
     <w:rsid w:val="00921328"/>
     <w:rsid w:val="00A31C56"/>
     <w:rsid w:val="00A9366F"/>
     <w:rsid w:val="00E1356D"/>
+    <w:rsid w:val="00E75E32"/>
+    <w:rsid w:val="00EE2A1B"/>
     <w:rsid w:val="00F036CA"/>
+    <w:rsid w:val="00F31A24"/>
     <w:rsid w:val="00FE0AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25047337"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{149EBC50-B645-4D58-930A-FB144BDE7D73}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4949,50 +4570,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0019309D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5323,62 +4945,84 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0019309D"/>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0019309D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F31A24"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F31A24"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/POPPOpenDoc.aspx?ID=POPP-11-2108" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/POPPOpenDoc.aspx?ID=POPP-11-2108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/POPPOpenDoc.aspx?ID=POPP-11-2108" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/_layouts/15/POPPOpenDoc.aspx?ID=POPP-11-2108" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icsc.un.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -5638,57 +5282,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7836</Characters>
+  <Pages>5</Pages>
+  <Words>1350</Words>
+  <Characters>7698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
+  <Lines>64</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9192</CharactersWithSpaces>
+  <CharactersWithSpaces>9030</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pablo Morete</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>