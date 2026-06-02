--- v0 (2025-10-26)
+++ v1 (2026-06-02)
@@ -1,205 +1,167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...5 lines deleted...]
-  <Override PartName="/customXml/itemProps8.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr autoCompressPictures="0"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\arild\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{44134C8E-3FF9-471D-9E62-EEAE5515DC1C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15660" yWindow="2805" windowWidth="10335" windowHeight="5325"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A2010801-64B2-4A05-896D-71F850311ABC}"/>
   </bookViews>
   <sheets>
     <sheet name="Certification" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152510" concurrentCalc="0"/>
+  <calcPr calcId="191029" concurrentCalc="0"/>
   <extLst>
-    <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
-      <mx:ArchID Flags="2"/>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="10">
   <si>
     <t>USAID LETTER OF CREDIT - EXPENDITURES</t>
   </si>
   <si>
     <t>(US dollars)</t>
   </si>
   <si>
     <t>EXPENDITURE</t>
   </si>
   <si>
     <t>USAID Grant Number</t>
   </si>
   <si>
     <t>UNDP Project Number</t>
   </si>
   <si>
     <t>Quarter ending (DD/MM/YYYY)
 ____________</t>
   </si>
   <si>
     <t>Cumulative Expenditure
 to Date</t>
   </si>
   <si>
     <t>Prepared by: ________________________________</t>
   </si>
   <si>
     <t>Date: ______________________</t>
   </si>
   <si>
     <t>Certified by: _________________________________</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFBFBFBF"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...52 lines deleted...]
-    <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
@@ -207,2228 +169,827 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
-[...33 lines deleted...]
-      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...45 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item8.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AC10D64-69BB-4A7D-9960-418410B990EE}">
   <dimension ref="A1:D42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="17.85546875" customWidth="1"/>
+    <col min="1" max="1" width="23.6640625" style="19" customWidth="1"/>
+    <col min="2" max="2" width="21" style="19" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" style="19" customWidth="1"/>
+    <col min="4" max="4" width="17.88671875" style="19" customWidth="1"/>
+    <col min="5" max="16384" width="8.88671875" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="1" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:4" s="4" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14"/>
-[...4 lines deleted...]
-      <c r="A2" s="16" t="s">
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="3"/>
+    </row>
+    <row r="2" spans="1:4" s="4" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="17"/>
-[...6 lines deleted...]
-      <c r="C3" s="20" t="s">
+      <c r="B2" s="6"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="8"/>
+    </row>
+    <row r="3" spans="1:4" s="4" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="9"/>
+      <c r="B3" s="10"/>
+      <c r="C3" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="21"/>
-[...2 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="D3" s="12"/>
+    </row>
+    <row r="4" spans="1:4" s="16" customFormat="1" ht="43.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="15" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
-[...204 lines deleted...]
-      <c r="A40" t="s">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A5" s="17"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="18"/>
+      <c r="D5" s="17"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A6" s="20"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="20"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A7" s="20"/>
+      <c r="B7" s="20"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="20"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A8" s="20"/>
+      <c r="B8" s="20"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="20"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A9" s="20"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="21"/>
+      <c r="D9" s="20"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A10" s="20"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="20"/>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A11" s="20"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="21"/>
+      <c r="D11" s="20"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A12" s="20"/>
+      <c r="B12" s="20"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="20"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A13" s="20"/>
+      <c r="B13" s="20"/>
+      <c r="C13" s="21"/>
+      <c r="D13" s="20"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A14" s="20"/>
+      <c r="B14" s="20"/>
+      <c r="C14" s="21"/>
+      <c r="D14" s="20"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A15" s="20"/>
+      <c r="B15" s="20"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="20"/>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A16" s="20"/>
+      <c r="B16" s="20"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="20"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A17" s="20"/>
+      <c r="B17" s="20"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="20"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A18" s="20"/>
+      <c r="B18" s="20"/>
+      <c r="C18" s="21"/>
+      <c r="D18" s="20"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A19" s="20"/>
+      <c r="B19" s="20"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="20"/>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A20" s="20"/>
+      <c r="B20" s="20"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="20"/>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A21" s="20"/>
+      <c r="B21" s="20"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="20"/>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A22" s="20"/>
+      <c r="B22" s="20"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="20"/>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A23" s="20"/>
+      <c r="B23" s="20"/>
+      <c r="C23" s="21"/>
+      <c r="D23" s="20"/>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A24" s="20"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="21"/>
+      <c r="D24" s="20"/>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A25" s="20"/>
+      <c r="B25" s="20"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="20"/>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A26" s="20"/>
+      <c r="B26" s="20"/>
+      <c r="C26" s="21"/>
+      <c r="D26" s="20"/>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A27" s="20"/>
+      <c r="B27" s="20"/>
+      <c r="C27" s="21"/>
+      <c r="D27" s="20"/>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A28" s="20"/>
+      <c r="B28" s="20"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="20"/>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A29" s="20"/>
+      <c r="B29" s="20"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="20"/>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A30" s="20"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="21"/>
+      <c r="D30" s="20"/>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A31" s="20"/>
+      <c r="B31" s="20"/>
+      <c r="C31" s="21"/>
+      <c r="D31" s="20"/>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A32" s="20"/>
+      <c r="B32" s="20"/>
+      <c r="C32" s="21"/>
+      <c r="D32" s="20"/>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A33" s="20"/>
+      <c r="B33" s="20"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="20"/>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A34" s="20"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="20"/>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A40" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A42" t="s">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A42" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="19" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:D2"/>
     <mergeCell ref="C3:D3"/>
   </mergeCells>
-  <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait"/>
-[...4 lines deleted...]
-  </extLst>
 </worksheet>
-</file>
-[...1424 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23FF97EA-5D34-4D71-8DC4-75A50A552B51}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Certification</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>BOM/OFA/Contributions Unit</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>