--- v0 (2025-10-01)
+++ v1 (2026-05-23)
@@ -1,1585 +1,2089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7829277A" w14:textId="77777777" w:rsidR="00454F35" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="3C5B36E3" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Prime de danger</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDC7C23" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="125565AE" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712A7510" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Définition </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D68041" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04D9D124" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3338FBF7" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La prime de danger est « une allocation spéciale établie à l’intention du personnel recruté tant sur le plan international que national qui est appelé à travailler dans des conditions dangereuses, notamment les suivantes : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3868A8AE" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="00BC6DD2" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C26FAD0" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E70CD5C" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1125"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieux d’affectation où le personnel des Nations Unies, du fait même de son association avec une organisation appliquant le régime commun des Nations Unies ou de son emploi dans une telle organisation, est clairement, durablement et directement visé ou où les locaux sont clairement, durablement et directement visés, présentant ainsi une menace imminente et permanente pour le personnel et les activités ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="228CA851" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00806045">
+    <w:p w14:paraId="78832D6B" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B724A65" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1125"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les lieux d’affectation où le personnel ou les locaux des Nations Unies courent un risque élevé de devenir des dommages collatéraux dans une guerre ou un conflit armé actif ; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7365961B" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00806045">
+    <w:p w14:paraId="4A9CED84" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0150BF38" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1125"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les environnements non protégés où la vie du personnel médical est particulièrement exposée à des risques quand le personnel est déployé pour faire face à des urgences de santé publique comme déclarées par l’Organisation mondiale de la Santé. » </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792ECD5F" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="11C467CA" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36CE7CD0" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gouvernance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A62E308" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A970108" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0F5A62" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="001231D0">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le président de la Commission de la fonction publique internationale (CFPI) est responsable de l’approbation des Primes de danger et de la promulgation de la liste des lieux d’affectation désignés soumis à des Primes de danger. La liste est mise à jour tous les trois mois et peut être consultée sur le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00597D56">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>site w</w:t>
-[...13 lines deleted...]
-          <w:t>CFPI</w:t>
+          <w:t>site web de la CFPI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF0885">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0B5092" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="031ECB55" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La désignation des lieux d’affectation soumis à des Primes de danger est effectuée par le Président de la CFPI à la suite des recommandations du Département de la sûreté et de la sécurité (DSS) des Nations Unies pour les lieux décrits dans les paragraphes 1a) et 1b) ci-dessus. Pour les lieux qui respectent les critères de 1c), les recommandations au Président de la CFPI sont effectuées par le Directeur général de l’Organisation mondiale de la Santé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62816044" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="00A838D9" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4F6B2AA2" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D4F6FE1" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B83F237" w14:textId="77777777" w:rsidR="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Admissibilité et durée </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B260BAD" w14:textId="77777777" w:rsidR="00AE633A" w:rsidRPr="00AE633A" w:rsidRDefault="00454F35" w:rsidP="00FC4176">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="75D48491" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FEFFBE7" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Primes de danger sont payées pour tous les jours où les fonctionnaires sont physiquement présents sur les lieux d’affectation désignés soumis à des Primes de danger, que les fonctionnaires sont ou non tenus de se présenter au travail dans un bureau des Nations Unies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549F912D" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08915766" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...39 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prime de danger n’est pas due pour les jours passés hors du lieu d’affectation pendant tout type de congé, ou en télétravail, sauf lorsque les fonctionnaires sont invités par le bureau à faire du télétravail à partir d’un lieu situé en dehors du lieu d’affectation en raison de circonstances inévitables telles que la réduction de l’empreinte ou le retard dans la délivrance du visa ; et le télétravail à partir d’un lieu qui est également éligible </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à la prime danger</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. De tels arrangements devraient être limités à la durée la plus courte possible. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD294AF" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B9ED2FF" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Les Primes de danger sont normalement accordées pour des périodes allant jusqu’à 3 mois consécutifs. Leur application est levée par le Président de la CFPI quand les conditions dangereuses sont considérées comme ayant diminué.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452AEFE2" w14:textId="77777777" w:rsidR="00806045" w:rsidRDefault="00806045" w:rsidP="00806045">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="1DE0970C" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00D100F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A59C4B4" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...19 lines deleted...]
-          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalités de paiement et montants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75AFAA79" w14:textId="77777777" w:rsidR="00454F35" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="10DC2F78" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A15CEA8" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les Primes de danger sont payées mensuellement à tous les fonctionnaires, quel que soit le nombre de demandes au cours du mois.  Elles sont payées quand les fonctionnaires ont travaillé un mois complet sur le lieu d’affectation désigné, avec les exceptions et les conditions spécifiées ci-dessous. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FC3DB6" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="61A5E87C" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D4B4A4" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Membres du personnel recrutés sur le plan international</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2C5670" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5F22B804" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51FA5362" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">disponible sur le </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le montant mensuel des Primes de danger applicables aux fonctionnaires recrutés sur le plan international est disponible sur le </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk161420679"/>
-      <w:r w:rsidR="001231D0" w:rsidRPr="00A056E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001231D0" w:rsidRPr="00A056E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://icsc.un.org/Home/DangerPay"</w:instrText>
       </w:r>
-      <w:r w:rsidR="001231D0" w:rsidRPr="00A056E7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001231D0" w:rsidRPr="00A056E7">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>site web de la CFPI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="00EF0885">
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais). Les Primes de danger sont versées pour les périodes de repos et de récupération (R&amp;R) en dehors du lieu d’affectation (c’est-à-dire pour sept jours civils consécutifs de congé autorisé, temps de voyage compris).  Les Primes de danger sont également versées pour le temps passé en dehors du lieu d’affectation désigné pendant les voyages en mission officiels jusqu’à un maximum de sept jours civils consécutifs, y compris les week-ends et les jours fériés tombant pendant cette période.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5DBFF4" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2699B5F4" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour des périodes de moins d’un mois, le montant des Primes de danger est appliqué au prorata sur la base de 365 jours (c’est-à-dire le taux quotidien, qui est calculé en divisant le montant annuel (le montant mensuel x 12) par 365 jours, est multiplié par le nombre réel de jours passés sur le lieu d’affectation désigné). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E621F6" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24B1CFC8" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Membres du personnel recrutés localement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B72C33C" w14:textId="77777777" w:rsidR="00454F35" w:rsidRPr="005B627E" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="547CF768" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB8B0F6" w14:textId="4ED6A1F9" w:rsidR="00454F35" w:rsidRDefault="00454F35" w:rsidP="00454F35">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="592C431F" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Primes de danger sont versées que le personnel concerné soit tenu ou non de se présenter au travail.  Les fonctionnaires en congé de parental, annuel ou maladie continuent à être admissibles aux Primes de danger tant qu’ils restent dans le lieu d’affectation désigné et en dehors du lieu d’affectation désigné pour les voyages en mission officiels jusqu’à sept jours civils consécutifs, y compris les week-ends et les jours fériés tombant pendant cette période. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1217DD26" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388BA8F6" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="005A0324" w:rsidRPr="00A056E7">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le montant mensuel à payer pour les fonctionnaires recrutés localement est défini par la CFPI pour chaque lieu d’affectation admissible et prend pour base 30 % du point médian du barème des traitements des agents des services généraux dans une année de référence disponible sur le </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00597D56">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve">site web de la </w:t>
-[...6 lines deleted...]
-          <w:t>CFPI</w:t>
+          <w:t>site web de la CFPI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF0885">
-[...88 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais) (à l’exception des étapes de Longue durée de service ou de Longévité) divisé par 12.  Pour les absences des lieux d’affectation désignés, comme détaillées dans le paragraphe 10, les Primes de danger sont calculées au prorata.  Le taux quotidien est calculé en divisant le montant annuel concerné par 365.  Si les membres du personnel sont en voyage de mission officiel dans un autre lieu d’affectation qui remplit les conditions requises pour bénéficier des Primes de danger, ils/elles recevront les Primes de danger au taux applicable aux :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DDBB02" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="355C2D2B" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...27 lines deleted...]
-      </w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00FF39C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recrutés localement sur le lieu d’affectation dans lequel se sont rendus, si la destination est située dans le pays de leur lieu d’affectation ; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="260D614A" w14:textId="3636C1D4" w:rsidR="00FF39C7" w:rsidRDefault="002765C4" w:rsidP="00FF39C7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C3DA49D" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...83 lines deleted...]
-    <w:p w14:paraId="0E42A6B2" w14:textId="77777777" w:rsidR="00C8502B" w:rsidRDefault="00C8502B" w:rsidP="00944593">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fonctionnaires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recrutés </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00597D56">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>internationalement si la destination est située en dehors du pays de leur lieu d’affectation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B8424F" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D4BBEB" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="663A23E0" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="127C8180" w14:textId="77777777" w:rsidR="00C8502B" w:rsidRDefault="00C8502B" w:rsidP="00944593">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22B9C619" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00097616" w:rsidRDefault="00597D56" w:rsidP="00597D56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk187230617"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
-[...17 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4358D170" w14:textId="77777777" w:rsidR="00944593" w:rsidRPr="00944593" w:rsidRDefault="00944593" w:rsidP="00944593">
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ce document a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>été</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>traduit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>l'anglais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vers le français. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>cas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de divergence entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>cette</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>traduction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et le document anglais original, le document anglais original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>prévaudra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF17E27" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00097616" w:rsidRDefault="00597D56" w:rsidP="00597D56">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A818C8A" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00097616" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
-[...14 lines deleted...]
-          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097616">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:eastAsia="fi-FI"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="18AF0DD6" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB27A06" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...21 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70000341" w14:textId="77777777" w:rsidR="00597D56" w:rsidRPr="00597D56" w:rsidRDefault="00597D56" w:rsidP="00597D56">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="756BA0E0" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D100F5">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="16340"/>
-      <w:pgMar w:top="1529" w:right="1466" w:bottom="657" w:left="1571" w:header="720" w:footer="863" w:gutter="0"/>
+      <w:pgMar w:top="1675" w:right="1466" w:bottom="657" w:left="1571" w:header="720" w:footer="863" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47C5CC2A" w14:textId="77777777" w:rsidR="004942A0" w:rsidRDefault="00893478">
+    <w:p w14:paraId="1C9949CA" w14:textId="77777777" w:rsidR="00527D01" w:rsidRDefault="00527D01" w:rsidP="00597D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EA24ABA" w14:textId="77777777" w:rsidR="004942A0" w:rsidRDefault="00893478">
+    <w:p w14:paraId="7531A08B" w14:textId="77777777" w:rsidR="00527D01" w:rsidRDefault="00527D01" w:rsidP="00597D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...11 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1C456892" w14:textId="5F1F18C6" w:rsidR="005B4C18" w:rsidRDefault="00454F35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BA93A45" w14:textId="7AD4882D" w:rsidR="00597D56" w:rsidRPr="00D100F5" w:rsidRDefault="00597D56">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>Date d’entrée en vigueur</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur: </w:t>
-[...16 lines deleted...]
-    <w:r w:rsidR="00DF42E8" w:rsidRPr="00DF42E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: 01/04/2012 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version: </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> # </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D100F5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="775373871"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{582D7604-A345-4C98-9686-3688320AA2B4}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00DE4018">
+        <w:r w:rsidRPr="00D100F5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="02AD95BB" w14:textId="47C04BA5" w:rsidR="005B4C18" w:rsidRDefault="00454F35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A3B2D5B" w14:textId="77777777" w:rsidR="00597D56" w:rsidRDefault="00597D56">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -1629,244 +2133,242 @@
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date d’entrée en vigueur"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="45889982"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{582D7604-A345-4C98-9686-3688320AA2B4}"/>
-        <w:date w:fullDate="2021-09-15T18:00:00Z">
+        <w:date w:fullDate="2021-09-16T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="fr-FR"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00AC4D45">
-          <w:t>15/09/2021</w:t>
+        <w:r>
+          <w:t>16/09/2021</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Numéro de version : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1986038094"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{582D7604-A345-4C98-9686-3688320AA2B4}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00DE4018">
+        <w:r>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AC96564" w14:textId="77777777" w:rsidR="004942A0" w:rsidRDefault="00893478">
+    <w:p w14:paraId="74038736" w14:textId="77777777" w:rsidR="00527D01" w:rsidRDefault="00527D01" w:rsidP="00597D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="317E2C24" w14:textId="77777777" w:rsidR="004942A0" w:rsidRDefault="00893478">
+    <w:p w14:paraId="7C3FB496" w14:textId="77777777" w:rsidR="00527D01" w:rsidRDefault="00527D01" w:rsidP="00597D56">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2110E3B2" w14:textId="77777777" w:rsidR="005B4C18" w:rsidRDefault="00454F35" w:rsidP="004A604D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4B89D4F7" w14:textId="20F1E46A" w:rsidR="00597D56" w:rsidRDefault="00597D56" w:rsidP="004A604D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B96AA2C" wp14:editId="744D2CC7">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-281940</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591185" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="413279745" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="767901013" name="Picture 767901013"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="591185" cy="899795"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22C8604F" w14:textId="77777777" w:rsidR="00597D56" w:rsidRDefault="00597D56" w:rsidP="00CF63B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="723B2DB6" wp14:editId="14E98E75">
-[...64 lines deleted...]
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6435DC55" wp14:editId="0152A185">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="643911D3" wp14:editId="7C6DC568">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-          <wp:docPr id="22" name="Picture 22"/>
+          <wp:docPr id="1869261463" name="Picture 1869261463"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3D9A2A4A" w14:textId="77777777" w:rsidR="005B4C18" w:rsidRDefault="005B4C18">
+  <w:p w14:paraId="7C2369CC" w14:textId="77777777" w:rsidR="00597D56" w:rsidRDefault="00597D56">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19AC0186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8849DD4"/>
     <w:lvl w:ilvl="0" w:tplc="8C5E847C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2103,174 +2605,132 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6885" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="699285768">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1292859827">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1369063045">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00111B7E"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00FF39C7"/>
+    <w:rsidRoot w:val="00597D56"/>
+    <w:rsid w:val="00113744"/>
+    <w:rsid w:val="00527D01"/>
+    <w:rsid w:val="00597D56"/>
+    <w:rsid w:val="00644754"/>
+    <w:rsid w:val="00761837"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CB61C8"/>
+    <w:rsid w:val="00D100F5"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F94C90"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0B71738F"/>
+  <w14:docId w14:val="5AB6EA76"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B33BF89E-2F64-4A41-99CF-564887D16D58}"/>
+  <w15:docId w15:val="{FB6B6FB8-D788-4DC9-9ADB-52ADA8785DA3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2611,330 +3071,816 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00454F35"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:lang w:val="fr-FR"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00597D56"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00454F35"/>
+    <w:rsid w:val="00597D56"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00454F35"/>
+    <w:rsid w:val="00597D56"/>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00454F35"/>
+    <w:rsid w:val="00597D56"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00454F35"/>
+    <w:rsid w:val="00597D56"/>
     <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...23 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...13 lines deleted...]
-    <w:rsid w:val="00944593"/>
+    <w:rsid w:val="00597D56"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...17 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -3041,652 +3987,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...575 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>972</Words>
-  <Characters>5543</Characters>
+  <Words>977</Words>
+  <Characters>5570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6502</CharactersWithSpaces>
+  <CharactersWithSpaces>6534</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>