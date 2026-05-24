--- v0 (2025-10-28)
+++ v1 (2026-05-24)
@@ -1,1961 +1,2078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6D456E9C" w14:textId="77777777" w:rsidR="005B627E" w:rsidRPr="00D53A2C" w:rsidRDefault="005B627E" w:rsidP="005B627E">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="036B5BA3" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prestación </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk161422679"/>
-      <w:r w:rsidRPr="00D53A2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por peligrosidad</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6D456E9D" w14:textId="77777777" w:rsidR="005B627E" w:rsidRPr="00D53A2C" w:rsidRDefault="005B627E" w:rsidP="005B627E">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="48A72BB8" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504511D4" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Definición </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456E9F" w14:textId="77777777" w:rsidR="00BC6DD2" w:rsidRPr="00D53A2C" w:rsidRDefault="00BC6DD2" w:rsidP="005B627E">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04C9BFA5" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AC9D74F" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La prestación por peligrosidad es «una prestación especial establecida para el personal reclutado internacional y localmente que deba trabajar en lugares sumamente peligrosos, incluyendo los siguientes: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EA1" w14:textId="77777777" w:rsidR="00BC6DD2" w:rsidRPr="00D53A2C" w:rsidRDefault="00BC6DD2" w:rsidP="003C3988">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C55DEA5" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454B3DD4" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1125"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6D456EA3" w14:textId="77777777" w:rsidR="005B627E" w:rsidRPr="00D53A2C" w:rsidRDefault="005B627E" w:rsidP="00530A5F">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lugares de destino en los cuales el personal de las Naciones Unidas, debido al hecho mismo de su asociación o empleo por parte de una organización del sistema común de las Naciones Unidas, es objeto de eventuales ataques de forma clara, persistente y directa, o en los cuales las instalaciones son objeto de eventuales ataques de forma clara, persistente y directa, lo que representa una amenaza inminente y constante para el personal y las actividades; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728FB857" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9FE901" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1125"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6D456EA5" w14:textId="77777777" w:rsidR="005B627E" w:rsidRPr="00D53A2C" w:rsidRDefault="005B627E" w:rsidP="00530A5F">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lugares de destino en los cuales el personal o las instalaciones de las Naciones Unidas corren un alto riesgo de sufrir daños colaterales en una guerra o conflicto armado en curso; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BA8788" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EE40C7" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1125"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entornos no protegidos donde el personal médico corre un riesgo particularmente alto al ser desplegado para hacer frente a emergencias de salud pública, según lo declarado por la Organización Mundial de la Salud». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0437DA01" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB30551" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La prestación por peligrosidad entró en vigor el 1 de abril de 2012. Al implementar la prestación por peligrosidad, la prestación por condiciones de vida peligrosas y la prestación extendida por condiciones de vida peligrosas quedan suspendidas.  La información sobre los lugares donde se aplica la prestación por peligrosidad se actualiza cada tres meses y se puede encontrar </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk161422137"/>
-      <w:r w:rsidRPr="00D53A2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">en el sitio de la Comisión de Administración Pública Internacional (CAPI). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="6D456EA9" w14:textId="77777777" w:rsidR="006A47B6" w:rsidRPr="00D53A2C" w:rsidRDefault="006A47B6" w:rsidP="003C3988">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="07DFF408" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A19745" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gobernanza</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EAB" w14:textId="77777777" w:rsidR="00C26071" w:rsidRPr="00D53A2C" w:rsidRDefault="00C26071" w:rsidP="003C3988">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13350D08" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7541B303" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...29 lines deleted...]
-        <w:r w:rsidR="00D53A2C" w:rsidRPr="00D53A2C">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El presidente de la CAPI es responsable de aprobar la prestación por peligrosidad y de publicar la lista de lugares de destino donde esta se aplica. La lista se actualiza cada tres meses y puede consultarse en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003919E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>el sitio web de la CAPI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D53A2C" w:rsidRPr="00D53A2C">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="747D6263" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09346A2D" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La designación de los lugares de destino donde se aplica la prestación por peligrosidad está a cargo del presidente de la CAPI siguiendo las recomendaciones del Departamento de Protección y Seguridad de las Naciones Unidas (DSS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...79 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Department of Safety and Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) para los lugares descritos en los párrafos 1a) y 1b) anteriores. Para los lugares que cumplen con los criterios de 1c), las recomendaciones al presidente de la CAPI son presentadas por el Director General de la Organización Mundial de la Salud. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD9FDB7" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E72641" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Elegibilidad y duración </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EB1" w14:textId="77777777" w:rsidR="00CA2049" w:rsidRPr="00D53A2C" w:rsidRDefault="00CA2049" w:rsidP="003C3988">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="59B35E1C" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512E317C" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prestación por peligrosidad no se paga por los días que se pasan fuera del lugar de destino con ningún tipo de licencia o en el trabajo a distancia, excepto cuando la oficina solicita a los funcionarios que trabajen a distancia desde un lugar fuera del lugar de destino debido a circunstancias inevitables, como la reducción del espacio ocupado o la demora en la expedición </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>se paga por todos los días durante los cuales el miembro del personal está físicamente presente en el lugar de destino en el cual se aplica la prestación por peligrosidad, independientemente de si el miembro del personal está obligado a presentarse al servicio en una oficina de las Naciones Unidas.</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">de visados; y el teletrabajo desde un lugar que también es elegible para pago por peligrosidad. Tales acuerdos deben limitarse a la duración más breve posible. La prestación por peligrosidad se paga por todos los días durante los cuales el miembro del personal está físicamente presente en el lugar de destino en el cual se aplica la prestación por peligrosidad, independientemente de si el miembro del personal está obligado a presentarse al servicio en una oficina de las Naciones Unidas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742D4FAA" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La prestación por peligrosidad se otorga generalmente por períodos de hasta tres meses consecutivos. Su aplicación es suspendida por el presidente de la CAPI cuando se considera que las condiciones de peligrosidad han disminuido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09562300" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48895C64" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Modalidades y montos de pago </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2E06AB" w14:textId="77777777" w:rsidR="00860AFC" w:rsidRPr="00D53A2C" w:rsidRDefault="00860AFC" w:rsidP="00860AFC">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="58AA344E" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A57539" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La prestación por peligrosidad se paga como una suma mensual a todos los miembros del personal, independientemente del número real de días en el mes.  Se paga cuando el miembro del personal finaliza un mes completo en el lugar de destino designado, con las excepciones y condiciones que se especifican a continuación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EB9" w14:textId="77777777" w:rsidR="005B627E" w:rsidRPr="00D53A2C" w:rsidRDefault="005B627E" w:rsidP="003C3988">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2A8EB9DD" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407D28EE" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Miembros del personal reclutados internacionalmente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EBB" w14:textId="77777777" w:rsidR="00A137C8" w:rsidRPr="00D53A2C" w:rsidRDefault="00A137C8" w:rsidP="003C3988">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C97FD8B" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE67120" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="004E1EBC" w:rsidRPr="004E1EBC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El monto mensual de prestación por peligrosidad aplicable a los miembros del personal reclutados internacionalmente es en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003919E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>el sitio web de la CAPI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004E1EBC" w:rsidRPr="004E1EBC">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés). La prestación por peligrosidad es pagable por el tiempo fuera del lugar de destino en los viajes de descanso y recuperación (R&amp;R, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-        </w:rPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rest and Recuperation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés), es decir, por siete días calendario consecutivos de licencia autorizada, que incluye el tiempo de viaje.  La prestación por peligrosidad también se paga por el tiempo que se pasa fuera del lugar de destino designado en un viaje oficial, hasta un máximo de siete días calendario consecutivos, incluidos los fines de semana y los feriados durante ese período.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1BEE3E" w14:textId="77777777" w:rsidR="0031737C" w:rsidRPr="004E1EBC" w:rsidRDefault="0031737C" w:rsidP="0031737C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5C8E91DE" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="647EE928" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para períodos de menos de un mes, el monto de la prestación por peligrosidad se prorratea sobre la base de 365 días (es decir, la tarifa diaria, que se calcula dividiendo el monto anual </w:t>
       </w:r>
-      <w:r w:rsidR="00F608B2" w:rsidRPr="00D53A2C">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(la cantidad mensual x 12) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">por 365 días, y es multiplicado por el número real de días pasados en el lugar de destino designado). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EBF" w14:textId="77777777" w:rsidR="007E5DC6" w:rsidRPr="00D53A2C" w:rsidRDefault="007E5DC6" w:rsidP="003C3988">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="73C398DE" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31CC67B9" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Miembros del personal reclutados localmente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EC1" w14:textId="77777777" w:rsidR="005B627E" w:rsidRPr="00D53A2C" w:rsidRDefault="005B627E" w:rsidP="003C3988">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="09B3ED6A" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D456EC3" w14:textId="4E977CCE" w:rsidR="00F14D70" w:rsidRPr="004E1EBC" w:rsidRDefault="00F14D70" w:rsidP="00843E8A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56A7C0BE" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La prestación por peligrosidad se paga independientemente de si el personal concernido está obligado a presentarse al servicio.  Los miembros del personal con licencia de parental, anual o por enfermedad siguen siendo elegibles para la prestación por peligrosidad, siempre y cuando los miembros del personal permanezcan en el lugar de destino designado, con una ausencia máxima del lugar de destino designado de siete días calendario consecutivos, incluidos fines de semana y días festivos durante ese período.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9A0C91" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE104D2" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...17 lines deleted...]
-        <w:r w:rsidR="00B22CC9" w:rsidRPr="004E1EBC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La CAPI establece el monto mensual pagable para los miembros del personal reclutados localmente para cada lugar de destino. En este se aplica la prestación de peligrosidad con base en el 30 por ciento del punto medio de la escala de Servicios generales respectiva en vigencia en un año de referencia disponible en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003919E8">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>el sitio web de la CAPI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B22CC9" w:rsidRPr="004E1EBC">
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés) (excluyendo los pasos de Servicio de mucha antigüedad o de longevidad) dividido por 12.  En caso de ausencias del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">aplica la prestación por peligrosidad, </w:t>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>lugar de destino designado, como se detalla en el párrafo 10, la prestación por peligrosidad se prorratea.  El porcentaje diario se calcula dividiendo la cantidad anual pertinente por 365.  Si los miembros del personal se encuentran en un viaje oficial a otro lugar de destino en el cual se aplica la prestación por peligrosidad, ellos recibirán la prestación por peligrosidad con el porcentaje aplicable a:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F82C6BB" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="770EB09F" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>los miembros del personal reclutados localmente en el lugar de destino al que haya viajado, si el destino se encuentra en el país de su lugar de destino; o</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="099AC8EA" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>los miembros del personal reclutados internacionalmente si el destino se encuentra fuera del país de su lugar de destino.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121A63F2" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="765"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1978F177" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD41EB2" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="006B43A6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53A2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037A6E25" w14:textId="77777777" w:rsidR="00860AFC" w:rsidRPr="00D53A2C" w:rsidRDefault="00860AFC" w:rsidP="00860AFC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="17AA82E9" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="006B43A6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE022F0" w14:textId="77777777" w:rsidR="00860AFC" w:rsidRPr="00D53A2C" w:rsidRDefault="00860AFC" w:rsidP="00860AFC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="036CDBDF" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="006B43A6">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53A2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D53A2C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="003919E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A9E7FF" w14:textId="77777777" w:rsidR="00860AFC" w:rsidRPr="00D53A2C" w:rsidRDefault="00860AFC" w:rsidP="003C3988">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="023BA879" w14:textId="77777777" w:rsidR="003919E8" w:rsidRPr="003919E8" w:rsidRDefault="003919E8" w:rsidP="003919E8">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D06DEA7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="006B43A6">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="16340"/>
-      <w:pgMar w:top="1529" w:right="1466" w:bottom="657" w:left="1571" w:header="720" w:footer="1040" w:gutter="0"/>
+      <w:pgMar w:top="2125" w:right="1466" w:bottom="657" w:left="1571" w:header="720" w:footer="1040" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EFEA8DE" w14:textId="77777777" w:rsidR="00CF24AB" w:rsidRDefault="00CF24AB" w:rsidP="007B1A27">
+    <w:p w14:paraId="2523AB64" w14:textId="77777777" w:rsidR="005F7E2D" w:rsidRDefault="005F7E2D" w:rsidP="003919E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6910F8BC" w14:textId="77777777" w:rsidR="00CF24AB" w:rsidRDefault="00CF24AB" w:rsidP="007B1A27">
+    <w:p w14:paraId="2603E906" w14:textId="77777777" w:rsidR="005F7E2D" w:rsidRDefault="005F7E2D" w:rsidP="003919E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D456ECF" w14:textId="300E6B4B" w:rsidR="007B1A27" w:rsidRDefault="004A604D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BA1B567" w14:textId="77777777" w:rsidR="003919E8" w:rsidRDefault="003919E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Página</w:t>
+  </w:p>
+  <w:p w14:paraId="35A6D781" w14:textId="760A13AC" w:rsidR="003919E8" w:rsidRPr="006B43A6" w:rsidRDefault="003919E8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="006B43A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r w:rsidR="00684714">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003D2D80">
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003D2D80">
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:r w:rsidRPr="006B43A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Fecha de entrada en vigor: 01/04/2012 </w:t>
     </w:r>
-    <w:r w:rsidR="00C55FB4">
-[...14 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="006B43A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00C55FB4">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> #: </w:t>
+    <w:r w:rsidRPr="006B43A6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1947137495"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6E74A595-222A-4F47-A56A-E1A43B239C10}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="004B190E">
+        <w:r w:rsidRPr="006B43A6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D456ED1" w14:textId="30720CFF" w:rsidR="00144779" w:rsidRDefault="00CF63B0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2745C216" w14:textId="77777777" w:rsidR="003919E8" w:rsidRDefault="003919E8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Página</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001D0223">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00CE46C2">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="1773667460"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{6E74A595-222A-4F47-A56A-E1A43B239C10}"/>
-        <w:date w:fullDate="2012-03-31T18:00:00Z">
+        <w:date w:fullDate="2012-04-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00C55FB4">
-          <w:t>31/03/2012</w:t>
+        <w:r>
+          <w:t>01/04/2012</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r>
-      <w:t>Version</w:t>
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> #: </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="197123932"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6E74A595-222A-4F47-A56A-E1A43B239C10}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="004B190E">
+        <w:r>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71DB71FB" w14:textId="77777777" w:rsidR="00CF24AB" w:rsidRDefault="00CF24AB" w:rsidP="007B1A27">
+    <w:p w14:paraId="59659AAE" w14:textId="77777777" w:rsidR="005F7E2D" w:rsidRDefault="005F7E2D" w:rsidP="003919E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34468394" w14:textId="77777777" w:rsidR="00CF24AB" w:rsidRDefault="00CF24AB" w:rsidP="007B1A27">
+    <w:p w14:paraId="57C4D3CF" w14:textId="77777777" w:rsidR="005F7E2D" w:rsidRDefault="005F7E2D" w:rsidP="003919E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="61C31E9B" w14:textId="7D322453" w:rsidR="001D0223" w:rsidRDefault="00804FDD" w:rsidP="004A604D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45BACEBF" w14:textId="2A1C30DC" w:rsidR="003919E8" w:rsidRDefault="003919E8" w:rsidP="004A604D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07A889C1" wp14:editId="67B95F7E">
-[...2 lines deleted...]
-          <wp:docPr id="16" name="Picture 16"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BBD7951" wp14:editId="58A51B7C">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:posOffset>-128905</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-160020</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="591185" cy="899795"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="848347514" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="767901013" name="Picture 767901013"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="16111"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="589280"/>
+                    <a:ext cx="591185" cy="899795"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:ln>
-[...6 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="55EE20EF" w14:textId="2D278637" w:rsidR="00CF63B0" w:rsidRDefault="00CF63B0" w:rsidP="00CF63B0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="72ED69FB" w14:textId="77777777" w:rsidR="003919E8" w:rsidRDefault="003919E8" w:rsidP="00CF63B0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E453495" wp14:editId="6FFF34E2">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C570FE" wp14:editId="588CA93F">
           <wp:extent cx="304800" cy="703072"/>
           <wp:effectExtent l="0" t="0" r="0" b="1905"/>
-          <wp:docPr id="17" name="Picture 17"/>
+          <wp:docPr id="1349612099" name="Picture 1349612099"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309317" cy="713491"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="28837361" w14:textId="77777777" w:rsidR="00CF63B0" w:rsidRDefault="00CF63B0">
+  <w:p w14:paraId="1907C011" w14:textId="77777777" w:rsidR="003919E8" w:rsidRDefault="003919E8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19AC0186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B74D654"/>
     <w:lvl w:ilvl="0" w:tplc="8C5E847C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765" w:hanging="405"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2002,865 +2119,321 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A461E18"/>
+    <w:nsid w:val="47AB2B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7518BC4A"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="D35649B8"/>
+    <w:lvl w:ilvl="0" w:tplc="F7DEC29E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B355721"/>
+    <w:nsid w:val="6CE27604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="355A3728"/>
-[...92 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F7DEC29E">
+    <w:tmpl w:val="B616E27C"/>
+    <w:lvl w:ilvl="0" w:tplc="77266936">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1125" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1845" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="180"/>
+        <w:ind w:left="2565" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3285" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4005" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="180"/>
+        <w:ind w:left="4725" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7560" w:hanging="180"/>
+        <w:ind w:left="6885" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...358 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="46952670">
+  <w:num w:numId="1" w16cid:durableId="46952670">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1705709574">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1607882224">
+  <w:num w:numId="2" w16cid:durableId="1705709574">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="180318298">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="3" w16cid:durableId="1396584245">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000056C9"/>
-[...97 lines deleted...]
-    <w:rsid w:val="00FF02A5"/>
+    <w:rsidRoot w:val="003919E8"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rsid w:val="005F7E2D"/>
+    <w:rsid w:val="006B43A6"/>
+    <w:rsid w:val="00852117"/>
+    <w:rsid w:val="00A42E1D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D37C79"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E52D49"/>
+    <w:rsid w:val="00EA0621"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6D456E9C"/>
+  <w14:docId w14:val="6D45A337"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{425FDBC8-F87C-498F-BDB6-F024CF5815C2}"/>
+  <w15:docId w15:val="{57D10031-C9DB-4DC3-99CB-F920F53D9C2A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3202,1003 +2775,815 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...2 lines deleted...]
-    <w:rsid w:val="000056C9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
     <w:pPr>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C27148"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C27148"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B1A27"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
-  </w:style>
-[...45 lines deleted...]
-    <w:rsid w:val="00FD467D"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005E2149"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...10 lines deleted...]
-    <w:name w:val="Normal (Web)"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00860AFC"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...615 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003919E8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B61AFA"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="003919E8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icsc.un.org/Home/DangerPay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4305,691 +3690,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1071</Words>
-  <Characters>6111</Characters>
+  <Words>1072</Words>
+  <Characters>6114</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7168</CharactersWithSpaces>
+  <CharactersWithSpaces>7172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Althea Downie</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>