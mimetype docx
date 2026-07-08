--- v1 (2026-05-16)
+++ v2 (2026-07-08)
@@ -1,9840 +1,13022 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7ECB682C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-      <w:pPr>
+    <w:p w14:paraId="31D8029B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Change Control and Release Management Standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C685373" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46E8BD24" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ICT systems and infrastructure play a critical role in the efficient operation of the organization. Changes to ICT systems and infrastructure may arise reactively as a response to problems or externally imposed requirements, or they may be proactive changes to reflect business improvement initiatives. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2956392C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="69ACD6D5" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BDC1104" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26BA9188" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>This document specifies how changes to ICT systems and infrastructure can be implemented and released into a live environment. This process exists in the context of ICT governance, as defined in the IM Strategy.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7485C3F5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E6DD450" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4ABB716F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3676ECF6" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A comprehensive Change Control and Release Management process minimizes risks involved in introducing changes and it becomes a method of communication between stakeholders – the person requesting a change, the Change Control Manager and the team building the change. Other benefits associated with a structured Change Control and Release Management procedure include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FB8AAA" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B6D626D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34035F58" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E65A6E4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Protect the existing infrastructure and architecture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006D86AB" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1CC07AFB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring that changes are aligned with a corporate strategy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D3FD7B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F3AB64B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring that proper business cases exist and that the solution is based on user requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B0035E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A701D2F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring that changes are evaluated and benefits are measured</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227E0E84" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2A1C67EC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Avoiding duplication of system development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FF9E9D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1ECB8607" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring changes are sufficiently tested</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6174E3DF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="00E1845A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring communication and end user support and training is planned</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C56BEFF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="669F20F2" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensuring that rollback plans and contingency measures are planned</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EA2670" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01BFE339" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Identifying application release frequency</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD15C72" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="397CB196" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Validating decommission of a system </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD45F5F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FB5A3F4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>Communicating within and outside the effected group based on events</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Communicating within and outside the affected group based on events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575BB72C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="765FBE06" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Providing a central repository for tracking all changes (including impact and risk analyses)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748EEFF8" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5209EC15" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A98E6E5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="61B2BDDD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>In addition, the Change Control and Release Management process assures metrics and reports that help Management judge the quality and effectiveness of Change Control and Release Management processes and tools.  A</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In addition, the Change Control and Release Management process assures metrics and reports that help Management judge the quality and effectiveness of Change Control and Release Management processes and tools. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DEA4F3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="212AB821" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666ADC3C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EE69297" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> minimize the impact of change-related incidents upon service quality, and consequently, to improve day-to-day operations of the organization. This includes an ICT Governance structure to ensure proper project management and quality control, as well as Performance and Risk Indicators that are mechanisms to measure the success and associated risk of changes. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The goal of the Change Control Management process is to ensure that standardized methods and procedures are used for efficient and prompt handling of all changes,  in the form of change requests, utilizing  the Change Management Tools (Quantum Release Management Tool for Quantum, and ITM Change Management  Portal for all ITM Corporate Platforms)  — in order to minimize the impact of change-related incidents upon service quality, and consequently, to improve day-to-day operations of the organization. This includes an ICT Governance structure to ensure proper project management and quality control, as well as Performance and Risk Indicators that are mechanisms to measure the success and associated risk of changes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8FE175" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-      <w:pPr>
+    <w:p w14:paraId="6E92AB6E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> Scope</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C9226B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BC78F7A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The scope of Change Control and Release Management procedures involves planning, design, build, configuration, and testing of hardware and software to create a set of release components for the live environment. ICT infrastructure components subject to change control and release management include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3A1F57" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="01D8002F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D1167D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="568BBBC7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Application programs developed or customized in-house</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355870A2" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49AF9DAE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Externally developed software Utility software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE5CBAC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="71410BA0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Internet domain names managed by UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C350A3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6767FD26" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Supplier-provided systems software</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF95E2B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1B6776BF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Hardware, and hardware specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629E9978" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B432BFD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Instructions and user manuals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7972888D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0AFB885E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39ED8202" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EAB3093" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Change Control and Release Management procedures are mandatory for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A15912" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38735A9C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E2F948" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3C67D908" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>All ICT infrastructure items managed through UNDP Office of Information Management and Technology (ITM/BMS)</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>All ICT infrastructure items managed through UNDP Office of Information Management and Technology (BMS/ITM)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25820EA8" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="76FDD0E2" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All corporate ICT Infrastructure items, i.e. ICT infrastructure items used by more than one Country Office or business unit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09791229" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-      <w:pPr>
+    <w:p w14:paraId="02436B29" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Flow Chart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BA5B2E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6F72BD83" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="41B20358" wp14:editId="65371AD0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="406B229C" wp14:editId="691B85E6">
             <wp:extent cx="5790565" cy="3209925"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="1" name="Picture 1" descr="CCDiagram.JPG"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7" descr="CCDiagram.JPG"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5826795" cy="3230008"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C48B498" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="145F9ED7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="00CA4E98">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Use the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quantum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Release Management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tool</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Quantum, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-        <w:t>Use PHIRE for All Change Requests</w:t>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the ITM Change Management Portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all ITM Corporate Platforms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Change Requests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A61DD3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="335D68BC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> or using PHIRE software. Nevertheless, please note that ATLAS is being frozen until the implementation of the NextGen ERP.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Change control planning involves generation of change requests, which should be submitted in Quantum Release Management Tool or ITM Change Management Portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD314E6" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2187CAD7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...20 lines deleted...]
-        <w:t>:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Include in the Change Request, for high-risk changes, all testing and validation, vendor review, peer review, and detailed configuration and design documentation, and the Project Manager is responsible to ensure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D9E07D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="717D6C13" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>All resources are identified and in place for the change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AC1D23" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73A80A2A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A clear goal has been set and met for the change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E68F6B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="109AD171" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Create solution templates for deployments affecting multiple sites. Include information about physical layout, logical design, configuration, software versions, and deployment guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4218F58E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E6189FC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Document the standards for configuration, software version, supported hardware, Domain Name System (DNS), device naming, design, and services supported</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529121D3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1EF7494A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ensure the change conforms to all organizational standards for design, configuration, version, naming conventions, and management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CB824E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0FC34CF7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>Create rollback procedures (before each release, the Project Manager and the implementation team should identify a rollback strategy depending on the project and create one for unforeseen incidents. The Change Release specialist checks if this action is taken and in place</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Create rollback procedures (before each release, the Project Manager and the implementation team should identify a rollback strategy depending on the project and create one for unforeseen incidents). The Change Release Specialist checks that this action is taken and in place.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E52BE55" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="526C523B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Define escalation paths</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375C8E1C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="209B8B9C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Define affected users and downtimes for notification </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Define affected users and downtimes for notification purposes</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="74C489BB" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A47A1E9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32E4C8AA" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="791B30FF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Change planning documentation, such as maps, detailed implementation procedures, testing procedures and rollback procedures, should be created and included in the PHIRE ticket.  The level of planning is usually directly proportional to the risk level of the change. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Change planning documentation, such as maps, detailed implementation procedures, testing procedures and rollback procedures, should be created and included in the change request in the Change Management Tools (CM Tool).  The level of planning is usually directly proportional to the risk level of the change.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF2F3CF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-      <w:pPr>
+    <w:p w14:paraId="2333A02C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Caveat: The technical description of a change is an important aspect of the change request and should reference any standards within the organization that apply to the change. This will help to ensure that the change conforms to the current architecture and any engineering design guidelines or constraints.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7FFBB4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E948371" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Complete one of the following change request type procedures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E80860" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="72833627" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24961881" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2EC16789" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Planned Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D36C73C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4CADC5DD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Emergency Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29860F62" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="418C99FC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Standard Changes</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standard/Operational Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1708DA20" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49FC2533" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Atlas Changes</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Quantum Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A4C7F4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="547F66D9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E4E0FF3" w14:textId="77777777" w:rsidR="00CA4E98" w:rsidRDefault="00CA4E98" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0F8FB2" w14:textId="77777777" w:rsidR="00CA4E98" w:rsidRDefault="00CA4E98" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCEF939" w14:textId="77777777" w:rsidR="00CA4E98" w:rsidRPr="002E3223" w:rsidRDefault="00CA4E98" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36996BD9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Planned Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5197BCAC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="36CB3594" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>Planned changes are normally scheduled changes, whether big or small.  They involve the following steps, including the completion and submission of a PHIRE change request:</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Planned changes are normally scheduled changes, whether big or small.  They involve the following steps, including the completion and submission of a CM Tool change request:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9710" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="688"/>
-        <w:gridCol w:w="8445"/>
+        <w:gridCol w:w="9022"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="08EAF279" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="30E5FA10" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="341"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="452DF4F1" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2CD34F20" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> Step</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F1A8EF4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="418F48BB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="56E8A773" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="6D144ABF" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3864B88A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="01B70046" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B0862E6" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="64922357" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Business case and requirements document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BC6C015" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="5562BD5D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The scope of a proposed change should include a complete technical definition and the purpose of the change. In addition, the requestor should include information describing who will be affected, both during the change period and after deployment. This may include business units, user groups, servers, and applications. The estimated cost and benefits must be documented in the form of a business case.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72C3DE1C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="480773D3" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Required templates for business case and requirements reside in the Change Management Tools (CM Tool).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F333BA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="30A21182" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="2FEC830B" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="366CBBBF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3E847BF8" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="046B677B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7B94B939" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change request submission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276D8C0A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="1392C1A3" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Once the business case and requirements document are completed and signed off by the Project Manager, the change request will be submitted using the CM Tool.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001B3C7F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="544CDEEF" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="31810324" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="548672B4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1F6C0B9A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44EB525C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0F05C334" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Review change request</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C36DA3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="6B1E5477" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Track</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lead or Product Lead will evaluate the business case and classify the category.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E51D45D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="059B4A60" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The Track Lead or Product Lead has the right to reject invalid business cases or give suggestions. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="2E69CB32" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="3AC902B9" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24114713" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3D6253BF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45E06BFC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00338DCC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approve or reject</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D9B7258" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="54D3828E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Track Lead or Product Lead has a right to approve, reject, or request further clarification. Changes are defined in the Change Magnitude Criteria below:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F7E84F7" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="51446B4F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Minor changes are approved by Track Lead or Product Lead</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13BFE042" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="48D5A93D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Significant, and Major changes are approved by Quantum Change Advisory Board (CAB) or Change Control Board (CCB)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47CA6672" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="4A8B5009" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="2EE85EDF" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BA50938" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4C7A4ED8" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755F6AD4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0B2F93EE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Build change</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68923DC6" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="3B4AD4AC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Change is developed in accordance with current architecture and any engineering design guidelines or constraints. Significant and major changes are managed as separate projects, as defined in the Change Magnitude Criteria below. Minor changes are </w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Change is developed in accordance with current architecture and any engineering design guidelines or constraints. Significant and major changes are managed as separate projects, as defined in the Change Magnitude Criteria below. Minor changes are built under the supervision of respective Development Leads.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BDB421B" w14:textId="483BE250" w:rsidR="00E770E6" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is a need to significantly change the approved requirement document or specifications during the implementation period, the Development Lead or Project Manager is responsible for highlighting the change to the CAB, and CCB Secretary and obtaining </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00797105">
-[...3 lines deleted...]
-              <w:t>built</w:t>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>a new</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00797105">
-[...7 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approval.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BC13A5A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="2F47F0D8" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="44B43EF2" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D8A4B20" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...15 lines deleted...]
-            <w:tcW w:w="8445" w:type="dxa"/>
+          <w:p w14:paraId="238C5220" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D70ED02" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5937698B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Unit system and integration test</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10412C2A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="3DD8E41F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> for detailed testing phases).</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the development work is completed, the development team will conduct unit, system and integration testing.  The Development Lead or the Project Manager will sign-off for UAT readiness prior to the UAT session. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="1A8D796C" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="678BAE3E" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75EF6109" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="51DFA0E8" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B6A9CEA" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0B2CB9B4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>User acceptance testing</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4412A695" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="4DDCE490" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Change Release and Testing Specialist will oversee the User Acceptance Test with testers from the business community. The Development Lead or Project Manager will provide the UAT test scripts and support the testing process by giving guidance to testers and resolving issues. Track Lead or Product Lead will record the UAT sign-off provided by End Users or Business Owners.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E394EAA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="145AB1A0" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="603FD19C" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4077EF2A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="74A85C3C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="541EEA4F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="79E75038" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Release </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410FC08D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="39FD803C" w14:textId="424AA55F" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...35 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Change Release &amp; Testing Specialist will review the test results, complete the</w:t>
+            </w:r>
+            <w:r w:rsidR="00F805AF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Release Process Checklist</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and submit to the CAB and CCB. The Change Release &amp; Testing Specialist will also provide input to the CCB on the overall statistics and exceptions for the monthly release.  After clearance, the Development Lead and Production Manager will be notified of the release to the Production environment. The Change Release &amp; Testing Specialist will </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA4E98" w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>inform the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> Communication team for release communication and the Help Desk. All training materials and other relevant documents need to be updated at this phase.  The final cost and benefit will also be captured by the PMO.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2D5C6E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="66835623" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="3D56F0EC" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="765CF6C7" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0B592BDC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67741E36" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="76F456C2" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change review</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB7E970" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="16B14764" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">The change manager will compile statistics on change requests and note </w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Change Control Manager will compile statistics on change requests and note </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> the change was successful or not (including lessons learned and any best practices).</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2A0C84FF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="12C5B247" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="42DE7B5E" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="578C5EA5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4B654FBF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8445" w:type="dxa"/>
+            <w:tcW w:w="9022" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F17C94A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="08B12D34" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E920490" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="101FDD10" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Release Notes will be used for significant/major changes.  For standard changes, the Change Request Owner or Track Lead/Product Lead will inform the business owners and end users.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317078FE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4554F67B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6C2FAFD8" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6780985C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="7C79E47B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Emergency Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B61ECCB" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6B3F3BFD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> proposed changes should be kept to an absolute minimum, because they are generally more disruptive and prone to failure.  The procedures that are in place to handle emergency changes should be flexible enough to facilitate rapid resolution of Production problems, including documentation of who is authorized to make emergency changes, and how to contact these individuals. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Emergency changes are urgent changes required to address problems. The number of urgent proposed changes should be kept to an absolute minimum, because they are generally more disruptive and prone to failure.  The procedures that are in place to handle emergency changes should be flexible enough to facilitate rapid resolution of Production problems, including documentation of who is authorized to make emergency changes, and how to contact these individuals. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C60CC1" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73ED5C1B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E3F5E4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73F37A1B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A sufficient number of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> people should be available who can resolve emergencies, or those people should </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>be easily accessible at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> to prevent a roadblock in the problem resolution process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225D2B5C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="488B731D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>It is imperative that both communication and the integrity of documentation are maintained through an emergency change.  This is the time when documentation is needed most, so documenting the steps taken to resolve the problem is of utmost importance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C020DE2" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="28CBFB19" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35DB59DD" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="346CC693" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Finally, when considering changes, it must be determined if the change will resolve the existing problem and if it will cause other problems. Below are the steps that are critical for an emergency change process, including the completion  and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:anchor="_To_submit_a" w:history="1">
-        <w:r w:rsidRPr="00797105">
+      <w:hyperlink r:id="rId9" w:anchor="_To_submit_a" w:history="1">
+        <w:r w:rsidRPr="002E3223">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>submission of a PHIRE change request</w:t>
+          <w:t>submission of a CM Tool  change request</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="3226633A" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRPr="002E3223" w:rsidRDefault="00E770E6" w:rsidP="00E770E6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblW w:w="9800" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="688"/>
-        <w:gridCol w:w="8662"/>
+        <w:gridCol w:w="9112"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="3E8539DB" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="74A3DF8F" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B13470E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4C0ABCBC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> Step</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D99C0C5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="52F74F23" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="175CAA43" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="10F3D567" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18095CCE" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4DC455BA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A3A00EF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0019A641" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Requirements document</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E42B035" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="730BAB61" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The scope of a proposed emergency change needs to be created and submitted, indicating the technical definition and the purpose of the change as well as the reason for the urgency and the impact of delaying the change. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F6EC3DC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="21BAA90B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Required templates for business case and requirements reside at the CM Tool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="41515E47" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="58D9CD44" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58FC8FED" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="754E920D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C2A4ACA" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6246016B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change request submission</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D842377" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...23 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="32B15A16" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Once the business case and requirements documents are completed and signed off by the project manager, the change request will be submitted using CM Tool.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="40C49A9F" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="0D475EBA" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="699A9FA9" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="36A48A49" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6BEBF660" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="6159F187" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Approve or reject </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5657B4DD" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="5293AE2B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Track Lead or Product Lead approves the changes based on the following points:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="068D9791" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">An immediate Severity 1 or Severity 2 Production problem (see </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:anchor="_Emergency_Changes_%E2%80%93" w:history="1">
-              <w:r w:rsidRPr="00797105">
+            <w:hyperlink r:id="rId10" w:anchor="_Emergency_Changes_%E2%80%93" w:history="1">
+              <w:r w:rsidRPr="002E3223">
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                  <w:kern w:val="0"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Severity Level Definitions</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="255D7D67" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="00FC5764" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>An evolving problem that would rapidly lead to a Severity 1 or Severity 2 production problem if it is not immediately prevented</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EA09018" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="6BB15644" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The Development Lead will analyze the change and give clearance to the Development team for implementation of the changes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="5FBE46C5" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="2DC409D5" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="516C9E8D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0609B381" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F0B6A6D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="3D381C9A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change is built</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03FEC453" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="2CAE1763" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change is developed in accordance with current architecture and any engineering design guidelines or constraints.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="693E561D" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="184F1329" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21ADCA43" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="54B9F430" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="233525E3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="7CD9BE09" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">End-to-end testing by Implementation Team </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48FB3C1F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="485C4EFD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> for detailed testing phases).</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When the development of the new change is complete, testing of urgent changes should be carried out by the Implementation Team. Completely untested changes should not be implemented.  The Development Lead or Project Manager is responsible for this task. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="4B02C02B" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="62167E67" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="177A831C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2C9EB7CE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52048437" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5FFE1E3E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Release </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125110EB" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="32DB2A82" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The CIO will approve the Emergency Migration Request from the business.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CFA8BFB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Change Release and Testing Specialist will approve the change.</w:t>
-            </w:r>
+              <w:t>The Change Release and Testing Specialist will clear the release.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D8CBFD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="6CF7E421" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7ADF820B" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:trPr>
           <w:trHeight w:val="1763"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4392FF52" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="13FC18ED" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7959D47D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="4954F7F7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Post-emergency documentation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0639A83D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="5BB99D97" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Updating documentation is critical to ensure valid, up-to-date information. During emergency changes, it is easy to forget to make updates because of the frantic nature of emergencies.  However, undocumented changes often result in increased downtime if the solution is unsuccessful.  Therefore, the respective project manager is responsible for all emergency changes documents update after the fact. The Change Release &amp; Testing Specialist will also inform CCB on monthly reports.  </w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Updating documentation is critical to ensure valid, up-to-date information. During emergency changes, it is easy to forget to make updates because of the frantic nature of emergencies.  However, undocumented changes often result in increased downtime if the solution is unsuccessful.  Therefore, the respective project manager is responsible for all emergency changes documents update after the fact. The Change Release &amp; Testing Specialist will also inform CAB and CCB on monthly reports.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="49CEA590" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="4C3BCEC5" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CF7BA20" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6B8CD82E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46AC4C72" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="154E440A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change review</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AFD7DC4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="7694F9B0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">The Change Release &amp; Testing Specialist will compile statistics on change requests and note </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>if</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> the change was successful or not (including lessons learned and any best practices).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="0BA09106" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="670F0EE4" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="688" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17B26B98" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="2D7842E5" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8662" w:type="dxa"/>
+            <w:tcW w:w="9112" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32D6575F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="79AB112C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Communication</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63E2B758" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="32BEB7DA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Release Notes will be used for significant/major changes.  For standard and minor changes, the Change Request Owner or Track Lead/Product Lead will ensure communication of any change to the user community, detailing the change and its implications for users.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="599FEB34" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="29E855CB" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="47BB3B56" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51301294" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="74E02B67" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Emergency Changes: Severity Level Definitions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9360" w:type="dxa"/>
+        <w:tblW w:w="9810" w:type="dxa"/>
         <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1558"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="3420"/>
-        <w:gridCol w:w="1862"/>
+        <w:gridCol w:w="2312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="30920DDA" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="743E2690" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C459CB2" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="56EE1477" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> Severity Levels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="559925D7" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0693F16D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F4D8663" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="74A18E0E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C2989A4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="74D39669" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="5208A248" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="617A5F58" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E2A43A7" w14:textId="156844B8" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="0F5A5C39" w14:textId="43498576" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-              <w:t>1. Critical business impact</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E770E6" w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. Critical</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> business impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6672473D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1890BE91" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>A major production outage, major performance degradation, or instability causing significant impact to many users and/or time-critical data processing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4923ECD1" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="03EB7B93" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Many or most users are unable to function. Mission critical system down. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0240D8DC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7BF06109" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission critical application down. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CCC159D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4FC77DAC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mission critical server or connection down.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C65E987" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="332CFC70" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> E-mail not available </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CBCA112" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5FDD1D11" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Impossible to process payment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B7C1399" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="40B100D9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="32D4CC9D" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="21C0F9B2" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30468BDC" w14:textId="5C20F945" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="2EA89CFE" w14:textId="5245FE5A" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-              <w:t>2. Major business impact</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E770E6" w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. Major</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> business impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D703963" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:t>Large number of users is impacted. Entire group or department is experiencing a similar problem. Small number of customers can’t use a mission critical application.</w:t>
+          <w:p w14:paraId="159B96F1" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Large number of users is impacted. Entire group or department is experiencing a similar problem. Small number of customers can’t use a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>mission critical application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="755642DC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0CFA46CA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Multiple users </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>unable</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> to function.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="094FDF19" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="787A5F70" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Major performance issues.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="582E6838" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="09AC4467" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Multiple users running on contingencies or workarounds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1862" w:type="dxa"/>
+            <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="076117A5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="30C8C882" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Application not working</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="6174C0A3" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="311FF796" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28BA7B4D" w14:textId="7807AF45" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="0337ECAC" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>3. Minor business impact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="151911C4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> unable to use application(s).</w:t>
+          <w:p w14:paraId="137F2F25" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Individuals are unable to use application(s).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DCB490B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...79 lines deleted...]
-            <w:tcW w:w="1862" w:type="dxa"/>
+          <w:p w14:paraId="11405BD0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Customers can work with minimal impact to their productivity.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D0EFBF9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Customers are having difficulty, but basically operational.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E56F3F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Customer unable to carry out their necessary tasks.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5595734A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="66E9C463" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Bug in application</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="53971115" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7FB9D39A" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="570F167D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="326A055E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="252" w:hanging="252"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:tab/>
               <w:t>Normal request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78DE9B1D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="285CB2C1" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Individual request or problem that does not block usage of systems.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3420" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EF1A259" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...113 lines deleted...]
-            <w:tcW w:w="1862" w:type="dxa"/>
+          <w:p w14:paraId="07425428" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Customers need information or a standard service.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16A3454C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Customers have simple questions or problems.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10A62205" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Procedural questions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2312" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09880596" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5073D024" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Minor bugs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="424B08A2" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0604C302" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Questions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6577317C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="16F7BDC6" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B2609A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="39380E1A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Standard Changes</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standard/Operational Changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E30C5C4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3681C5A0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>A standard change is an accepted solution to an identifiable and relatively common set of requirements, where authority is effectively given in advance of implementation. For each ICT infrastructure item, the change request owner can approve a list of defined standard changes. These changes can be initiated and executed without requiring explicit approval in each individual case.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A standard/Operational change is an accepted solution to an identifiable and relatively common set of requirements, where authority is effectively given in advance of implementation. For each ICT infrastructure item, the change request owner can approve a list of defined standard changes. These changes can be initiated and executed without requiring explicit approval in each individual case.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101FD788" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B875E39" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="309C4264" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0336750C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t>The Change Control Board (CCB) will review the approved list of standard changes at regular intervals.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The CAB/CCB will review the approved list of standard changes at regular intervals.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ABC2D4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-      <w:pPr>
+    <w:p w14:paraId="39D83A9A" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F215A62" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-        <w:t>Atlas Changes</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14D9248D" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08175464" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E588537" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E191022" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DBD7B11" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B66ABBC" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388CB54A" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B34F3A5" w14:textId="35F95901" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> Testing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595E2A50" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1973FA2E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">for specific protocol procedures, and details on Atlas-specific release management. </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please see below standard Testing steps: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8A1D1A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...77 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="50D02981" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRPr="002E3223" w:rsidRDefault="00E770E6" w:rsidP="00E770E6">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9427" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1743"/>
-        <w:gridCol w:w="5877"/>
+        <w:gridCol w:w="2780"/>
+        <w:gridCol w:w="4840"/>
         <w:gridCol w:w="1807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="4B889A61" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="75F3768D" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DDF499F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2F8D02E7" w14:textId="4FE4226D" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br w:type="page"/>
               <w:t>Testing Phases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A182F75" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4FB511FD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CE1550C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="707FE7FB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Test &amp; Sign-off</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="21E792CD" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="35F0FCCC" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52976017" w14:textId="59DBD6C9" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...16 lines deleted...]
-            <w:tcW w:w="5940" w:type="dxa"/>
+          <w:p w14:paraId="1817EE7E" w14:textId="74703CEC" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="00E770E6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E770E6" w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Unit Testing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="144E3EEE" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="69252792" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Verify the business transactions related to a specific development object (e.g., a program) function as designed and meet the specified business requirements accurately </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18D0EB82" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="516BF709" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Developer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="2B9B9FBF" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="1E7BBBC1" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BF77B45" w14:textId="61CBCC70" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="791EE07E" w14:textId="792337AE" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="00E770E6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">2. System Testing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7040D3C4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="30973F6E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Validate functionality within the module, or across a subset of modules </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0208EDE8" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="356929F7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional &amp; Technical Team </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="66ECC950" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="3EBA5764" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C4C1A4A" w14:textId="626EC259" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...16 lines deleted...]
-              <w:tab/>
+          <w:p w14:paraId="0BDE987C" w14:textId="360CED29" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="00E770E6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00E770E6" w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Integration Testing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E994054" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="758C7774" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Verify the major functions of the system operate together in a cohesive manner </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3845C03E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="28CF9600" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional &amp; Technical Team </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="10EC756B" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="611D999B" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24F3E425" w14:textId="4E22AC1E" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="0DB7658F" w14:textId="0E27D866" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="00E770E6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="296" w:hanging="296"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-            <w:tcW w:w="5940" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E770E6" w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. User</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Acceptance Testing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBFC456" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="00E770E6">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="296" w:hanging="296"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B84305D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="0ADC0996" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirm the applications and processes meet end-user requirements, and operate within the applicable technical environment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59404037" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="36687A03" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">End Users </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="5609CDE5" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="229915CE" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="961"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1674" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A6151E0" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="479ACB51" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="296" w:hanging="296"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Performance Testing </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5940" w:type="dxa"/>
+            <w:tcW w:w="4840" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="628EED91" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="1876AD82" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Validate the technical components of the system and infrastructure while providing acceptable performance for typical production loads </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1813" w:type="dxa"/>
+            <w:tcW w:w="1807" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="72" w:type="dxa"/>
               <w:left w:w="144" w:type="dxa"/>
               <w:bottom w:w="72" w:type="dxa"/>
               <w:right w:w="144" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="203CC2CC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="1BEB07DB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Technical Team </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="512CB676" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="65E650FB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B60B8C4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4FBDA285" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Communications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089D0043" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3910B364" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Once a change has been approved, details of the change must be communicated, by setting expectations, aligning support </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once a change has been approved, details of the change must be communicated, by setting expectations, aligning support resources, detailing operational requirements, and informing users.  The Change Release &amp; Testing Specialist will send the Release Notes for major changes. See the Authority section for all communications points within the process. The risk level and potential impact to affected groups as well as scheduled downtime </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00797105">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>as a result of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the change will dictate the communication requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1FC1A4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-      <w:pPr>
+    <w:p w14:paraId="50BECC75" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclusion </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F546600" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="42B68922" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Change Control and Release Management is an essential part of all organization’s overall security posture. Failure to properly manage change can result in vulnerabilities as well as lost time from a lack of control for both planned and unplanned changes can lead to opportunity for hackers and/or people with ill intent to damage or gain unauthorized access to systems. The process of defining/implementing control policies/procedures for change is continuous, like the changes to an environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D9FB65" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="6FB7B504" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8E3306" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="75A84838" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Structure Element - Inputs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36484525" w14:textId="2331E84C" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...104 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10170" w:type="dxa"/>
+        <w:tblW w:w="10530" w:type="dxa"/>
         <w:tblInd w:w="-100" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1918"/>
         <w:gridCol w:w="1502"/>
         <w:gridCol w:w="1440"/>
-        <w:gridCol w:w="1108"/>
-        <w:gridCol w:w="1412"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="1350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="2AD6D7F9" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="75A2E19F" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="412"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10170" w:type="dxa"/>
+            <w:tcW w:w="10530" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B54448E" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="53E79097" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change Request Process – User Definitions and Process Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="7816359F" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="2AA41F20" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F2843E0" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="04B678C4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8252" w:type="dxa"/>
+            <w:tcW w:w="8612" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16C0A8BE" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6743AF2C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Process Steps</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="78A01D05" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7DE5D3B8" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0714023C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="754AD6EE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25A679D0" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="53244D2A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiating - </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E9BD502" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="32B122E5" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Approval before work starts</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B47B3A0" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="50946E7A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>(Project Portfolio Oversight)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48C2CB61" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="695F1C81" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Running – Build the change (Change Request Tracking)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7401224D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="00D56712" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Running – Approve the built change </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1412" w:type="dxa"/>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A8DCA8C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="15DFC7BA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Running – Release the change into live environment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CA05053" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="44FDE82A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Closing – Communicate to users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D365679" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5BC05E13" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Closing - Change Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="32500BAA" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="4B86923B" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31864A72" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>ICT Board - Transitional Committee (for Atlas: Inter-Agency Governance Group - IAGG)</w:t>
+          <w:p w14:paraId="74F82B5B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Project Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07E2B42F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>Oversee implementation of IM strategy, Inter-Agency coordination</w:t>
+          <w:p w14:paraId="6FA44974" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Finalize business case and requirements documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F272E77" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...12 lines deleted...]
-            <w:tcW w:w="1108" w:type="dxa"/>
+          <w:p w14:paraId="0CA2C9AD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Oversee change request implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D2E5855" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...20 lines deleted...]
-            <w:tcW w:w="1412" w:type="dxa"/>
+          <w:p w14:paraId="5C1F9FED" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Follow up on project implementation and testing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35FF8B32" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="44473C23" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="278BE099" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...20 lines deleted...]
-            <w:tcW w:w="1170" w:type="dxa"/>
+          <w:p w14:paraId="7BDAD9E9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Monitor project progress</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E6BFA0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Draft Release Notes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C34027B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w14:paraId="505219E4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review in CM Tool</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B82594" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="6357C10E" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="0C4C50E7" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43DC5093" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...24 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="04A4B7D4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Implementation Team under supervision of Development Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="428630F4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>Assist with project documents preparation</w:t>
+          <w:p w14:paraId="3E2D040D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3110EB44" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...30 lines deleted...]
-            <w:tcW w:w="1108" w:type="dxa"/>
+          <w:p w14:paraId="60013DDD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Implement and test change request. Update CM Tool.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAF2AA4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33BE8DF5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...16 lines deleted...]
-            <w:tcW w:w="1412" w:type="dxa"/>
+          <w:p w14:paraId="1D03A9E0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3058C580" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t> </w:t>
+          <w:p w14:paraId="3098B71D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Raise Release Service Request</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="589D7CA4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6DB5AAF9" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CC381D0" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6D6D11AF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-            </w:pPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="4875DC51" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7617DF88" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="389634A4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>Project Manager</w:t>
+          <w:p w14:paraId="66C857CD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Change Request Owner (sponsor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="756E4966" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>Finalize business case and requirements documents</w:t>
+          <w:p w14:paraId="2EDD41EB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Draft business case and requirements documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2302B562" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...18 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="7936A42B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit change request </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39F536A9" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...18 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="4044F09E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Follow up on implementation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3EC4DE" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2FCFC5ED" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76133975" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...32 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="50E8D77C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Close change request</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B4B7289" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>Review in PHIRE</w:t>
+          <w:p w14:paraId="0F9F8757" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="70FF7E1B" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="34ED032C" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C91F4A7" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:t>Implementation Team under supervision of Development Lead</w:t>
+          <w:p w14:paraId="0CE756D3" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Track Lead or Product Lead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="366393B8" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21FA9E37" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2526C6CC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...18 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="26947B59" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Reviews change request and assigns change size category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BA5487D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...11 lines deleted...]
-              <w:top w:val="nil"/>
+          <w:p w14:paraId="294CD73B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Signs off on testing (UAT) and follows up on build implementation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03E9BA5E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="389F6A03" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EDACF14" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="56B2C1F7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B473324" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="22C80882" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
-[...1 lines deleted...]
-              <w:top w:val="nil"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5581D61A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6EFB2CA7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="002E1779" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="5E28840D" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1495C9C6" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="039F763F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Change Advisory Board (CAB) and Change Control Board (CCB)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1787F866" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="516A5D10" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:t>Draft business case and requirements documents</w:t>
+          <w:p w14:paraId="56512CA8" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review overall portfolio of initiatives and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>recommend prioritization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78810820" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...17 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="032B0D70" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0921A140" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...18 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="25AF4473" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval of Monthly release schedule; post facto </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>review of emergency approval.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A33BDD5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4FE1C38D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E068D50" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...17 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="2317C58D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C681659" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="62027714" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Assessment and quality of recent changes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139F37B3" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="1BAC9FDB" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7312D6B7" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="034726D9" w14:textId="4CA96694" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Product Lead</w:t>
+          <w:p w14:paraId="535EBF23" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Change Release &amp; Testing Specialist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BA9F48D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="74D78870" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review Change Request </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2217A366" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Reviews change request and </w:t>
+          <w:p w14:paraId="0B9A3204" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perform all </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00797105">
-[...3 lines deleted...]
-              <w:t>assigns</w:t>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>CAB,</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00797105">
-[...11 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and CCB Secretariat functions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FE43FF7" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...17 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="357D8AB6" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oversight of testing process, and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>clear  and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sign-off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7276E49B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2C3F37FE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Prepare and validate Release Process Checklist</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="562D1481" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...17 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w14:paraId="1053D6E1" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handle change and release </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A787EFE" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7B6733C7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Review CM Tool</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413A426B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="5F0810E9" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7D219D5A" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="487D5645" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:t>Change Control Board (CCB)*</w:t>
+          <w:p w14:paraId="34C40E23" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Development Lead and Production Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B637A5F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:t>Review overall portfolio of initiatives and recommend prioritization</w:t>
+          <w:p w14:paraId="605F1EAB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="025A582C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="3C286AAD" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1108" w:type="dxa"/>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EF5324D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...15 lines deleted...]
-            <w:tcW w:w="1412" w:type="dxa"/>
+          <w:p w14:paraId="75913F8B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Emergency change sign-off</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F979527" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="603FA963" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Approve</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> release in CM Tool</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05521868" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7542008F" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="397EEE4D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="001C76D9" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...487 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5588D35E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28EC2F7D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="0D9E8E98" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E6918D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10526" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="986"/>
+        <w:gridCol w:w="889"/>
+        <w:gridCol w:w="1029"/>
+        <w:gridCol w:w="1042"/>
+        <w:gridCol w:w="2973"/>
+        <w:gridCol w:w="1118"/>
+        <w:gridCol w:w="2489"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="6CAB57A5" w14:textId="77777777" w:rsidTr="002E3223">
+        <w:trPr>
+          <w:trHeight w:val="293"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10526" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D10B4D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Change Magnitude Criteria</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Change Magnitude Criteria: Risk- Impact-Complexity Matrix</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="38866985" w14:textId="77777777" w:rsidTr="00DC4AC7">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="044E4A82" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8D108D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Business Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20C0DB53" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Business Impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AABA6C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Project Complexity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DBE8EB6" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0275AEEB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Authority</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77C415D4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Release</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="660C2C23" w14:textId="77777777" w:rsidTr="00DC4AC7">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="178AD555" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Major</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4426D254" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>High</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="205FC00D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>High</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14577CE8" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>High</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B5F7D03" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Projects with corporate, central, or inter-agency dependencies or coordination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="194BC6CA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CAB/CCB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B16000A" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Release Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="39458622" w14:textId="77777777" w:rsidTr="00DC4AC7">
+        <w:trPr>
+          <w:trHeight w:val="395"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C0636DE" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Significant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1573E208" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19B2F84B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01EC0F3F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581187A0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Projects with dependencies that are not corporate in nature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="338CF79E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CAB/CCB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="420447DB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Release Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="0E4ACC45" w14:textId="77777777" w:rsidTr="00DC4AC7">
+        <w:trPr>
+          <w:trHeight w:val="593"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B379D92" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Minor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA4ADFF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB4062C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="545DAD76" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Low</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D45BCA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Projects with local scope and limited impact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D218A4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Track Lead or Product Lead </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180837A1" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Release Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="5612D8D3" w14:textId="77777777" w:rsidTr="00DC4AC7">
+        <w:trPr>
+          <w:trHeight w:val="593"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="668B300E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Standard Release</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BF83BF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="422DF720" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1042" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786E5E10" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1B8B0B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Projects that are part of an established upgrade or change management process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1118" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B1E8F4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CAB/CCB</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2486" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1842CF2E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Release Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2C14EA93" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336A781C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1DC1C5A0" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="168E9241" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5448771C" w14:textId="77777777" w:rsidR="00E770E6" w:rsidRPr="002E3223" w:rsidRDefault="00E770E6" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3977CDAA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Change Magnitude Criteria</w:t>
-[...78 lines deleted...]
-        </w:rPr>
         <w:t>Change Request Risk Assessment - Each change request should be assigned one of the following categories:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEB879A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="4419B871" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15BE07B3" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="29C59E0B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">High – Changes have the highest impact on user groups or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>particular environments</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00797105">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and may even affect an entire site.  Change rollback is time-consuming or difficult.  Management must be aware of the change and its implications, and all users must be notified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363A0F1B" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D4CE16B" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> change</w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Moderate – Changes can critically impact user environments or affect an entire site, but change rollback is a reasonably attainable scenario.  Users may be notified of a moderate risk change</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6257AC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="31086CD1" w14:textId="309E0D71" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E770E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Low – Changes have minor impact on user environments and change rollback is easy.  Low-risk changes rarely require more than minimal documentation and User notification may be unnecessary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CA4BA9" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="2B4369A4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10250" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="728"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4369"/>
+        <w:gridCol w:w="739"/>
+        <w:gridCol w:w="3621"/>
+        <w:gridCol w:w="5890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="2A70D92E" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="7150E9F0" w14:textId="77777777" w:rsidTr="00E770E6">
         <w:trPr>
           <w:trHeight w:val="338"/>
+          <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52C554B5" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...10 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="543878A4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> Level</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="774F7413" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="15791109" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4369" w:type="dxa"/>
+            <w:tcW w:w="5898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E24F251" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="608F377F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Testing and Validation Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="13225493" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="190F473D" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="464885B0" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="482B7E1E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673D91D1" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="47922E53" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E07EF6F" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21794187" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AD6DC8C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="43D3A778" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>High potential impact to large number of users or business-critical service because of the introduction of new product, software, topology, or feature; change involves expected network downtime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4369" w:type="dxa"/>
+            <w:tcW w:w="5898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FD7C0D8" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="29CC6EC0" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Lab validation of new solution, including documented testing, validation, and what-if analysis showing impact to existing infrastructure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="130E2472" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="22C19285" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Completion of an operations support document </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2098D433" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="771EB8D4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rollback plan, implementation plan, and adherence to the change process</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22117781" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="70A585EA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Recommend solution pilots and a preliminary design review prior to testing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="5A4B9380" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="15323401" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27135489" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="7A2CB1EB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B9ECA09" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="1FB27E82" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-            <w:tcW w:w="4369" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>High potential impact to large number of users or business-critical service, because of a large increase of traffic or users, backbone changes, or routing changes; change may require some network downtime</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05B992F1" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="1DABF7B4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...37 lines deleted...]
-          <w:p w14:paraId="3B46C898" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>What-if analysis performed in lab to determine the impact to existing environment in regards to capacity and performance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="694A69E3" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Test and review of all routing changes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="258A4D08" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="66CD1DD4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Rollback plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B9EF44" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="65FE2B39" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Implementation plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="091CE8DC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="62CD2869" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="351DFBA4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Adherence to change process</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739423E6" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Design review for major routing changes or backbone changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="3D3DEC64" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="5699C6A6" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="206675EF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4201D12C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15C722E6" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="5AC25169" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Moderate potential impact to smaller number of users or business service, because of any non-standard change, such as new product, software, topology, features, or the addition of new users, increased traffic, or non-standard topology, change may require some network downtime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4369" w:type="dxa"/>
+            <w:tcW w:w="5898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13929990" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="6BBA0D79" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Requires engineering analysis of new solution, which may require lab validation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A19F224" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="5BA3BD1D" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Implementation plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="506B3E32" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
+          <w:p w14:paraId="339AD994" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adherence to change process</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="710B65F7" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="771E70E9" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BA28535" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="6466BDDF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74DD03AA" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="548EFF9C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-            <w:tcW w:w="4369" w:type="dxa"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low potential impact, including adding new standard template network modules (building or server </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>switches, hubs, or routers), bringing up new WAN sites or additional proven access services, and all Risk Level 3 changes that have been tested in the production environment.  Change may require some network downtime.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DE2808D" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0CF0D738" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Implementation plan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="556A7B5C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="0E7D4721" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Adherence to change process</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="680F1855" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="39930D11" w14:textId="77777777" w:rsidTr="00DC4AC7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="728" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D53A3FF" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="65DE9620" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3624" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CC763CC" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="273230A7" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>No user or service impact, including adding individual users to the network, and standard changes.  No expected downtime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4369" w:type="dxa"/>
+            <w:tcW w:w="5898" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="384C741C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="4B814724" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Optional adherence to change process</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="26255DA1" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="5969089C" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0285C0C9" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D7C34CB" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="00E770E6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3223">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Performance indicators provide the mechanism to measure the success of the change control management process.  The indicators should be reviewed periodically to ensure that change planning and change control management are working well.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60418395" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="11022DB6" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C61DD8C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="1BA04A0E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="198" w:type="dxa"/>
+        <w:tblW w:w="9692" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1620"/>
-        <w:gridCol w:w="7522"/>
+        <w:gridCol w:w="8072"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="17B57008" w14:textId="77777777">
-[...2 lines deleted...]
-            <w:tcW w:w="9142" w:type="dxa"/>
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="5FBC76AE" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9692" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="617D1C59" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...9 lines deleted...]
-              <w:t> Performance Indicators</w:t>
+          <w:p w14:paraId="6F45B1A2" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="00E770E6" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E770E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Performance Indicators</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="6EFD6E31" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="197CAA48" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26979363" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5C21E187" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change Control Management metrics by functional group</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7522" w:type="dxa"/>
+            <w:tcW w:w="8072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FFE0473" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="1AD5DC99" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Includes the percentage and quantity of change success by functional group and risk level. Emergency changes should be identified separately in the metrics by functional group, including the success rate for attempted fixes.  Functionality groups include any ICT teams making changes, possibly including server administration, network administration, database groups, application teams, and facilities.  Risk level is important because generally higher risk changes fail or create incidents.  A change failure may be defined as any change that is rolled back or causes a problem incident resulting in user downtime.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="32C3B17A" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="216EE3F9" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B793368" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="5E9D57AF" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change success rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7522" w:type="dxa"/>
+            <w:tcW w:w="8072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43B5DBF2" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="5539B202" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, it should be targeted for improvement.  </w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To target change success, start with a baseline of Change Management metrics.  The CMA can then identify potential issues and set overall goals.  A reasonable overall goal for change success should be 99 percent across all functional groups.  If the organization is experiencing a higher rate of change failure, it should be targeted for improvement.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="7ECAFF95" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="2910D0A6" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="187C51A4" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="362C9ADA" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Change rate per system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7522" w:type="dxa"/>
+            <w:tcW w:w="8072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7454BC85" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="683D7D67" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...38 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Change Management Tools (CM Tool) will be used for archiving the change history.  The information can be used to investigate change rates in general for overall planning purposes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A00BAF4" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...21 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00797105" w:rsidRPr="00797105" w14:paraId="1A3E105C" w14:textId="77777777">
+      <w:tr w:rsidR="002E3223" w:rsidRPr="002E3223" w14:paraId="3CBFFB62" w14:textId="77777777" w:rsidTr="00E770E6">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CBBF6BB" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w14:paraId="05213804" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Undocumented change audit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7522" w:type="dxa"/>
+            <w:tcW w:w="8072" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61F54AA9" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105">
-            <w:pPr>
+          <w:p w14:paraId="666E9E68" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3223">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>The quantity and risk level of undocumented changes should be investigated.  Undocumented change is a common problem in almost all organizations.  It must be continually reiterated that team members are required to use the required change control process, even though it adds time and efforts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A066087" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00797105" w:rsidRDefault="00797105" w:rsidP="00797105">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    <w:p w14:paraId="2C1BC541" w14:textId="77777777" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223" w:rsidP="002E3223">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55801014" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00797105" w:rsidRDefault="00DA504D">
-[...10 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="2D7970F8" w14:textId="77777777" w:rsidR="000E357C" w:rsidRDefault="000E357C"/>
+    <w:sectPr w:rsidR="000E357C" w:rsidSect="00E770E6">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1860" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62765E74" w14:textId="77777777" w:rsidR="003119F9" w:rsidRDefault="003119F9">
+    <w:p w14:paraId="53BD9736" w14:textId="77777777" w:rsidR="002B7F6A" w:rsidRDefault="002B7F6A" w:rsidP="002E3223">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A397E55" w14:textId="77777777" w:rsidR="003119F9" w:rsidRDefault="003119F9">
+    <w:p w14:paraId="6F82EE6A" w14:textId="77777777" w:rsidR="002B7F6A" w:rsidRDefault="002B7F6A" w:rsidP="002E3223">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="442FB58A" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00C76BF8" w:rsidRDefault="00797105">
+  <w:p w14:paraId="5BC4B3B7" w14:textId="531DD35F" w:rsidR="002E3223" w:rsidRPr="002E3223" w:rsidRDefault="002E3223">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Page</w:t>
+    <w:r w:rsidRPr="002E3223">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00C76BF8">
-[...2 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C76BF8">
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
-        <w:b/>
-[...26 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00C76BF8">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="002E3223">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00C76BF8">
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
-        <w:b/>
-[...26 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1733536956"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{6E30BD45-EDD2-4FD1-BACD-EEA8BDFD85D2}"/>
-        <w:date w:fullDate="2016-07-27T00:00:00Z">
+        <w:date w:fullDate="2026-06-01T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="ru-RU"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
+        <w:r w:rsidR="00A70F73">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
-          <w:t>27/07/2016</w:t>
+          <w:t>01/06/2026</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="002E3223">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-916401119"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6E30BD45-EDD2-4FD1-BACD-EEA8BDFD85D2}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r>
-          <w:t>4</w:t>
+        <w:r w:rsidRPr="002E3223">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1BF1124C" w14:textId="77777777" w:rsidR="00797105" w:rsidRPr="00C76BF8" w:rsidRDefault="00797105">
+  <w:p w14:paraId="67FF1F6B" w14:textId="6C122F50" w:rsidR="002E3223" w:rsidRPr="00C76BF8" w:rsidRDefault="002E3223">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>Page</w:t>
     </w:r>
     <w:r w:rsidRPr="00C76BF8">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00C76BF8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00C76BF8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00C76BF8">
       <w:rPr>
@@ -9887,245 +13069,242 @@
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>15</w:t>
     </w:r>
     <w:r w:rsidRPr="00C76BF8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:sdt>
-[...20 lines deleted...]
-    </w:sdt>
+    <w:r w:rsidR="006C549D" w:rsidRPr="006C549D">
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="006C549D">
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="006C549D" w:rsidRPr="006C549D">
+      <w:t>/0</w:t>
+    </w:r>
+    <w:r w:rsidR="006C549D">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="006C549D" w:rsidRPr="006C549D">
+      <w:t>/2026</w:t>
+    </w:r>
+    <w:r w:rsidR="006C549D" w:rsidRPr="006C549D">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="305516979"/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{6E30BD45-EDD2-4FD1-BACD-EEA8BDFD85D2}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20530C48" w14:textId="77777777" w:rsidR="003119F9" w:rsidRDefault="003119F9">
+    <w:p w14:paraId="5A9D6A6C" w14:textId="77777777" w:rsidR="002B7F6A" w:rsidRDefault="002B7F6A" w:rsidP="002E3223">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="171A8D32" w14:textId="77777777" w:rsidR="003119F9" w:rsidRDefault="003119F9">
+    <w:p w14:paraId="3B04F8F3" w14:textId="77777777" w:rsidR="002B7F6A" w:rsidRDefault="002B7F6A" w:rsidP="002E3223">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="18A6876D" w14:textId="77777777" w:rsidR="00797105" w:rsidRDefault="00797105">
+  <w:p w14:paraId="7895629E" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223" w:rsidP="00C76BF8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="493A7020" wp14:editId="61EC601A">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B19AF86" wp14:editId="236F9AEC">
           <wp:extent cx="304800" cy="588397"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
-          <wp:docPr id="2" name="Picture 24"/>
+          <wp:docPr id="376522449" name="Picture 24"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="16296"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="588397"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BF95BB8" w14:textId="77777777" w:rsidR="00797105" w:rsidRDefault="00797105">
+  <w:p w14:paraId="48C6D128" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223" w:rsidP="00C76BF8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E3A7A95" wp14:editId="447D74A7">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D41861" wp14:editId="2EB81B61">
           <wp:extent cx="304800" cy="585963"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="1239068012" name="Picture 1239068012"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="16642"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="304800" cy="585963"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="68406C65" w14:textId="77777777" w:rsidR="00797105" w:rsidRDefault="00797105">
+  <w:p w14:paraId="0E52B869" w14:textId="77777777" w:rsidR="002E3223" w:rsidRDefault="002E3223">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E2A629B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="305219C4"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -10817,105 +13996,119 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="749155289">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="954409029">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="220989124">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="980816788">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1376664815">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00797105"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00DA504D"/>
+    <w:rsidRoot w:val="002E3223"/>
+    <w:rsid w:val="000E357C"/>
+    <w:rsid w:val="000F7507"/>
+    <w:rsid w:val="001859D1"/>
+    <w:rsid w:val="001B1313"/>
+    <w:rsid w:val="002B7F6A"/>
+    <w:rsid w:val="002E3223"/>
+    <w:rsid w:val="004D06CE"/>
+    <w:rsid w:val="005173E8"/>
+    <w:rsid w:val="00580A56"/>
+    <w:rsid w:val="006C549D"/>
+    <w:rsid w:val="00892B1A"/>
+    <w:rsid w:val="00A051A0"/>
+    <w:rsid w:val="00A42BE6"/>
+    <w:rsid w:val="00A70F73"/>
+    <w:rsid w:val="00B20383"/>
+    <w:rsid w:val="00BB31F0"/>
+    <w:rsid w:val="00CA4E98"/>
+    <w:rsid w:val="00E770E6"/>
+    <w:rsid w:val="00ED23A1"/>
+    <w:rsid w:val="00F805AF"/>
+    <w:rsid w:val="00F93319"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1B6BAE1B"/>
+  <w14:docId w14:val="21B82CA7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BD62F206-1AA8-45CD-8938-9B2696B1AB45}"/>
+  <w15:docId w15:val="{3AC5D079-6A8E-40D1-9027-24B5CE7DDB33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -11275,692 +14468,674 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...1 lines deleted...]
-    <w:rsid w:val="00797105"/>
+    <w:rsid w:val="002E3223"/>
     <w:rPr>
-      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002E3223"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=https%3A%2F%2Fundp.service-now.com%2Funall&amp;data=04%7C01%7Cjosephine.opar%40undp.org%7C0d505c0bb46f49bf277908d8ff6a42bc%7Cb3e5db5e2944483799f57488ace54319%7C0%7C0%7C637540179133202666%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C1000&amp;sdata=OlFnPG2f9Iv6WMB1jMQdLZcbnPUWwZPYrN1xjPETNUE%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/it/Pages/change-control-and-release-management-standards.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/it/AtlasChangeControlManualv1.4.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/it/Pages/change-control-and-release-management-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/ICT-Documents-/;jsessionid=afW7ByTBipf5?bbp.11.pane=0&amp;bbp.70.row=1609933.f&amp;bbp.16.pane=0&amp;bbp.v=1609933&amp;bbp.e=s&amp;bbp.s=23&amp;bbp.9.pane=0&amp;bbp.10.pane=0&amp;page_to_display=0&amp;doc_id=1760079&amp;bbp.12.pane=0&amp;bbp.151.ps=10&amp;bbp.23.s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/it/Pages/change-control-and-release-management-standards.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/ICT-Documents-/;jsessionid=afW7ByTBipf5?bbp.11.pane=0&amp;bbp.70.row=1609933.f&amp;bbp.16.pane=0&amp;bbp.v=1609933&amp;bbp.e=s&amp;bbp.s=23&amp;bbp.9.pane=0&amp;bbp.10.pane=0&amp;page_to_display=0&amp;doc_id=1760079&amp;bbp.12.pane=0&amp;bbp.151.ps=10&amp;bbp.23.s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cm.undp.org/tmtrack/tmtrack.dll?LoginPage&amp;Template=loginform&amp;Message" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cm.undp.org/tmtrack/tmtrack.dll?LoginPage&amp;Template=loginform&amp;Message" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/prescriptive/ICT-Documents-/;jsessionid=afW7ByTBipf5?bbp.11.pane=0&amp;bbp.70.row=1609933.f&amp;bbp.16.pane=0&amp;bbp.v=1609933&amp;bbp.e=s&amp;bbp.s=23&amp;bbp.9.pane=0&amp;bbp.10.pane=0&amp;page_to_display=0&amp;doc_id=1760079&amp;bbp.12.pane=0&amp;bbp.151.ps=10&amp;bbp.23.s" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projserv01.undp.org/projportfolio.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projserv01.undp.org/projportfolio.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/it/Pages/change-control-and-release-management-standards.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/it/Pages/change-control-and-release-management-standards.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -12017,51 +15192,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -12125,65 +15300,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -12204,84 +15379,120 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3223C13A-961B-44C8-BEF7-443F51F8B10C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>22270</Characters>
+  <Pages>13</Pages>
+  <Words>3539</Words>
+  <Characters>20387</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>185</Lines>
-  <Paragraphs>52</Paragraphs>
+  <Lines>734</Lines>
+  <Paragraphs>307</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26124</CharactersWithSpaces>
+  <CharactersWithSpaces>23744</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>