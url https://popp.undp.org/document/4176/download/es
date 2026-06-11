--- v0 (2025-10-22)
+++ v1 (2026-06-11)
@@ -1,3219 +1,5092 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2B53B6D3" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00410556" w:rsidRDefault="007E5825" w:rsidP="0066303B">
+    <w:p w14:paraId="7AC28F56" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Condiciones generales de la contratación </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Description"/>
       <w:bookmarkStart w:id="1" w:name="RelevantPolicies"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="4599875B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B86949" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="1501E1B0" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Base para la adjudicación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEA8B92" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="043BD1C4" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F92DE4" w14:textId="496936DF" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="05EB01DB" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las Unidades de negocio adjudicarán los contratos al Oferente que cumpla con los requisitos definidos por la licitación, dentro del período de validez de la oferta, y cuya oferta se considere (1) que cumple sustancialmente con todos los requisitos exigidos en los documentos de solicitud, y (2) que </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>genere  el</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> mayor valor agregado por el gasto incurrido.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0762531B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23B2E422" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20E6C153" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cuando se solicitan cotizaciones, se requieren precio y otros términos y condiciones comerciales, se efectúa la adjudicación a la oferta técnicamente aceptable con el precio más bajo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E04048D" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4F933FE1" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F067374" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cuando se solicitan ofertas en licitaciones, el precio es generalmente el único factor determinante para efectuar la adjudicación. Sin embargo, el contrato se adjudica a la oferta evaluada más baja, cuando la misma cumpla con todos los criterios técnicos. La “oferta evaluada más baja” abarca, cuando sea posible, los costos de componentes adicionales, tales como el cálculo de costos del ciclo de vida (ejemplo: costos operativos, costos de mantenimiento), entre otras ofertas competentes calificadas que cumplen con todos los requisitos exigidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279BF547" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="15880561" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4324B8" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En el caso de las propuestas, se adjudica un contrato bien; (1) al Oferente que alcance la calificación técnica mínima que cumpla con los requisitos y presente la propuesta financiera más baja, o (2) al Oferente que alcance la calificación acumulada más alta de la combinación de ambas propuestas (técnica y financiera). El precio es solo uno de los varios factores que constituyen los criterios de evaluación. Se adjudica un contrato al Oferente calificado que cumple de manera sustantiva con todos los requisitos exigidos, cuya propuesta satisfaga sustancialmente todos los requisitos de los documentos de solicitud y constituya el menor costo para el PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F2482A" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="10E46F74" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269468FE" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disposiciones generales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C38638C" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="268CA66D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD96861" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los contratos se adjudicarán durante el período designado de validez de la oferta y deberán definir claramente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746B6B25" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3B8647B3" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="57FA6446" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29797E9D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La naturaleza de los bienes, las obras o los servicios que se adquirirán;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE5B8C2" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="34FB05AF" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La cantidad que se proporcionará;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EDB075" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="1D15CA57" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El precio unitario o del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17976B5F" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="6800352F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La duración del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FEE086" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="6B053426" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Las condiciones que deberán cumplirse, en particular los Términos y condiciones generales del PNUD aplicables; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF83353" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="41AE7B1C" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los términos de entrega y pago;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED5A4EF" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="5DB5AAD3" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El nombre y la dirección del Proveedor;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25253DFE" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="1D674FB3" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los derechos y las obligaciones del PNUD y del Proveedor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C7F299" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F6940D9" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Se prohíben las modificaciones y/o las adiciones a los Términos y condiciones generales del PNUD. Sin embargo, si así se requiere y lo aprueba expresamente la LSO (Oficina de Apoyo Jurídico), se podrán agregar condiciones especiales correspondientes con la naturaleza y la ubicación del proyecto como complemento de los Términos y condiciones estándar.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B28956" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="23E98EDD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521A7971" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Cuando se requiera una garantía de cumplimiento durante el período de garantía, solo se firmará el contrato luego de recibir la garantía de cumplimiento en forma de garantía bancaria o fianza de cumplimiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8B4B2A" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="5CB1D6FD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D919A2D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Las Unidades de negocio llevarán un registro de las auditorías para todos los contratos, que abarca el uso del Módulo de Gestión de Contratos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F78575" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45D48A43" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC7B30B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D010AD" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="05C904FC" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Negociaciones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2C8929" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0BD0E675" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3696AD68" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6825BEBD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dado que el precio es un factor clave para la selección del Proveedor, no se recomienda negociar este término. Sin embargo, se podrán negociar los términos de pago, los términos y condiciones complementarios, la entrega, entre otros, con el Proveedor seleccionado. No obstante, las negociaciones deben dejar en claro las responsabilidades dispuestas en el contrato. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D873B82" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B335B4" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="0B134742" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5802C410" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D010AD" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="7DA16658" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Tipos de contratos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2891D8" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="33E04717" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18700B39" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3E14006B" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>El PNUD dispone de una selección de tipos de contratos para obtener la flexibilidad necesaria al adquirir la variedad y el volumen de bienes, obras y servicios requeridos. Los tipos de contratos varían según (1) el grado y el momento de los costos de cumplimiento, y (2) el monto y la naturaleza de alcanzar estándares y objetivos específicos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D6B5802" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="2060D227" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00C63DBE" w:rsidRDefault="00485C2A" w:rsidP="00C63DBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Contratos a tanto alzado (de uso común en el PNUD);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1C1773" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="3D6AEE5F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00C63DBE" w:rsidRDefault="00485C2A" w:rsidP="00C63DBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Contratos por tiempo y materiales, utilizados generalmente al contratar los servicios de consultores individuales de un organismo;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BC5EA2" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="4A4781EF" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00C63DBE" w:rsidRDefault="00485C2A" w:rsidP="00C63DBE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Contratos de porcentaje, que miden los costos de consultoría como porcentaje del total de los costos de construcción, generalmente para servicios de arquitectura. Sin embargo, no se recomienda este tipo de contratos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F874E1B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B86949" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34509C58" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1980"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138AB2BD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Indemnización fijada convencionalmente </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E85AE19" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4AF7BD2C" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0974C901" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1D2129E3" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cuando el tiempo sea esencial, se incluirán en las condiciones del contrato disposiciones para la indemnización fijada convencionalmente o disposiciones similares, fijada generalmente en el 1 % del monto total del contrato por semana, cuando las demoras generen costos extras, pérdida de ingresos o de otros beneficios para la Unidad de negocio. Dicha disposición otorga el derecho a solicitar recursos, por tanto, se deducirá un porcentaje fijo por cada día o cada semana de demora como compensación por cualquier pérdida en caso de incumplimiento o demora en el cumplimiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604FEF9F" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="1C50A855" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A892CE" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5D568790" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Una vez que se obtuvo una deducción del 10 %, la Unidad de negocio podrá considerar la rescisión del contrato. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F14E630" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="5B9B927A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCFBB4B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A4F3320" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Dicha disposición para la indemnización fijada convencionalmente podrá tener un aumento que exceda el 2 % cuando el tiempo sea esencial (p. ej., las elecciones se celebrarán el 14 de marzo de 200x; la entrega del equipo se programará para el 1.º de marzo a más tardar. El equipo que llegue después del 1.º de marzo quedará sujeto a la indemnización fijada convencionalmente).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F510FC1" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="4B69468A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20C3F5F9" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C02322" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modificaciones de los contratos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7519F42F" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1E108261" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Una vez que se haya adjudicado y firmado un contrato sujeto a revisión previa, la Unidad de negocio podrá modificar disposiciones en una de estas dos situaciones:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB9A741" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A669176" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Las disposiciones determinan una modificación;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1052764E" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4BE74DFC" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En seguimiento de la ejecución de un contrato original, la misma entidad deberá proporcionar bienes, obras o servicios relacionados adicionales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46915465" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03A7889A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D303D6F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:t>) o del Jefe/de la Jefa de la Unidad de negocio, citando las disposiciones revisadas del contrato, las disposiciones originales y las especificaciones, el detalle de los trabajos y los términos de referencia (</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las modificaciones se harán por solicitud del/la Representante Residente (RR) o del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Unidad de negocio, citando las disposiciones revisadas del contrato, las disposiciones originales y las especificaciones, el detalle de los trabajos y los términos de referencia (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C1E61">
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>TdR</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C1E61">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) afectados; las modificaciones deben presentarse para su revisión por el CAP y el ACP a través del ACP en línea.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB19BB9" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAFDE3A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Reuniones informativas con Oferentes no seleccionados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C365D06" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="0BED1EA1" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C9B735E" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="22BCCBE0" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En general, el PNUD no celebra reuniones informativas con Oferentes que no fueron seleccionados. Sin embargo, en el caso de los contratos de gran valor, se debe llevar a cabo una reunión informativa si así lo solicita un Oferente no seleccionado. El alcance de la reunión informativa se limitará a la identificación de las deficiencias o debilidades técnicas de la propuesta del Oferente. Se les recomienda a las Unidades de negocio no conversar con el Proveedor sobre (1) la información financiera o de los costos de otros Oferentes; (2) la puntuación de la evaluación o (3) otras propuestas recibidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A59BDD" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="3FE60B7E" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66594865" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D010AD" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="7753C6AC" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Transparencia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3B461A" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="63F9B5E2" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFD0D24" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7DC3939D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para fortalecer la transparencia, las oficinas de país deben publicar todas las adjudicaciones de contratos de un valor de USD 100 000 o más en los sitios web de la oficina de país y el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>sitio web corporativo del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>. Los avisos de adjudicación deben indicar lo siguiente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEDF2AB" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5302D92F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Nombre del contratista;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F838D18" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2F52B053" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>País del contratista;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C8BF09" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1243283D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Fecha de la firma del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5455BD12" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="356B5599" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Monto del contrato en USD;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78433EAB" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DA3AE0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="71BF9337" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk501097812"/>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Descripción del contrato;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C80BE0" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="5D7F8D81" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Inputs"/>
       <w:bookmarkStart w:id="4" w:name="Deliverables"/>
       <w:bookmarkStart w:id="5" w:name="_Hlk501097702"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk501098005"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk501098896"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk501100023"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037C5DA1" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B86949" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="016476B1" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Formatos de los contratos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5520A761" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00ED0AB1" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="062A1C33" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18889757" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Órdenes de compra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FD6A49D" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="4B22962A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3875D09C" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00410556" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08E7B49D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>En el caso de bienes de un valor de USD 5000 o más adquiridos por el PNUD, los contratos serán emitidos mediante una orden de compra. La orden de compra garantiza que las obligaciones contractuales queden registradas en ATLAS.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD0C5A5" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="3C08B18B" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="348FF86A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk501097631"/>
       <w:bookmarkStart w:id="10" w:name="_Hlk501099920"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contrato modelo de bienes y/o servicios para el PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302261D6" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1239C8F6" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DDF3FA9" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:r w:rsidR="00AB1C2A">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La hoja de referencia del Contrato (bienes y/o servicios) de bienes o servicios para el PNUD </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB1C2A">
-[...6 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reemplazó el Contrato de servicios profesionales y el Contrato de servicios institucionales; además, incorporó el Acuerdo a largo plazo (LTA) a partir de octubre de 2017. Se emplea para contratar con una institución u otra entidad jurídica para todos los bienes y servicios, incluidos los LTA, sin importar la naturaleza del contrato, ya sea para bienes, servicios o bienes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> servicios</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314DA9AA" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DC7BB0" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="089A1C60" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B3F4A85" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modelo de contrato de bienes y/o servicios entre una entidad de las Naciones Unidas, representada por el Programa de las Naciones Unidas para el Desarrollo, y una compañía u organización</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488B7500" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00A046D5" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...6 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="661A9A45" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="259D2D9F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se utilizará la hoja de referencia del Contrato (bienes y/o servicios) de bienes o servicios para entidades de la ONU </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00364424">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>versión en español</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> cuando el PNUD adquiera bienes o servicios y firme el contrato por cuenta de otra entidad de la ONU con una institución u otra entidad jurídica, sin importar la naturaleza del contrato, ya sea para bienes, servicios o bienes </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> servicios</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>. .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2D4FF5" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="19EBFD76" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D676366" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Términos y condiciones generales para Contratos (de bienes y/o servicios) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012E3A5C" w14:textId="2EB01A22" w:rsidR="00335D98" w:rsidRPr="009B0D5E" w:rsidRDefault="007E5825" w:rsidP="003151E5">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="525CF720" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:r w:rsidR="009B0D5E">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se adjuntarán los Términos y condiciones generales para los Contratos (bienes y servicios) o se incorporará este enlace </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a todos los contratos de bienes y/o servicios para el PNUD y </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Hlk501100059"/>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">cuando el PNUD adquiera y firme el contrato por cuenta de otra entidad de la ONU. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EBB2CB9" w14:textId="5A28970A" w:rsidR="007E5825" w:rsidRPr="00481524" w:rsidRDefault="007E5825" w:rsidP="00633B2F">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="538173DF" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Se adjuntarán los Términos y condiciones generales para los Contratos </w:t>
       </w:r>
-      <w:r w:rsidRPr="00481524">
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="00481524">
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (solo de servicios) o se incorporará este enlace </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>v</w:t>
-[...5 lines deleted...]
-          <w:t>ersión en inglés</w:t>
+          <w:t>versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">uando el contrato sea solo de servicios y de hasta USD 50 000 para el PNUD y cuando el PNUD adquiera y firme el contrato por cuenta de otra entidad de la ONU. </w:t>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cuando el contrato sea solo de servicios y de hasta USD 50 000 para el PNUD y cuando el PNUD adquiera y firme el contrato por cuenta de otra entidad de la ONU. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="3DAF5F04" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B360F6" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="28470569" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="0BDD03EF" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D010AD" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="47A746FD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acuerdo de préstamo reembolsable</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EC9562" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="775B3A70" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672B94DC" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00335D98" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="01DDD56D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los acuerdos de préstamo reembolsable (RLA) se utilizan para contrataciones con una institución del Gobierno, una universidad u otra entidad jurídica para contratar servicios de consultoría de individuos exclusivos (p. ej., del profesor X de la Universidad ABC para llevar a cabo estudios de anticorrupción de un valor de USD 125 000 durante un período de un año académico).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235274BB" w14:textId="77777777" w:rsidR="00335D98" w:rsidRDefault="00335D98" w:rsidP="00335D98">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="383AAE09" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E336D9B" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Obras públicas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5600A115" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:b/>
-[...31 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7130914C" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Los Contratos de obras públicas se redactan para la adquisición de transporte, infraestructura o servicios de ingeniería ambiental o civil que requiera la Unidad de negocio (p. ej., la construcción de una central termoeléctrica de un valor de USD 12.5 millones en el norte de Iraq).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B67691" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6F42F54F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C9DCB2" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acuerdos a largo plazo</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>: un acuerdo a largo plazo (LTA) es un acuerdo con el Proveedor para la provisión de bienes o servicios según sea necesario, durante un plazo específico, en el que la cantidad se determina en disposiciones prescritas sobre tarifas o precios. Los LTA se diferencian por la naturaleza repetitiva de la transacción que resulta de la relación entablada entre las partes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FB7DD3" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00E8702D" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="39248263" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...8 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48AAF531" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:ind w:left="0"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618D41D9" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contratos individuales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A9546B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00D9070C" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="03241500" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B184D62" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="000F58D8" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A465B72" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Los contratos individuales se utilizan para contratar servicios de un individuo para llevar a cabo tareas de duración limitada y no vinculadas al personal dirigidas a la entrega de productos definidos y cuantificables, que deben identificarse explícitamente en el contrato y estar directamente relacionadas con el pago. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5D9180" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="003E4BD6" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="182EF1F8" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C05817F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="TemplatesForms"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="24E034C8" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5A45CD23" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modelos, formularios y enlaces</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48559B99" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="42DB960D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D183E7F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Hlk501096254"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Hoja de referencia del Contrato (bienes y/o servicios) de bienes o servicios para entidades de la ONU (cuando el PNUD adquiera bienes o servicios y firme el contrato por cuenta de otra entidad de la ONU):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="14" w:name="_Hlk501098504"/>
     <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="0FCDD76F" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="005824D9" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="26227CCF" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/2101" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Versión en inglés</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p w14:paraId="66CE70DF" w14:textId="4310E5F6" w:rsidR="007E5825" w:rsidRPr="000A157C" w:rsidRDefault="00FB16C0" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="141ACF9E" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00370F28">
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:instrText>HYPERLINK "https://popp.undp.org/fr/node/2101"</w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007E5825" w:rsidRPr="00FB16C0">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Versión en francés</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CD1A05" w14:textId="2CF25804" w:rsidR="007E5825" w:rsidRPr="00C1514B" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="639B9FA3" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00364424">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en español</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6BE0BA" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00075A29" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="644815BE" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C76F895" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008C3177">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Instrucciones para la contratación de bienes y/o servicios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E9D26D" w14:textId="3C0F462C" w:rsidR="008C3177" w:rsidRPr="005824D9" w:rsidRDefault="008C3177" w:rsidP="008C3177">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="3B2B4ECF" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00C63DBE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Versión en in</w:t>
-[...11 lines deleted...]
-          <w:t>lés</w:t>
+          <w:t>Versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="723A777C" w14:textId="4F85A175" w:rsidR="008C3177" w:rsidRPr="000A157C" w:rsidRDefault="008C3177" w:rsidP="008C3177">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="077B3D82" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00C63DBE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00FB16C0">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en francés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22548B6E" w14:textId="13D89CF5" w:rsidR="008C3177" w:rsidRDefault="008C3177" w:rsidP="008C3177">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="1DF363B1" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00C63DBE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00364424">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en español</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="395A5856" w14:textId="77777777" w:rsidR="008C3177" w:rsidRDefault="008C3177" w:rsidP="008C3177">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="1D44515F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F27BB5" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Términos y condiciones generales (de bienes y/o servicios):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5180B28F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve">Versión en inglés </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043E5E26" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00DE6E5E" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+    <w:p w14:paraId="514EEFB1" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4E27AD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Términos y condiciones generales para Contratos </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="PlainText"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (solo de servicios):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D54F18A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D1D37D7" w14:textId="518052F0" w:rsidR="007E5825" w:rsidRPr="00B0027B" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7EC2FEDD" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modelo de Acuerdo de préstamo reembolsable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B86C48" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DAABF3D" w14:textId="3AC88958" w:rsidR="007E5825" w:rsidRPr="00732FD1" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="531ED3B5" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en español</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A775D7B" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="009A6BD3" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="60ACA084" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/fr/node/4596" </w:instrText>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="009A6BD3">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Versión en francés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298E38AD" w14:textId="7D84A8EC" w:rsidR="00335D98" w:rsidRDefault="007E5825" w:rsidP="00F70AF8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5996D905" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503F4503" w14:textId="42FAA3DE" w:rsidR="007E5825" w:rsidRPr="00DE6E5E" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0B107255" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modelo de Contrato de obras públicas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10FECE5F" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="004B7B64">
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C49F55C" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00732FD1" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A3FBB6D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="003B7189">
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en español</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C567967" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1A05FED2" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="730D76EF" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Términos y condiciones generales de obras públicas del PNUD: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669894F3" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00225CD7">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en inglés</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CE894FF" w14:textId="6E048E6F" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="06971E4D" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...5 lines deleted...]
-        <w:r w:rsidRPr="00225CD7">
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Versión en español</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01A90735" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E72124A" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29348211" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices para los RLA</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001369F1">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-          <w:u w:val="none"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001369F1">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidRPr="00485C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(versión en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0413E7E6" w14:textId="77777777" w:rsidR="00596968" w:rsidRPr="00596968" w:rsidRDefault="00596968" w:rsidP="00596968">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E6E9047" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52A1E648" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00596968">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Reglamento de Arbitraje de la CNUDMI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6ACC0377" w14:textId="77777777" w:rsidR="00596968" w:rsidRDefault="00596968" w:rsidP="00596968">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="280C46FA" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A0BB118" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00596968">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00485C2A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Reglamento de Conciliación de la CNUDMI</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="517D7AA4" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B126C8" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+    <w:p w14:paraId="353A554B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CEF55E6" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRDefault="00485C2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4F0413" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="0020656D" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52AEBDD4" w14:textId="645C0805" w:rsidR="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0020656D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00485C2A" w:rsidSect="00C63DBE">
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1896" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AFE2648" w14:textId="77777777" w:rsidR="006F573C" w:rsidRDefault="006F573C" w:rsidP="00415925">
+    <w:p w14:paraId="0869126D" w14:textId="77777777" w:rsidR="00B6203D" w:rsidRDefault="00B6203D" w:rsidP="00485C2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63BA481E" w14:textId="77777777" w:rsidR="006F573C" w:rsidRDefault="006F573C" w:rsidP="00415925">
+    <w:p w14:paraId="61BD6EEA" w14:textId="77777777" w:rsidR="00B6203D" w:rsidRDefault="00B6203D" w:rsidP="00485C2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1DF86194" w14:textId="103132C8" w:rsidR="0073119B" w:rsidRPr="00B600F5" w:rsidRDefault="0073119B" w:rsidP="00B600F5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47510670" w14:textId="1F847704" w:rsidR="00485C2A" w:rsidRPr="00C63DBE" w:rsidRDefault="00485C2A" w:rsidP="00B600F5">
     <w:pPr>
       <w:rPr>
-        <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B600F5">
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E5825">
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:instrText>NUMPAGES</w:instrText>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B600F5">
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
-      </w:rPr>
-[...26 lines deleted...]
-        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="007E5825">
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00F24E8B" w:rsidRPr="00F24E8B">
-      <w:t>Fecha de entrada en vigor: 25/09/2018</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00F24E8B" w:rsidRPr="00F24E8B">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 25/09/2018</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00F24E8B" w:rsidRPr="00F24E8B">
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00F24E8B" w:rsidRPr="00F24E8B">
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:tab/>
-      <w:t xml:space="preserve">       Versión #: 8</w:t>
+      <w:t xml:space="preserve">      </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C63DBE">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: 8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53D434CC" w14:textId="77777777" w:rsidR="006F573C" w:rsidRDefault="006F573C" w:rsidP="00415925">
+    <w:p w14:paraId="71CCFC26" w14:textId="77777777" w:rsidR="00B6203D" w:rsidRDefault="00B6203D" w:rsidP="00485C2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3788C488" w14:textId="77777777" w:rsidR="006F573C" w:rsidRDefault="006F573C" w:rsidP="00415925">
+    <w:p w14:paraId="6BA36013" w14:textId="77777777" w:rsidR="00B6203D" w:rsidRDefault="00B6203D" w:rsidP="00485C2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-      </w:pPr>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="3DCF19C6" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00C63DBE" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ya no existen los modelos de Contrato por separado ni los Términos y condiciones generales (TCG) para bienes y servicios por separado; actualmente, se combinan en una sola hoja de referencia del Contrato y un solo TCG.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2DF83553" w14:textId="77777777" w:rsidR="007E5825" w:rsidRDefault="007E5825" w:rsidP="007E5825">
-[...15 lines deleted...]
-    <w:p w14:paraId="26227AE2" w14:textId="77777777" w:rsidR="007E5825" w:rsidRPr="00B64AA6" w:rsidRDefault="007E5825" w:rsidP="007E5825">
+    <w:p w14:paraId="4D1C9599" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRPr="00C63DBE" w:rsidRDefault="00485C2A" w:rsidP="00485C2A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C63DBE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> El modelo para Acuerdos a largo plazo se ha incorporado en el Contrato de bienes y/o servicios y los TCG.</w:t>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C63DBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>modelo para Acuerdos a largo plazo se ha incorporado en el Contrato de bienes y/o servicios y los TCG.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2EFDE69E" w14:textId="6DB1F817" w:rsidR="0073119B" w:rsidRDefault="0066303B" w:rsidP="00B600F5">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="19738B76" w14:textId="517563DA" w:rsidR="00485C2A" w:rsidRDefault="00485C2A" w:rsidP="00B600F5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F8771FB" wp14:editId="6A2C8C1D">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3156C554" wp14:editId="057D018D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="143200436" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="24" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3247" b="15579"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294640" cy="593090"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5D673710" w14:textId="77777777" w:rsidR="0073119B" w:rsidRDefault="0073119B">
-[...9 lines deleted...]
-  <w:p w14:paraId="24AC8699" w14:textId="77777777" w:rsidR="00F24E8B" w:rsidRDefault="00F24E8B">
+  <w:p w14:paraId="00B9E013" w14:textId="77777777" w:rsidR="00485C2A" w:rsidRDefault="00485C2A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A192249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B3E3DA6"/>
     <w:lvl w:ilvl="0" w:tplc="69428A34">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -3460,139 +5333,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23D7317B"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="283B1D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="222C739E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3634,51 +5418,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B10BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1E806E0E"/>
     <w:lvl w:ilvl="0" w:tplc="7BE461AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -3726,250 +5510,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD956F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B55AE30A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="3240" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A459D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF1EAD26"/>
     <w:lvl w:ilvl="0" w:tplc="3A86BA4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4039,51 +5710,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F037974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EF8D556"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
@@ -4128,51 +5799,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57010988"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98FEF114"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="671A1375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D6E137A"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4221,51 +5978,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DC26003"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ACC5622"/>
     <w:lvl w:ilvl="0" w:tplc="D3005B0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4336,435 +6093,166 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1314211217">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1898588402">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="983972697">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1898588402">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="4" w16cid:durableId="858928471">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="748773681">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1150248960">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1557741277">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="592517767">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1426416373">
-    <w:abstractNumId w:val="11"/>
-[...7 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="737481894">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="10"/>
+  <w:num w:numId="10" w16cid:durableId="737481894">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1931696055">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="006F3AEB"/>
-[...269 lines deleted...]
-    <w:rsid w:val="7ACE2C13"/>
+    <w:rsidRoot w:val="00485C2A"/>
+    <w:rsid w:val="001116B8"/>
+    <w:rsid w:val="00394CA7"/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rsid w:val="00B6203D"/>
+    <w:rsid w:val="00C00330"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C63DBE"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="39C9E276"/>
-  <w15:docId w15:val="{0E27952F-9F3E-4616-AB4D-B84B00A94223}"/>
+  <w14:docId w14:val="34B84B46"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B3235A9F-9D7C-46EA-AC0D-FBEE031F6D09}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4992,50 +6480,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -5097,2393 +6594,862 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002857F4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002857F4"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00485C2A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...5 lines deleted...]
-    <w:rsid w:val="002857F4"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="002857F4"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002857F4"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00485C2A"/>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="002857F4"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00485C2A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00415925"/>
+    <w:rsid w:val="00485C2A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00415925"/>
+    <w:rsid w:val="00485C2A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00415925"/>
+    <w:rsid w:val="00485C2A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00415925"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00196386"/>
+    <w:rsid w:val="00485C2A"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...68 lines deleted...]
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE1B54"/>
+    <w:rsid w:val="00485C2A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00CE1B54"/>
+    <w:rsid w:val="00485C2A"/>
     <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CE1B54"/>
+    <w:rsid w:val="00485C2A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00485C2A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1913 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://procurement-notices.undp.org/view_awards.cfm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4591" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4586" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/es/texts/mediation/contractualtexts/conciliation" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4586" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/es/texts/arbitration/contractualtexts/arbitration" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4591" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4596" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/es/texts/mediation/contractualtexts/conciliation" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4591" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://procurement-notices.undp.org/view_awards.cfm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2101" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/es/texts/arbitration/contractualtexts/arbitration" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2011" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4596" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4586" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -7590,711 +7556,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1998</Words>
-  <Characters>11395</Characters>
+  <Characters>11394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>94</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13367</CharactersWithSpaces>
+  <CharactersWithSpaces>13366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hideko Hadzialic</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...48 lines deleted...]
-</file>