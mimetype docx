--- v0 (2025-10-12)
+++ v1 (2026-06-04)
@@ -1,64 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="24E4B242" w14:textId="79323A5A" w:rsidR="00D9070C" w:rsidRPr="00410556" w:rsidRDefault="006F3AEB" w:rsidP="00410556">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk82714638"/>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">General Considerations of Contracting </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Description"/>
       <w:bookmarkStart w:id="2" w:name="RelevantPolicies"/>
@@ -166,59 +162,51 @@
     <w:p w14:paraId="34C471E8" w14:textId="77777777" w:rsidR="004F5BD5" w:rsidRPr="00D9070C" w:rsidRDefault="004F5BD5" w:rsidP="00D9070C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5839B8C9" w14:textId="37BDCE5E" w:rsidR="002857F4" w:rsidRPr="00D9070C" w:rsidRDefault="002857F4" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
-        <w:t xml:space="preserve">Where quotations have been solicited, price and other commercial terms and conditions are </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>Where quotations have been solicited, price and other commercial terms and conditions are requested and</w:t>
       </w:r>
       <w:r w:rsidR="00AC2217" w:rsidRPr="00D9070C">
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidRPr="00D9070C">
         <w:t xml:space="preserve"> award is made to the lowest priced technically acceptable offer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F529A42" w14:textId="77777777" w:rsidR="004F5BD5" w:rsidRPr="00D9070C" w:rsidRDefault="004F5BD5" w:rsidP="00D9070C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03BDC55E" w14:textId="08CF00E4" w:rsidR="002857F4" w:rsidRPr="00D9070C" w:rsidRDefault="00AC3D23" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -348,211 +336,157 @@
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D8971CB" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the nature of the goods, civil works and/or services being </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the nature of the goods, civil works and/or services being procured;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4CDF6AF0" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the quantity being </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the quantity being provided;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="32164C22" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">contract or unit </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>contract or unit price;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1C73911E" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">duration of the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>duration of the contract;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1892DA6F" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">conditions to be fulfilled, including applicable UNDP General Terms and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">conditions to be fulfilled, including applicable UNDP General Terms and Conditions; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D28015" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">terms of delivery and </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>terms of delivery and payment;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2A888277" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>name and address of Supplier; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5201EB17" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:numPr>
@@ -799,95 +733,73 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>A selection of contract types is available to UNDP to provide needed flexibility in acquiring the variety and volume of goods, civil works or services required. Contract types vary according to (1) the degree and timing of the costs of performance, and (2) the amount and nature of achieving specified standards or objectives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E5C2E6" w14:textId="77777777" w:rsidR="003E4BD6" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t>lump-sum contracts (commonly used in UNDP</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>lump-sum contracts (commonly used in UNDP);</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="00986B62" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">time and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> contracts, generally used when hiring the services of individual consultants from an agency; or</w:t>
+        <w:t>time and materials based contracts, generally used when hiring the services of individual consultants from an agency; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725C3E67" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>percentage contracts, measuring consultancy costs as a percentage of total construction costs, generally for architectural services. However, this contract type should be discouraged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DB736DF" w14:textId="77777777" w:rsidR="003E4BD6" w:rsidRPr="00B86949" w:rsidRDefault="003E4BD6" w:rsidP="003E4BD6">
@@ -1014,65 +926,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58169834" w14:textId="4A90AB03" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Such a provision for liquidated damages may be reasonably increased </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 2 percent where time is of the essence (e.g., elections are to be held March 14, 200x, delivery of equipment is scheduled no later than March 1. Equipment arriving later than March 1 will be subject to liquidated damages).</w:t>
+        <w:t>Such a provision for liquidated damages may be reasonably increased in excess of 2 percent where time is of the essence (e.g., elections are to be held March 14, 200x, delivery of equipment is scheduled no later than March 1. Equipment arriving later than March 1 will be subject to liquidated damages).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D9DF0D" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00D9070C" w:rsidRDefault="006F3AEB" w:rsidP="006F3AEB">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="556979DD" w14:textId="77777777" w:rsidR="00410556" w:rsidRDefault="00410556" w:rsidP="00D010AD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -1406,181 +1304,141 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Notice of awards should indicate the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2225DEC0" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">name of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>name of contractor;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="21DF2513" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">country of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>country of contractor;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="089DFBA9" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">date of contract </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>date of contract signature;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2FCC26E3" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t>contract amount in US</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>contract amount in US$;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="45FC978C" w14:textId="77777777" w:rsidR="006F3AEB" w:rsidRPr="00DA3AE0" w:rsidRDefault="006F3AEB" w:rsidP="0051419C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk501097812"/>
       <w:r w:rsidRPr="00DA3AE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">description of </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>description of contract;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="201B7CFE" w14:textId="2849C904" w:rsidR="004F5BD5" w:rsidRPr="00B86949" w:rsidRDefault="006F3AEB" w:rsidP="00B86949">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Inputs"/>
       <w:bookmarkStart w:id="5" w:name="Deliverables"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk501097702"/>
       <w:bookmarkStart w:id="7" w:name="_Hlk501098005"/>
       <w:bookmarkStart w:id="8" w:name="_Hlk501098896"/>
       <w:bookmarkStart w:id="9" w:name="_Hlk501100023"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00B86949">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
@@ -1840,65 +1698,51 @@
         </w:rPr>
         <w:t>ervices contract</w:t>
       </w:r>
       <w:r w:rsidR="003C6900" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Institutional Services Contract</w:t>
       </w:r>
       <w:r w:rsidR="00DC7BB0" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="003C6900" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and also </w:t>
       </w:r>
       <w:r w:rsidR="003C6900" w:rsidRPr="00CE1B54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">incorporated the </w:t>
       </w:r>
       <w:r w:rsidR="00E97A24" w:rsidRPr="00CE1B54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>Long-Term</w:t>
       </w:r>
       <w:r w:rsidR="003C6900" w:rsidRPr="00CE1B54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Agreement (LTA) from October 2017. It </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE1B54">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
@@ -1999,69 +1843,51 @@
     <w:p w14:paraId="73BE20BA" w14:textId="77777777" w:rsidR="00DC7BB0" w:rsidRPr="00DC7BB0" w:rsidRDefault="00DC7BB0" w:rsidP="00A046D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BCBAAE5" w14:textId="1BC399FD" w:rsidR="002C2412" w:rsidRDefault="002C2412" w:rsidP="00A046D5">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2412">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Model Contract for Goods and/or Services Between a United Nations entity, represented by the United Nations Development </w:t>
-[...17 lines deleted...]
-        <w:t>, and a Company or Organization</w:t>
+        <w:t>Model Contract for Goods and/or Services Between a United Nations entity, represented by the United Nations Development Programme, and a Company or Organization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709FAC81" w14:textId="77777777" w:rsidR="002C2412" w:rsidRPr="00A046D5" w:rsidRDefault="002C2412" w:rsidP="00272220">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A6B75EB" w14:textId="58162200" w:rsidR="00C70E1B" w:rsidRDefault="00C70E1B" w:rsidP="00272220">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contract Face Sheet (Goods and/or Services) for goods/services for/to UN Entities </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="002C2412" w:rsidRPr="00A046D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="en-US"/>
@@ -2115,51 +1941,51 @@
     <w:p w14:paraId="601C6AAF" w14:textId="46ED49B4" w:rsidR="0038058C" w:rsidRPr="00A046D5" w:rsidRDefault="0038058C" w:rsidP="00A046D5">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A046D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">General Terms and Conditions </w:t>
       </w:r>
       <w:r w:rsidR="002C2412">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Contracts </w:t>
       </w:r>
       <w:r w:rsidRPr="00A046D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">(for Goods and/or Services) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B283E0" w14:textId="0A440961" w:rsidR="00C70E1B" w:rsidRDefault="0038058C" w:rsidP="00272220">
+    <w:p w14:paraId="68B283E0" w14:textId="21EC8D14" w:rsidR="00C70E1B" w:rsidRDefault="0038058C" w:rsidP="00272220">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A046D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">General Terms of Conditions </w:t>
       </w:r>
       <w:r w:rsidR="002C2412" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for Contracts </w:t>
@@ -2181,56 +2007,50 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="00A046D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> link</w:t>
       </w:r>
       <w:r w:rsidR="00385374" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00385374" w:rsidRPr="00B0027B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>English version</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="006D5087">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A046D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D5087" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">shall be inserted into all contracts </w:t>
       </w:r>
       <w:r w:rsidRPr="00A046D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for goods </w:t>
       </w:r>
       <w:r w:rsidR="00C70E1B" w:rsidRPr="00A046D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="00A046D5">
@@ -2267,51 +2087,51 @@
       <w:r w:rsidR="00C70E1B" w:rsidRPr="00A046D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC7BB0" w:rsidRPr="00DC7BB0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F28890E" w14:textId="77777777" w:rsidR="00DC7BB0" w:rsidRPr="00A046D5" w:rsidRDefault="00DC7BB0" w:rsidP="00A046D5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0845D926" w14:textId="716CE1C3" w:rsidR="003F5BE8" w:rsidRDefault="00D43BF2" w:rsidP="00272220">
+    <w:p w14:paraId="0845D926" w14:textId="0AECFDBA" w:rsidR="003F5BE8" w:rsidRDefault="00D43BF2" w:rsidP="00272220">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B360F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F5BE8" w:rsidRPr="00B360F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
@@ -2324,53 +2144,54 @@
       </w:r>
       <w:r w:rsidR="003F5BE8" w:rsidRPr="00C846B9">
         <w:t xml:space="preserve">General Terms and Conditions for </w:t>
       </w:r>
       <w:r w:rsidR="003F5BE8" w:rsidRPr="00B360F6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>de minimis</w:t>
       </w:r>
       <w:r w:rsidR="003F5BE8">
         <w:t xml:space="preserve"> contracts (Services only) shall be attached </w:t>
       </w:r>
       <w:r w:rsidR="00385374">
         <w:t xml:space="preserve">or this link, </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00A124BC" w:rsidRPr="00C846B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>English version</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00385374">
+      <w:r w:rsidR="0098716B" w:rsidRPr="004634A1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D5087">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t>shall be inserted when</w:t>
       </w:r>
       <w:r w:rsidR="003F5BE8" w:rsidRPr="00B360F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the contract is for services only and up to $50,000</w:t>
       </w:r>
       <w:r w:rsidR="00C70E1B" w:rsidRPr="00B360F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for/to UNDP and when UNDP is procuring and signing the contract on behalf </w:t>
       </w:r>
       <w:r w:rsidR="00C70E1B" w:rsidRPr="002C2412">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
@@ -2573,65 +2394,51 @@
           <w:bCs/>
         </w:rPr>
         <w:t>Long Term Agreements</w:t>
       </w:r>
       <w:r w:rsidR="00411B5A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidR="003C6900">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9070C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">A long-term agreement (LTA) is a mutual arrangement with Supplier to provide goods or services as required, over a specific </w:t>
-[...13 lines deleted...]
-        <w:t>, with the quantity to be determined at prescribed prices or pricing provisions. LTAs are distinguished by the repeated nature of the transaction consequent of the relationship established between parties.</w:t>
+        <w:t>A long-term agreement (LTA) is a mutual arrangement with Supplier to provide goods or services as required, over a specific period of time, with the quantity to be determined at prescribed prices or pricing provisions. LTAs are distinguished by the repeated nature of the transaction consequent of the relationship established between parties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAD9DE9" w14:textId="77777777" w:rsidR="00BB5958" w:rsidRDefault="00BB5958" w:rsidP="00D010AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="618B4B8B" w14:textId="77777777" w:rsidR="00BB5958" w:rsidRDefault="00BB5958" w:rsidP="00D010AD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -3356,95 +3163,77 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6410D534" w14:textId="51DBB16D" w:rsidR="00272220" w:rsidRDefault="00272220" w:rsidP="00272220">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00D9198F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t xml:space="preserve">English </w:t>
+          <w:t>English version</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5E12EF07" w14:textId="0CD4D8A0" w:rsidR="004B032D" w:rsidRPr="004B032D" w:rsidRDefault="00272220" w:rsidP="004B032D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00621B6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
-          <w:t>Spanish</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">Spanish </w:t>
         </w:r>
         <w:r w:rsidR="004B032D" w:rsidRPr="00621B6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>versión</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13C99189" w14:textId="01DB8892" w:rsidR="0065742A" w:rsidRPr="004B032D" w:rsidRDefault="004B032D" w:rsidP="004B032D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3640,187 +3429,172 @@
     <w:p w14:paraId="6C9E61FD" w14:textId="382FA59F" w:rsidR="004E0034" w:rsidRPr="00013FAD" w:rsidRDefault="004E0034" w:rsidP="0020747B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="00013FAD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>UNCITRAL Conciliation Rules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="004E0034" w:rsidRPr="00013FAD">
-      <w:headerReference w:type="even" r:id="rId36"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId41"/>
+      <w:headerReference w:type="default" r:id="rId36"/>
+      <w:footerReference w:type="default" r:id="rId37"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16D98582" w14:textId="77777777" w:rsidR="00C73DC5" w:rsidRDefault="00C73DC5" w:rsidP="00415925">
+    <w:p w14:paraId="4A3C6F21" w14:textId="77777777" w:rsidR="00A01CB9" w:rsidRDefault="00A01CB9" w:rsidP="00415925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02F6E7EA" w14:textId="77777777" w:rsidR="00C73DC5" w:rsidRDefault="00C73DC5" w:rsidP="00415925">
+    <w:p w14:paraId="4D25BCF2" w14:textId="77777777" w:rsidR="00A01CB9" w:rsidRDefault="00A01CB9" w:rsidP="00415925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="09AFC5F0" w14:textId="77777777" w:rsidR="00C73DC5" w:rsidRDefault="00C73DC5">
+    <w:p w14:paraId="79E6D555" w14:textId="77777777" w:rsidR="00A01CB9" w:rsidRDefault="00A01CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1DF86194" w14:textId="637066A9" w:rsidR="0073119B" w:rsidRPr="00096440" w:rsidRDefault="00A90991" w:rsidP="00096440">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DF86194" w14:textId="126FE367" w:rsidR="0073119B" w:rsidRPr="00096440" w:rsidRDefault="00A90991" w:rsidP="00096440">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
@@ -3864,90 +3638,86 @@
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00096440" w:rsidRPr="00096440">
       <w:tab/>
       <w:t xml:space="preserve"> Effective Date: 25/09/2018</w:t>
     </w:r>
     <w:r w:rsidR="00096440" w:rsidRPr="00096440">
       <w:tab/>
-      <w:t>Version #8</w:t>
+      <w:t>Version #</w:t>
+    </w:r>
+    <w:r w:rsidR="0098716B">
+      <w:t xml:space="preserve">: </w:t>
+    </w:r>
+    <w:r w:rsidR="00096440" w:rsidRPr="00096440">
+      <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AAF25E4" w14:textId="77777777" w:rsidR="00C73DC5" w:rsidRDefault="00C73DC5" w:rsidP="00415925">
+    <w:p w14:paraId="12E4D64D" w14:textId="77777777" w:rsidR="00A01CB9" w:rsidRDefault="00A01CB9" w:rsidP="00415925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3933C78C" w14:textId="77777777" w:rsidR="00C73DC5" w:rsidRDefault="00C73DC5" w:rsidP="00415925">
+    <w:p w14:paraId="00112085" w14:textId="77777777" w:rsidR="00A01CB9" w:rsidRDefault="00A01CB9" w:rsidP="00415925">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16E699F0" w14:textId="77777777" w:rsidR="00C73DC5" w:rsidRDefault="00C73DC5">
+    <w:p w14:paraId="5EC76863" w14:textId="77777777" w:rsidR="00A01CB9" w:rsidRDefault="00A01CB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="350DE03E" w14:textId="706F29C3" w:rsidR="0073119B" w:rsidRPr="00AD1A73" w:rsidRDefault="0073119B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00AD1A73">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00AD1A73">
         <w:t xml:space="preserve"> There are no more separate Contract templates nor separate General Terms and Conditions (GTC) for goods and services, they are now combined into one Contract Face Sheet and one GTC.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1AEDFB07" w14:textId="5F44612A" w:rsidR="0073119B" w:rsidRPr="00AD1A73" w:rsidRDefault="0073119B" w:rsidP="00411B5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -3986,61 +3756,51 @@
         </w:rPr>
         <w:t>incorporated into the Contract for goods and/or services and the GTCs)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C4032D" w14:textId="77777777" w:rsidR="0073119B" w:rsidRPr="00411B5A" w:rsidRDefault="0073119B" w:rsidP="00411B5A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D44BCC" w14:textId="731DC700" w:rsidR="0073119B" w:rsidRDefault="0073119B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5D673710" w14:textId="7ECF9424" w:rsidR="0073119B" w:rsidRDefault="006373B4" w:rsidP="00B001FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7BE0686D" wp14:editId="6B1310AF">
           <wp:extent cx="294640" cy="589280"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="24" name="Picture 24"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
@@ -4061,62 +3821,52 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="294640" cy="589280"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F9370B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38B25054"/>
     <w:lvl w:ilvl="0" w:tplc="A9DE2B32">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5510,53 +5260,52 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1029254738">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1227109294">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1813326679">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="598804173">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1841309483">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="68695989">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY0NDEyNje0MAUyjE2MjJR0lIJTi4sz8/NACgxrAUJZgsEsAAAA"/>
@@ -5622,50 +5371,51 @@
     <w:rsid w:val="00377DE3"/>
     <w:rsid w:val="0038058C"/>
     <w:rsid w:val="00382717"/>
     <w:rsid w:val="00385374"/>
     <w:rsid w:val="00396CEF"/>
     <w:rsid w:val="003B2DA1"/>
     <w:rsid w:val="003B7A18"/>
     <w:rsid w:val="003C3EFD"/>
     <w:rsid w:val="003C435D"/>
     <w:rsid w:val="003C5547"/>
     <w:rsid w:val="003C6900"/>
     <w:rsid w:val="003C6A94"/>
     <w:rsid w:val="003C7CA7"/>
     <w:rsid w:val="003E0C88"/>
     <w:rsid w:val="003E4BD6"/>
     <w:rsid w:val="003F5BE8"/>
     <w:rsid w:val="00402427"/>
     <w:rsid w:val="00410556"/>
     <w:rsid w:val="00411B5A"/>
     <w:rsid w:val="0041399F"/>
     <w:rsid w:val="00414102"/>
     <w:rsid w:val="00415925"/>
     <w:rsid w:val="004222FE"/>
     <w:rsid w:val="004369E8"/>
     <w:rsid w:val="00443881"/>
+    <w:rsid w:val="004634A1"/>
     <w:rsid w:val="00467517"/>
     <w:rsid w:val="00483883"/>
     <w:rsid w:val="0048632E"/>
     <w:rsid w:val="00491C73"/>
     <w:rsid w:val="0049204A"/>
     <w:rsid w:val="004B032D"/>
     <w:rsid w:val="004B2610"/>
     <w:rsid w:val="004E0034"/>
     <w:rsid w:val="004F5BD5"/>
     <w:rsid w:val="004F7F93"/>
     <w:rsid w:val="00500B47"/>
     <w:rsid w:val="0051419C"/>
     <w:rsid w:val="00526830"/>
     <w:rsid w:val="0052732A"/>
     <w:rsid w:val="00531829"/>
     <w:rsid w:val="005520F4"/>
     <w:rsid w:val="00556B81"/>
     <w:rsid w:val="005632E6"/>
     <w:rsid w:val="00570FE9"/>
     <w:rsid w:val="005824D9"/>
     <w:rsid w:val="00584A3A"/>
     <w:rsid w:val="00593A1C"/>
     <w:rsid w:val="005B1323"/>
     <w:rsid w:val="005C6A7A"/>
     <w:rsid w:val="005D5316"/>
@@ -5677,93 +5427,97 @@
     <w:rsid w:val="00642BA4"/>
     <w:rsid w:val="00646771"/>
     <w:rsid w:val="00646BA6"/>
     <w:rsid w:val="00653A69"/>
     <w:rsid w:val="0065742A"/>
     <w:rsid w:val="00664687"/>
     <w:rsid w:val="00665A4B"/>
     <w:rsid w:val="00694804"/>
     <w:rsid w:val="006C08D2"/>
     <w:rsid w:val="006C42BE"/>
     <w:rsid w:val="006C6502"/>
     <w:rsid w:val="006D41D4"/>
     <w:rsid w:val="006D5087"/>
     <w:rsid w:val="006E0006"/>
     <w:rsid w:val="006E1061"/>
     <w:rsid w:val="006E4C0E"/>
     <w:rsid w:val="006F3AEB"/>
     <w:rsid w:val="00702FEB"/>
     <w:rsid w:val="007203B2"/>
     <w:rsid w:val="007222B7"/>
     <w:rsid w:val="0073119B"/>
     <w:rsid w:val="00732FD1"/>
     <w:rsid w:val="00783207"/>
     <w:rsid w:val="007833C7"/>
     <w:rsid w:val="00784D1B"/>
+    <w:rsid w:val="007A5715"/>
     <w:rsid w:val="007D7E1C"/>
     <w:rsid w:val="007E4C60"/>
     <w:rsid w:val="007F4347"/>
     <w:rsid w:val="0082114C"/>
     <w:rsid w:val="00836347"/>
     <w:rsid w:val="008443E6"/>
     <w:rsid w:val="00846046"/>
     <w:rsid w:val="008534E5"/>
     <w:rsid w:val="0085399C"/>
     <w:rsid w:val="0087261B"/>
     <w:rsid w:val="00881BE7"/>
     <w:rsid w:val="008916A8"/>
     <w:rsid w:val="008A56DF"/>
     <w:rsid w:val="008B02F8"/>
     <w:rsid w:val="008B7DE8"/>
     <w:rsid w:val="00902B09"/>
     <w:rsid w:val="00916496"/>
     <w:rsid w:val="00963315"/>
+    <w:rsid w:val="0098716B"/>
     <w:rsid w:val="009A6CC6"/>
     <w:rsid w:val="009B0535"/>
     <w:rsid w:val="009C297C"/>
     <w:rsid w:val="009C4060"/>
     <w:rsid w:val="009D0256"/>
     <w:rsid w:val="009E2ECA"/>
     <w:rsid w:val="009E33B6"/>
+    <w:rsid w:val="00A01CB9"/>
     <w:rsid w:val="00A046D5"/>
     <w:rsid w:val="00A11E42"/>
     <w:rsid w:val="00A124BC"/>
     <w:rsid w:val="00A2358F"/>
     <w:rsid w:val="00A341AC"/>
     <w:rsid w:val="00A54A3A"/>
     <w:rsid w:val="00A55438"/>
     <w:rsid w:val="00A80A17"/>
     <w:rsid w:val="00A90991"/>
     <w:rsid w:val="00A9465A"/>
     <w:rsid w:val="00AA57C6"/>
     <w:rsid w:val="00AA5E12"/>
     <w:rsid w:val="00AB5BFB"/>
     <w:rsid w:val="00AC2217"/>
     <w:rsid w:val="00AC3D23"/>
     <w:rsid w:val="00AD1A73"/>
     <w:rsid w:val="00AD1B8B"/>
     <w:rsid w:val="00AD1E8A"/>
+    <w:rsid w:val="00AD2881"/>
     <w:rsid w:val="00AE26E3"/>
     <w:rsid w:val="00AF42F4"/>
     <w:rsid w:val="00B001FD"/>
     <w:rsid w:val="00B0027B"/>
     <w:rsid w:val="00B33247"/>
     <w:rsid w:val="00B335B4"/>
     <w:rsid w:val="00B360F6"/>
     <w:rsid w:val="00B57C19"/>
     <w:rsid w:val="00B600F5"/>
     <w:rsid w:val="00B86949"/>
     <w:rsid w:val="00BB5958"/>
     <w:rsid w:val="00BD36C9"/>
     <w:rsid w:val="00C04A32"/>
     <w:rsid w:val="00C103C9"/>
     <w:rsid w:val="00C70E1B"/>
     <w:rsid w:val="00C70FE7"/>
     <w:rsid w:val="00C73DC5"/>
     <w:rsid w:val="00C846B9"/>
     <w:rsid w:val="00C9273D"/>
     <w:rsid w:val="00CA2882"/>
     <w:rsid w:val="00CB7C82"/>
     <w:rsid w:val="00CC7FA6"/>
     <w:rsid w:val="00CE15A3"/>
     <w:rsid w:val="00CE1B54"/>
     <w:rsid w:val="00CE4E04"/>
@@ -5773,50 +5527,51 @@
     <w:rsid w:val="00D3489B"/>
     <w:rsid w:val="00D43BF2"/>
     <w:rsid w:val="00D46E89"/>
     <w:rsid w:val="00D50278"/>
     <w:rsid w:val="00D61B78"/>
     <w:rsid w:val="00D66610"/>
     <w:rsid w:val="00D72ECD"/>
     <w:rsid w:val="00D9070C"/>
     <w:rsid w:val="00D9198F"/>
     <w:rsid w:val="00D92D6F"/>
     <w:rsid w:val="00DA2518"/>
     <w:rsid w:val="00DA3AE0"/>
     <w:rsid w:val="00DA6850"/>
     <w:rsid w:val="00DC7BB0"/>
     <w:rsid w:val="00DE663A"/>
     <w:rsid w:val="00DE6E5E"/>
     <w:rsid w:val="00E17FB2"/>
     <w:rsid w:val="00E20601"/>
     <w:rsid w:val="00E22902"/>
     <w:rsid w:val="00E25242"/>
     <w:rsid w:val="00E262F5"/>
     <w:rsid w:val="00E301B2"/>
     <w:rsid w:val="00E612D5"/>
     <w:rsid w:val="00E61E35"/>
     <w:rsid w:val="00E64E58"/>
+    <w:rsid w:val="00E67FA2"/>
     <w:rsid w:val="00E8702D"/>
     <w:rsid w:val="00E911E7"/>
     <w:rsid w:val="00E97A24"/>
     <w:rsid w:val="00EB5064"/>
     <w:rsid w:val="00EB7599"/>
     <w:rsid w:val="00ED0AB1"/>
     <w:rsid w:val="00EE3F3A"/>
     <w:rsid w:val="00EF18D6"/>
     <w:rsid w:val="00F035EA"/>
     <w:rsid w:val="00F11242"/>
     <w:rsid w:val="00F26686"/>
     <w:rsid w:val="00F27F3C"/>
     <w:rsid w:val="00F42D16"/>
     <w:rsid w:val="00F557AC"/>
     <w:rsid w:val="00F60249"/>
     <w:rsid w:val="00F6520F"/>
     <w:rsid w:val="00FA1045"/>
     <w:rsid w:val="00FA2E6B"/>
     <w:rsid w:val="00FA7892"/>
     <w:rsid w:val="00FB5306"/>
     <w:rsid w:val="00FC1E7C"/>
     <w:rsid w:val="00FC7B55"/>
     <w:rsid w:val="00FE575A"/>
     <w:rsid w:val="00FE7F10"/>
     <w:rsid w:val="00FF1C80"/>
@@ -5830,51 +5585,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="39C9E276"/>
   <w15:docId w15:val="{0E27952F-9F3E-4616-AB4D-B84B00A94223}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6523,51 +6278,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE1B54"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006C6502"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="225142202">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="540939955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8405,54 +8160,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1743795137">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://procurement-notices.undp.org/view_awards.cfm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/en/texts/arbitration/contractualtexts/arbitration" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4591/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4586" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4591" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/en/texts/mediation/contractualtexts/conciliation" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://procurement-notices.undp.org/view_awards.cfm" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/en/texts/arbitration/contractualtexts/arbitration" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4591/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18786" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/4586" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2101" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2066" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4591" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2101" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4586" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/18791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/18791/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4596" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/4591" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uncitral.un.org/en/texts/mediation/contractualtexts/conciliation" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -8698,59 +8453,63 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps6.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <UNDP_POPP_PLANNED_REVIEWDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_DOCUMENT_LANGUAGE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">English</UNDP_POPP_DOCUMENT_LANGUAGE>
     <UNDP_POPP_EFFECTIVEDATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">2018-09-25T04:00:00+00:00</UNDP_POPP_EFFECTIVEDATE>
     <UNDP_POPP_DOCUMENT_TEMPLATE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <UNDP_POPP_FOCALPOINT xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </UNDP_POPP_FOCALPOINT>
     <UNDP_POPP_DOCUMENT_TYPE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Policy</UNDP_POPP_DOCUMENT_TYPE>
     <UNDP_POPP_ISACTIVE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">true</UNDP_POPP_ISACTIVE>
     <UNDP_POPP_FILEVERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">31744</UNDP_POPP_FILEVERSION>
     <UNDP_POPP_VERSION_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <TaxCatchAll xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Value>355</Value>
     </TaxCatchAll>
     <UNDP_POPP_BUSINESSPROCESS_HIDDEN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </UNDP_POPP_BUSINESSPROCESS_HIDDEN>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_NOTE xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
@@ -8758,51 +8517,51 @@
     <UNDP_POPP_TITLE_EN xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">Award and Management of Contract General Considerations of Contracting</UNDP_POPP_TITLE_EN>
     <l0e6ef0c43e74560bd7f3acd1f5e8571 xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Procurement</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">254a9f96-b883-476a-8ef8-e81f93a2b38d</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-580</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-580</Url>
       <Description>POPP-11-580</Description>
     </_dlc_DocIdUrl>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 9/25/2018                                                Version #: 8.0</DLCPolicyLabelClientValue>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">8</UNDP_POPP_REFITEM_VERSION>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: 9/25/2018                                                Version #: 8.0</DLCPolicyLabelValue>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -9115,224 +8874,220 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <p:Policy xmlns:p="office.server.policy" id="" local="true">
   <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
   <p:Description/>
   <p:Statement/>
   <p:PolicyItems>
     <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
       <p:Name>Labels</p:Name>
       <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
       <p:CustomData>
         <label>
           <properties>
             <height>0.5</height>
             <font>Calibri</font>
           </properties>
           <segment type="literal">Effective Date: </segment>
           <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
           <segment type="literal">                                                Version #: </segment>
           <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
         </label>
       </p:CustomData>
     </p:PolicyItem>
   </p:PolicyItems>
 </p:Policy>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CDF8E2C-ED14-489A-8771-DFF398FFF750}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F751FCC-60DE-4C3A-8919-5223C0F0E5C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A64A77FF-5FE8-48CD-BA9C-FCD183EB79DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C89DCCD8-CAB2-482A-9975-8853D65F7E68}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C259DA-9925-424D-9BFD-67626CAEA51A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="office.server.policy"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF90F56A-9EC9-4003-B312-94E58614ADD5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1700</Words>
+  <Words>1699</Words>
   <Characters>9690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>80</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11368</CharactersWithSpaces>
+  <CharactersWithSpaces>11367</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Hideko Hadzialic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>