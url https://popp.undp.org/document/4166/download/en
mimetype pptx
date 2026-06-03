--- v0 (2025-10-02)
+++ v1 (2026-06-03)
@@ -33,60 +33,57 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/commentAuthors.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.commentAuthors+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_100_0.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
-  <Override PartName="/ppt/comments/modernComment_12C_C2CB651B.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/comments/modernComment_10E_F408D65.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId6"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
@@ -97,59 +94,52 @@
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId7"/>
     <p:sldId id="273" r:id="rId8"/>
     <p:sldId id="300" r:id="rId9"/>
     <p:sldId id="289" r:id="rId10"/>
     <p:sldId id="294" r:id="rId11"/>
     <p:sldId id="270" r:id="rId12"/>
     <p:sldId id="277" r:id="rId13"/>
     <p:sldId id="301" r:id="rId14"/>
     <p:sldId id="278" r:id="rId15"/>
     <p:sldId id="302" r:id="rId16"/>
     <p:sldId id="280" r:id="rId17"/>
     <p:sldId id="279" r:id="rId18"/>
     <p:sldId id="303" r:id="rId19"/>
     <p:sldId id="304" r:id="rId20"/>
     <p:sldId id="297" r:id="rId21"/>
     <p:sldId id="298" r:id="rId22"/>
     <p:sldId id="299" r:id="rId23"/>
     <p:sldId id="296" r:id="rId24"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+      <p:font typeface="Myriad Pro" panose="020B0503030403020204" charset="0"/>
       <p:regular r:id="rId27"/>
-      <p:bold r:id="rId28"/>
-[...5 lines deleted...]
-      <p:regular r:id="rId31"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr sz="2400" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Times New Roman" charset="0"/>
         <a:ea typeface="ＭＳ Ｐゴシック" charset="0"/>
         <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
@@ -254,50 +244,51 @@
         <a:cs typeface="ＭＳ Ｐゴシック" charset="0"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="4319">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="5759">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:author id="{9F54B46A-C129-4EE8-0824-AC0B9712BBD1}" name="Arilda Dragjoshi" initials="AD" userId="S::arilda.dragjoshi@undp.org::7a72f533-9fb0-4d44-b9d7-549d82daa418" providerId="AD"/>
   <p188:author id="{BFB721D7-861C-7A0E-3986-E488997B1D03}" name="BPPS/EfG" initials="EfG" userId="BPPS/EfG" providerId="None"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/commentAuthors.xml><?xml version="1.0" encoding="utf-8"?>
 <p:cmAuthorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cmAuthor id="0" name="Mads Svendsen" initials="UNDP" lastIdx="1" clrIdx="0"/>
 </p:cmAuthorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
@@ -1198,96 +1189,96 @@
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent2"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94761" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="72" d="100"/>
-          <a:sy n="72" d="100"/>
+          <a:sx n="75" d="100"/>
+          <a:sy n="75" d="100"/>
         </p:scale>
-        <p:origin x="240" y="48"/>
+        <p:origin x="859" y="125"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="4319"/>
         <p:guide pos="5759"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="66" d="100"/>
         <a:sy n="66" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
     <pc:chgData name="Teuku Rahmatsyah" userId="060ec1e5-9a77-40e8-bb71-47f8cd0c9688" providerId="ADAL" clId="{0E5CF4D2-6ACA-49FD-B6F0-93D9F3A7415F}"/>
     <pc:docChg chg="undo custSel modSld">
       <pc:chgData name="Teuku Rahmatsyah" userId="060ec1e5-9a77-40e8-bb71-47f8cd0c9688" providerId="ADAL" clId="{0E5CF4D2-6ACA-49FD-B6F0-93D9F3A7415F}" dt="2023-08-09T22:20:44.577" v="91" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
       <pc:sldChg chg="modSp mod addCm modCm">
         <pc:chgData name="Teuku Rahmatsyah" userId="060ec1e5-9a77-40e8-bb71-47f8cd0c9688" providerId="ADAL" clId="{0E5CF4D2-6ACA-49FD-B6F0-93D9F3A7415F}" dt="2023-08-09T18:32:38.781" v="48"/>
         <pc:sldMkLst>
           <pc:docMk/>
           <pc:sldMk cId="0" sldId="256"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
           <ac:chgData name="Teuku Rahmatsyah" userId="060ec1e5-9a77-40e8-bb71-47f8cd0c9688" providerId="ADAL" clId="{0E5CF4D2-6ACA-49FD-B6F0-93D9F3A7415F}" dt="2023-08-09T18:29:30.341" v="47" actId="13926"/>
           <ac:spMkLst>
             <pc:docMk/>
             <pc:sldMk cId="0" sldId="256"/>
             <ac:spMk id="7174" creationId="{00000000-0000-0000-0000-000000000000}"/>
           </ac:spMkLst>
         </pc:spChg>
@@ -1363,163 +1354,50 @@
                 <pc2:cmMk id="{641EC208-8DCB-4FDA-877A-95782656AE07}"/>
               </pc2:cmMkLst>
             </pc226:cmChg>
             <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="add">
               <pc226:chgData name="Teuku Rahmatsyah" userId="060ec1e5-9a77-40e8-bb71-47f8cd0c9688" providerId="ADAL" clId="{0E5CF4D2-6ACA-49FD-B6F0-93D9F3A7415F}" dt="2023-08-09T22:17:45.737" v="70"/>
               <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
                 <pc:docMk/>
                 <pc:sldMk cId="3268109595" sldId="300"/>
                 <pc2:cmMk id="{A5156334-93DC-442F-8154-23921EEDFB86}"/>
               </pc2:cmMkLst>
             </pc226:cmChg>
             <pc226:cmChg xmlns:pc226="http://schemas.microsoft.com/office/powerpoint/2022/06/main/command" chg="add mod">
               <pc226:chgData name="Teuku Rahmatsyah" userId="060ec1e5-9a77-40e8-bb71-47f8cd0c9688" providerId="ADAL" clId="{0E5CF4D2-6ACA-49FD-B6F0-93D9F3A7415F}" dt="2023-08-09T22:12:53.205" v="69" actId="21"/>
               <pc2:cmMkLst xmlns:pc2="http://schemas.microsoft.com/office/powerpoint/2019/9/main/command">
                 <pc:docMk/>
                 <pc:sldMk cId="3268109595" sldId="300"/>
                 <pc2:cmMk id="{AB697251-177F-4565-97BE-B6F6655B648D}"/>
               </pc2:cmMkLst>
             </pc226:cmChg>
           </p:ext>
         </pc:extLst>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
-</file>
-[...111 lines deleted...]
-</p188:cmLst>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent1_4">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent1" pri="11400"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="cycle">
       <a:schemeClr val="accent1">
         <a:shade val="60000"/>
       </a:schemeClr>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst meth="cycle">
@@ -4549,51 +4427,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0EBACCAB-D60E-5D4C-9575-030BC7C72B1D}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr/>
-              <a:t>09-Aug-23</a:t>
+              <a:t>5/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -4941,87 +4819,87 @@
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19459" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US">
               <a:latin typeface="Calibri" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19460" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
@@ -6813,51 +6691,51 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="457200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{6B640482-3F01-43D2-83A8-41A3DE85223F}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>09-Aug-23</a:t>
+              <a:t>5/21/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3124200" y="6356350"/>
             <a:ext cx="2895600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -8578,100 +8456,87 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 2" descr="Screen shot 2011-06-24 at 3.13.09 PM.png"/>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4ED363A-1C43-8ACF-B588-663E1683C385}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId15">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="8001000" y="228600"/>
-            <a:ext cx="874713" cy="1611313"/>
+            <a:off x="8153400" y="304800"/>
+            <a:ext cx="575050" cy="1143000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483725" r:id="rId1"/>
     <p:sldLayoutId id="2147483726" r:id="rId2"/>
     <p:sldLayoutId id="2147483727" r:id="rId3"/>
     <p:sldLayoutId id="2147483719" r:id="rId4"/>
     <p:sldLayoutId id="2147483720" r:id="rId5"/>
     <p:sldLayoutId id="2147483721" r:id="rId6"/>
     <p:sldLayoutId id="2147483722" r:id="rId7"/>
     <p:sldLayoutId id="2147483728" r:id="rId8"/>
     <p:sldLayoutId id="2147483729" r:id="rId9"/>
     <p:sldLayoutId id="2147483723" r:id="rId10"/>
     <p:sldLayoutId id="2147483724" r:id="rId11"/>
     <p:sldLayoutId id="2147483730" r:id="rId12"/>
     <p:sldLayoutId id="2147483731" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
         <a:spcBef>
           <a:spcPct val="0"/>
@@ -9034,260 +8899,260 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_100_0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D1xnUAC/view" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D2i0UAC/view" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D1hGUAS/view" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000wtxJUAQ/view" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000Xv33UAC/view" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D1TYUA0/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D1YdUAK/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12NUAS/view" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D1GjUAK/view" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12TUAS/view" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12SUAS/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12IUAS/view" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12NUAS/view" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D1GjUAK/view" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12TUAS/view" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12SUAS/view" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/lightning/r/Dashboard/01Z6N000000D12IUAS/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/Docs-Partnerships/Shared%20Documents/Forms/AllItems.aspx?FolderCTID=0x012000139FC97E2251B945937DA5EC719FE475&amp;id=%2Fsites%2FDocs%2DPartnerships%2FShared%20Documents%2FUser%20Manual%20UNITY%2Epdf&amp;viewid=00925229%2D1879%2D4959%2D96d2%2D2fb77e7b21df&amp;parent=%2Fsites%2FDocs%2DPartnerships%2FShared%20Documents" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/Docs-Partnerships/Shared%20Documents/Forms/AllItems.aspx?FolderCTID=0x012000139FC97E2251B945937DA5EC719FE475&amp;id=%2Fsites%2FDocs%2DPartnerships%2FShared%20Documents%2FUser%20Manual%20UNITY%2Epdf&amp;viewid=00925229%2D1879%2D4959%2D96d2%2D2fb77e7b21df&amp;parent=%2Fsites%2FDocs%2DPartnerships%2FShared%20Documents" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_12C_C2CB651B.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_10E_F408D65.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.lightning.force.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.svg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Picture Placeholder 7"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4" cstate="print">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="4495800"/>
             <a:ext cx="3017838" cy="2378075"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture Placeholder 8"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3063875" y="4495800"/>
             <a:ext cx="3016250" cy="2378075"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture Placeholder 5"/>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6" cstate="print">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6126163" y="4495800"/>
             <a:ext cx="3017837" cy="2378075"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7173" name="Text Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pipeline Management</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7174" name="Text Placeholder 5"/>
@@ -9301,51 +9166,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2795454"/>
             <a:ext cx="8077200" cy="879564"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Introducing the Quantum+ UNITY “Partnership Opportunities” module</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 6"/>
@@ -9422,51 +9287,51 @@
             <a:ext cx="2734638" cy="315904"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Myriad Pro"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
@@ -9596,55 +9461,50 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="1200" kern="0" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Updated: June 23 2023</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Text Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -9656,51 +9516,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What are Exploratory Opportunities?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="25" name="Straight Connector 24"/>
@@ -9854,51 +9714,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How can resource projections be derived from pipeline data?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="5" name="Table 4"/>
@@ -13012,51 +12872,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What information is being captured by the Pipeline Management module? </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -13306,51 +13166,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380637"/>
             <a:ext cx="6858000" cy="762364"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What information is being captured by the Pipeline Management module? – Complete List 1 of 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -14224,51 +14084,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380637"/>
             <a:ext cx="6934200" cy="762364"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What information is being captured by the Pipeline Management module? – Complete List 2 of 2</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -15277,51 +15137,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380637"/>
             <a:ext cx="6553200" cy="686164"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What reports are available?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 1"/>
@@ -15542,51 +15402,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380637"/>
             <a:ext cx="6553200" cy="686164"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Dashboard Navigation </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 1"/>
@@ -15905,51 +15765,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="609600" y="152400"/>
             <a:ext cx="6553200" cy="686164"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" sz="2400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resources By CPD Output and Bureau</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 1"/>
@@ -16475,51 +16335,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Documentation: UNITY User Manual</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -16752,51 +16612,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is pipeline management?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -16900,51 +16760,51 @@
             <a:ext cx="3810000" cy="457199"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
                 <a:spcPct val="20000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPct val="0"/>
               </a:spcAft>
               <a:buNone/>
               <a:defRPr sz="2800" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="0070C0"/>
                 </a:solidFill>
                 <a:latin typeface="Myriad Pro"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" charset="-128"/>
                 <a:cs typeface="ＭＳ Ｐゴシック" charset="-128"/>
@@ -17135,51 +16995,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>What is an Opportunity?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -17274,55 +17134,50 @@
               <a:t>An Opportunity also refers to the negotiations surrounding the revision to an existing Project.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1800" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3268109595"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8194" name="Text Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -17334,51 +17189,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="5181600" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Why is pipeline management so important?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Text Placeholder 2"/>
@@ -17392,51 +17247,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="2209800"/>
             <a:ext cx="7696200" cy="4191000"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Pipeline management supports two key objectives:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0">
@@ -23067,51 +22922,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How does the Pipeline Management module help us achieve these goals?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8195" name="Text Placeholder 2"/>
@@ -23125,51 +22980,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="1752600"/>
             <a:ext cx="8077200" cy="4800600"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Country Offices, Regional and HQ Departments will benefit from:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
@@ -23436,55 +23291,50 @@
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="255888741"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture 11" descr="A screenshot of a computer&#10;&#10;Description automatically generated with medium confidence">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -23528,51 +23378,51 @@
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="476088"/>
             <a:ext cx="7071340" cy="590712"/>
           </a:xfrm>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How can we access the Pipeline and Partner Management module (UNITY) in Quantum+?</a:t>
             </a:r>
@@ -23673,90 +23523,90 @@
               <a:rPr lang="en-US" sz="1300" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>To switch to UNITY, at the top left of your screen, click the rectangle icon and select UNITY.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Graphic 14" descr="Back with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AE166D4-E51C-29D7-4C20-C0F65D0DF6B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2194540" y="3156390"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Graphic 15" descr="Back with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D58A50D-3ADE-518F-70B0-850A9FEC7FC6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2194540" y="4824171"/>
             <a:ext cx="914400" cy="914400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="84376705"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -23795,51 +23645,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
+              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How can we link the Pipeline to the CPD Outputs</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 1"/>
@@ -24200,51 +24050,51 @@
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="533400" y="380636"/>
             <a:ext cx="6553200" cy="1047569"/>
           </a:xfrm>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
             <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-              <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns="" val="1"/>
+              <ma14:placeholderFlag xmlns="" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" val="1"/>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How do we test the maturity of our pipeline?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="22" name="Table 21"/>
@@ -25252,198 +25102,198 @@
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Maturity level captured in UNITY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Graphic 2" descr="Checkmark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{099748A2-1829-ADCD-0608-D0438A9B3E0F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6843712" y="2030276"/>
             <a:ext cx="381000" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Graphic 4" descr="Checkmark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3BE24CF-FA88-B4BF-F051-8C0B179AB43C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6834187" y="2512396"/>
             <a:ext cx="381000" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Graphic 5" descr="Checkmark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152CF298-04B3-04BD-DA22-152A58A2EDCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6848475" y="3107905"/>
             <a:ext cx="381000" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Graphic 6" descr="Checkmark with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CC37946-266B-DC8F-0D3A-77F7FF2B24B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6834187" y="3673597"/>
             <a:ext cx="381000" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Graphic 9" descr="Close with solid fill">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4441583-D6C5-8F17-D2EF-99DC68F501EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7312085" y="4123850"/>
             <a:ext cx="381000" cy="381000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="852735248"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
@@ -26776,58 +26626,126 @@
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Financial Resources Management</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">682d4c54-a288-412d-bfec-ce5587bbd25c</TermId>
         </TermInfo>
       </Terms>
     </l0e6ef0c43e74560bd7f3acd1f5e8571>
     <Location xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <_dlc_DocId xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">POPP-11-1496</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">
       <Url>https://popp.undp.org/_layouts/15/DocIdRedir.aspx?ID=POPP-11-1496</Url>
       <Description>POPP-11-1496</Description>
     </_dlc_DocIdUrl>
     <UNDP_POPP_REFITEM_VERSION xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a">1</UNDP_POPP_REFITEM_VERSION>
     <DLCPolicyLabelLock xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <DLCPolicyLabelClientValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3" xsi:nil="true"/>
     <UNDP_POPP_LASTMODIFIED xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <DLCPolicyLabelValue xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">Effective Date: {Effective Date}                                                Version #: 1</DLCPolicyLabelValue>
     <UNDP_POPP_REJECT_COMMENTS xmlns="8264c5cc-ec60-4b56-8111-ce635d3d139a" xsi:nil="true"/>
     <POPPIsArchived xmlns="e560140e-7b2f-4392-90df-e7567e3021a3">false</POPPIsArchived>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=15.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<p:Policy xmlns:p="office.server.policy" id="" local="true">
+  <p:Name>UNDP_POPP_DOCUMENTLIB_CONTENTTYPE</p:Name>
+  <p:Description/>
+  <p:Statement/>
+  <p:PolicyItems>
+    <p:PolicyItem featureId="Microsoft.Office.RecordsManagement.PolicyFeatures.PolicyLabel" staticId="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39|-591493697" UniqueId="d084c973-6e46-4ddd-b9a1-4c01a62f12ea">
+      <p:Name>Labels</p:Name>
+      <p:Description>Generates labels that can be inserted in Microsoft Office documents to ensure that document properties or other important information are included when documents are printed. Labels can also be used to search for documents.</p:Description>
+      <p:CustomData>
+        <label>
+          <properties>
+            <height>0.5</height>
+            <font>Calibri</font>
+          </properties>
+          <segment type="literal">Effective Date: </segment>
+          <segment type="metadata">UNDP_POPP_EFFECTIVEDATE</segment>
+          <segment type="literal">                                                Version #: </segment>
+          <segment type="metadata">UNDP_POPP_REFITEM_VERSION</segment>
+        </label>
+      </p:CustomData>
+    </p:PolicyItem>
+  </p:PolicyItems>
+</p:Policy>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="8264c5cc-ec60-4b56-8111-ce635d3d139a" xmlns:ns3="e560140e-7b2f-4392-90df-e7567e3021a3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4ff6b9a3198065004b36a8a1743102d6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FOCALPOINT" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TYPE"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_LANGUAGE"/>
                 <xsd:element ref="ns2:UNDP_POPP_EFFECTIVEDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_PLANNED_REVIEWDATE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_VERSION_COMMENTS" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_FILEVERSION" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_ISACTIVE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_NOTE" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_DOCUMENT_TEMPLATE" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns2:UNDP_POPP_BUSINESSPROCESS_HIDDEN" minOccurs="0"/>
@@ -27140,230 +27058,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A9F8D4A-5003-48B2-A25D-256FD3D73991}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E995BF71-5740-48A1-A40F-2C066643CC82}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4E38434-93FA-4F43-B1ED-C7ECC3F1204F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC801F91-6DD7-489C-850E-1EF7F5E29331}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="office.server.policy"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93F633DD-C4C4-4173-97A1-FF745C9155CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="8264c5cc-ec60-4b56-8111-ce635d3d139a"/>
     <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC801F91-6DD7-489C-850E-1EF7F5E29331}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E995BF71-5740-48A1-A40F-2C066643CC82}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="office.server.policy"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Words>1868</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
   <Paragraphs>238</Paragraphs>
   <Slides>18</Slides>
   <Notes>9</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="23" baseType="lpstr">
+      <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Myriad Pro</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>UNDPpptFormat_E</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNDP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>