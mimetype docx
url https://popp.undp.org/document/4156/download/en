--- v1 (2026-05-23)
+++ v2 (2026-10-08)
@@ -6,6704 +6,6237 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28DFA5C1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="44969B43" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk8892122"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP-supported Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60CF2B3C" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">GENERAL OVERVIEW AND DEFINITION OF GUARANTEES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BA8B18" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A guarantee is a finance tool used in a development project that enables a borrower to access finance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> achieve a development objective. It does so by de-risking lending to the borrower, enabling them to access finance that would otherwise be out of reach. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D76D995" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1385F602" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A guarantee is an obligation undertaken by a guarantor to satisfy the payment of a debt or the fulfilment of a contractual obligation on behalf of a debtor toward a beneficiary when the debtor fails to pay or comply with the terms of the contract. In other words, a guarantee could be considered as “insurance” that protects the investor or lender in the event a debtor fails to settle a debt or meet a contractual liability whereby the guarantee will cover the financial obligation (partially or in full), lowering the financial risk for the investor/lender and borrower. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="153B6C24" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B06A83" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Guarantees are important credit enhancement and risk mitigation instruments that can:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F2D75E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Benefit lenders concerned about a borrower’s credit risk by transferring some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the risks (whether real or perceived) to creditworthy third parties (guarantors and insurers) that have a better capacity to assess and/or accept such risks, thereby enabling the underlying transaction to move forward. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3CF855" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Help borrowers obtain financing at better terms, although not necessarily cheaper (e.g., longer tenors, reduced collateral requirements, etc.), than would be possible without the guarantee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0F9DC8" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Have an important catalytic effect in reducing barriers to lending within new markets, or lending to different sectors within a market, spurring greater investment for the SDGs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7424F7BE" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Key Objectives</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4941180D" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Key objectives for the provision of UNDP-supported guarantees include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61449771" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Attracting lenders through minimizing the risk of extraordinary or excessive losses, and mitigating informational asymmetries in lenders that adversely impact new sectors or small and medium-sized enterprises</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F72B966" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Stimulating growth in economies where resources are not fully employed (e.g. banks may be over-liquid, yet do not put their funds to full use because of the perceived high risk of potential borrowers)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3F2E63" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sharing risk in commercially viable lending schemes to encourage sound lending decisions to new sectors and/or markets, including countries where development assistance funding is scarce. In the case of UNDP, as seen below, UNDP’s financial risk when issuing guarantees will be fully covered by funds provided expressly by funding partners (non-core programme) to cover this risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E34583" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lowering barriers to accessing finance for borrowers, particularly vis-à-vis credit guarantees that can assist certain borrowers as a partial substitute for collateral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEE793E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of a UNDP supported guarantee, the presence of such a guarantee would help to mobilize financing that would not otherwise be forthcoming, particularly private sector financing and especially local market capital, as local lenders would gain additional assurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a UNDP guarantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29AE4ABE" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Creating a demonstration effect, particularly to local financial institutions, of a sustainable market/sector for lending </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E762162" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maximising impact per dollar invested as new capital is leveraged</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EB7595" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitating public/private partnerships and blended finance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480AABD2" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diversifying financing sources by attracting participation beyond existing development financing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6E7732" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Promoting visibility, accountability, and transparency for investments for the SDGs through de-risking instruments that maximize results and impact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DFA630" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk8892122"/>
-      <w:r w:rsidRPr="00782706">
+    </w:p>
+    <w:p w14:paraId="62F73DED" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>GUARANTEES AS PART OF UNDP PROJECTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC" w:rsidDel="00286C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="420F99AB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>or UNDP, UNDP-supported guarantees will support sustainable development by being one component within an overall project of activities that provide financing, related technical assistance and operational support to promote broad-based economic growth, contribute to social and environmental sustainability, enhance the effectiveness of the public or private sectors, or otherwise contribute to the overall development of member states.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B871687" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>UNDP-supported Guarantees</w:t>
-[...9 lines deleted...]
-        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Key Principles in Designing Guarantees as Part of UNDP Projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387817FA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP may support guarantees only as part of broader development projects to achieve the desired development outcomes, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>not as stand-alone interventions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Toc2339899"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc4692764"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may not support the issuance of such guarantee when the guarantee is the sole development intervention/instrument being deployed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The guarantee must be supported by other development interventions within the project, which may include other de-risking instruments, technical assistance, performance-based payments, grants, etc. The relevant project team must establish appropriate linkages between the guarantee and other development interventions, including cross-effectiveness, to ensure the intended results are achieved. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="723CB10D" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will only offer fully funded development guarantees, where funding partner(s) have provided funds to cover the full liability of the guarantee. This is consistent with the funding of other UNDP non-core programming. These funds must be received in advance of UNDP engaging the banking partner (or UNCDF) [see paragraph 12, below] to issue the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instrument. In such a funded </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheme, the full cost of the liability is set aside by UNDP in a bank account (escrow account) for the sole purpose of funding any guarantees that may be called upon. The funding partner must be fully informed that the funds will be made available </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for meeting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements, and the funds may thus be drawn upon to settle risks incurred within the lending activities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D613AC2" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3617E1D8" w14:textId="1AEDD2E4" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the event of default by the borrower and subject to pre-agreed conditions (see paragraph 40), funds held in the escrow account will be called upon by UNDP’s banking partner (or UNCDF) that issued the guarantee, on the demand of the lender (or the vendor in case of procurement guarantee) to pay out approved claims. While UNDP does not incur a financial loss in such an event (see paragraph 4c) as the guarantee security is fully funded by the funding partner(s), reputational risks remain, which must be mitigated through robust project design, upfront communication and expectation setting with funding partner(s), monitoring, and governance and oversight mechanisms as provided for in this policy and in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNDP-supported Guarantees Operational Manual | United Nations Development </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Programme</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3FEC3E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2856D905" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP-supported Guarantees may be offered where they generate “additionality”, either “financial additionality” and/or “economic additionality” and/or “development additionality” and/or “value additionality”, to deliver impact efficiently. Financial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">additionality occurs if the entity receiving the guarantee would not have been able to access finance without a guarantee. Economic additionality refers to whether entities that receive guaranteed loans improve their performance (in terms of growth, investment, employment, among other indicators) upon receipt of the guarantee. Development additionality occurs if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>use of the instrument achieves a development impact that would not have occurred without the use of the instrument. Value additionality occurs if use of the instrument results in the provision of market information that was previously unavailable for an underserved market segment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “Additionality” is a key design requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D06E22" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251DD59C" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to make sure that UNDP-supported guarantees target specific risks or barriers inherent in projects that the lenders are unable to assess or reluctant to bear. Guarantees may only be offered when UNDP is in a position to better assess the risks (e.g., due to its sectoral expertise or local knowledge) and suggest mitigation strategies, than the lenders in the market, or in situations where lenders have correctly assessed risk but still won’t enter the market because of conditions that UNDP may be able to help mitigate. In all cases the underlying lending decisions need to be commercially viable, i.e., the borrowers must be able to repay the loans at commercial rates which would enable the lender to earn profit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0498918D" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C147376" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In doing so, UNDP-supported guarantees will seek to target underserved sectors. They may also help create markets by providing liquidity for lending activities in sectors or populations not presently well supported by the financial sector. Sectoral diversification may reduce portfolio risk through diversification and have an impact on most sectors of the economy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679E5A45" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F9F231" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP does not have a credit rating and will not issue guarantees to the lender itself. Rather, it will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">engage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reputable financial institutions and development banks or UNCDF to perform the role of “Guarantee Issuers” (see paragraphs 33 – 39 for more details). Thus, instead of issuing guarantees directly to the lender, UNDP will engage a Guarantee Issuer (such as commercial or development banks, UNCDF, EIF, etc) to provide a guarantee to the lender, which will be supported by UNDP’s funding received from funding partner(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCD1592" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...505 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">In the case of a UNDP supported guarantee, the presence of such a guarantee would help to mobilize financing that would not otherwise be forthcoming, particularly private sector financing and especially local market capital, as local lenders would gain additional assurance </w:t>
-[...891 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="304DCF1A" wp14:editId="340EE120">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F8B8561" wp14:editId="0688D354">
             <wp:extent cx="5943600" cy="4284345"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="20955"/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="8540"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4284345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="4472C4"/>
                       </a:solidFill>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C99F13" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="09C15EBB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="36E86615" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5BD37F" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP-supported guarantees will ideally cover a portfolio of investments (e.g., a bank’s credit facility for SMEs or youth entrepreneurs) as this would impact more beneficiaries compared to guaranteeing individual loans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA106BA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="0FCD8562" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="188BD1E8" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A82B6B3" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">While guarantees can incentivise lenders to take on high risk projects, sufficient care must go into designing guarantees that appropriately balance risk taking and prevent moral hazard (i.e., taking on too much risk as the guarantee will fund any losses incurred). Risk must always be shared with the lender.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47007DEF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="63A7D069" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="78EC0CB1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37F32EC0" w14:textId="338FAE0D" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Under certain circumstances, UNDP may leverage UNCDF’s experience with issuing and managing guarantees, for the design, structuring, issuance and management of UNDP guarantees (see paragraphs 35 – 39). In addition, UNCDF may also issue guarantees under a joint programme with UNDP.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> these cases, as with other joint programmes, UNCDF’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>regulations, rules and policies will apply to UNCDF activities, and the UNDP FRRs, policies and procedures apply to UNDP activities. Such cases are not covered under this policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07555717" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFAD0F0" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Types of UNDP-Supported Guarantees in UNDP Programming</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042E8140" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP can offer, through Guarantee Issuers, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072123AF" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partial credit or loan guarantees with risk shared with co-guarantors (if any), lenders and borrowers (see paragraphs 14 and 26), designed to target underserved sectors in country or across regions and specific root-cause barriers. Credit or loan guarantees are used for specific credit enhancement purposes and cover losses in the event of a default on debt; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D62A33A" w14:textId="2A14FAD9" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement guarantees,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>where UNDP and/or funding partners may wish to underwrite various parts of the procurement supply chain (see paragraphs 29 – 32)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C1CB9D1" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25116749" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For clarity, the policies described in this document are limited to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aforementioned credit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guarantees and procurement guarantees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B425C6" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4519F6FE" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programming Modality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="102554DA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP-supported guarantees will only be offered to projects under Direct Implementation Modality (DIM) and full </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country Office Support to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Implementation Modality (NIM). As specified in paragraph 6, UNDP-supported guarantees must be part of a project and supported by other development interventions (which may include other de-risking instruments, technical assistance, performance-based payments, grants, etc.) and may not be the sole activity under/for the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0334FC3A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Key Policies and Guidance in Structuring, Issuing and Managing Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BCE60F" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Concept Note must be submitted by the country office to the regional bureau, Finance Sector Hub, Guarantees Project Team and Global Policy Network (GPN) after it originates an opportunity, which must include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D28EA4" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description and purpose of project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB6F51A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Structure of project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E5EA3F" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Funding source and amount available for UNDP-supported guarantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175839D9" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Preliminary impact assessment (e.g., according to the Impact Management Project methodology)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAFEDD5" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Management responsibility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E43E078" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Proposed technical assistance to support the project, including the guarantee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D071822" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Estimated time frame for project implementation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC" w:rsidDel="0095566E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1435C791" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E35B8D9" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An initial diagnostic must be conducted by the UNDP project team at country level on all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transactions to ensure effectiveness and efficiency of guarantees. Upon approval of this policy, a diagnostic tool will be developed to support this process. It must assess the role of guarantees in the overall design of holistic development interventions, political, economic and business environments (e.g., local financial regulations and markets conditions, doing business data) and the type of risk that needs to be mitigated and the adequacy of the recommended </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> variant (vs. other potential development interventions) in mitigating the risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E015F5C" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B41015" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For credit guarantees, the design of the lending programme and related guarantee will seek to target specific sectors/markets/beneficiaries </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> achieve the development objective. Key to the successful design of a guarantee program is the identification of the risk that lenders are most concerned about, and where UNDP’s knowledge can be used to mitigate that risk with a cost-effective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> product. In addition to the assessment of risks, cost benefit analysis of guarantees must be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D9D04A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A189ED7" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In line with the exit strategy for the project, a clear exit strategy is required for the guarantee to ensure that UNDP’s support to guarantees leads to the necessary changes in the marketplace so that the guarantee facility may no longer be required. When planned and implemented correctly, exit strategies have the impact of empowering both lenders and borrowers to be able to continue their operations without the use of the UNDP guarantee. UNDP-supported guarantee extensions (if any) must be supported by a new risk and cost-benefit analysis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D9296E3" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BB37B2C" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782706">
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For credit guarantees, UNDP’s target leverage ratio must range from 3.5:1 upwards, depending upon the targeted beneficiaries, as described further in this paragraph. This means that, at a minimum, every dollar provided by UNDP as part of a guarantee must mobilize at least $3.5 additional capital from the lender. As a general guide, for loan portfolios to SMEs, a minimum leverage ratio of 5:1 or higher is recommended.  Where necessary, a minimum target ratio of 3.5:1 may be considered for loan portfolios in LDCs that target new types of individual beneficiaries, such as individual farmers, households, youth and women to encourage entrepreneurship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8938CD" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E54E704" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>UNDP may support medium-sized guarantees ranging from $1 million to $10 million per guarantee to a given lender. This range is above the level where a guarantee is typically not cost effective to utilize, and below the level of larger development guarantees typically offered by multilateral development banks and other guarantors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2F566C" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6513627F" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP-supported guarantees must not have a tenor exceeding the UNDP project period. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tenor must not exceed 10 years and will ideally be the same as the tenor of the underlying loans. However, in some situations depending on the specific risk to be mitigated, the maturity of UNDP-supported guarantees can be shorter than the tenor of the covered instrument or transaction. In cases where the proposed tenor of a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transaction exceeds 10 years, the transaction will need to be reviewed and approved by the Credit Risk Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B6863E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C48C5C5" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For credit guarantees, UNDP may only support guarantees on a pari passu basis (i.e., equal footing basis) with the lender, with respect to the rights and obligations arising from a default situation. In the event of a default, UNDP guarantees will cover up to a maximum of 50% of the potential losses, with the coverage ratio being determined for each transaction based on its specific impact/risk assessment. In all scenarios, including those involving co-guarantors, the guaranteed party (i.e., lender) must retain at least 25% of the remaining risk of potential losses.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If a default materializes, losses will be funded in the same ratio. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any proposed exceptions to the sharing of risk on a pari passu basis must be fully justified and brought to the Chief Financial Officer for consideration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED82130" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="147DE36A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When issuing loans guaranteed by UNDP, the lender must do so in the local currency to avoid market distortion. UNDP-supported guarantees will be issued in the currency of the underlying loans, as currency mismatches for the lender must be avoided. UNDP’s currency risk must be considered carefully, especially for longer term guarantees and larger size guarantees. Any proposed exceptions to issuing guarantees in the currency of the underlying loan/transaction must be fully justified and brought to the Chief Financial Officer for consideration.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8A1D18" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198AF56B" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funds to cover potential guarantee pay-outs will be deposited by BMS/OFRM Treasury into an escrow account held by the Guarantee Issuer, using funds provided by the funding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>partner(s) and denominated in US dollars. Escrow accounts ensure that money will be available for claim payments if/when the guarantee is called. Escrow accounts must be interest bearing accounts, to ensure investment income is earned on unused funds for the benefit of UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F5B93B" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27CFB81E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66D72CC4" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There may be instances where UNDP itself and/or funding partners would wish to utilize procurement guarantees to underwrite various parts of the procurement supply chain in a variety of ways, which may include:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DD5230" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option 1 – Funding partners can guarantee the procurement activities of countries through a pooled central procurement facility (bridge fund facility) established by UNDP that allows pre-delivery financing for member countries wishing to procure supplies or commodities through UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A6E65D" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option 2 – UNDP and/or funding partners directly guarantee the procurement activities of individual countries or implementing partners (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>outside of a pooled procurement facility described in Option 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE038FB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Option 3 – UNDP can facilitate guarantees to suppliers on sales volume and price of essential commodities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF6BBB0" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8B4C38" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The pooled procurement facility will pre-finance the countries commitment for procurement needs and allow countries to make payments for the supplies upon delivery at expectedly lower prices due to longer term purchase commitment, which became possible through procurement guarantees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F7CECB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64C52267" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As with other forms of UNDP-supported guarantees, a full guarantee from funding partners would be required to establish such a facility, such as a counter-guarantee offered by a third party (e.g., foundation, international financial institutions, etc.), against firm procurement commitments of partners across a portfolio of projects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C5AF64" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE697B3" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without a guarantee facility provided by funding partners, UNDP will be exposed to the risk of non-payment (default) and in some instances may be exposed to foreign exchange risks as commitments made in local currency may lose value due to fluctuations in the market compared to the currency of the procurement. Therefore, the pooled procurement facility should be supported by guarantees issued by funding partners who </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>these cases, as with other joint programmes, UNCDF’s regulations, rules and policies will apply. Such cases are not covered under this policy.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12AFDE76" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+        <w:t xml:space="preserve">can cover the risk of default or risk of loss in value of the facilities’ resources. This reduces the financial risk to UNDP - </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the goods are received, UNDP will be able to draw upon the guarantee. However, reputational risks with the funding partner may emerge, should the beneficiary government not be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in a position</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to meet its financial obligations on the delivery of the procured items. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5677FB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C45BCBC" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1C8E2AF0" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Partnering with and/or Engaging Financial Institutions for the Issuance and Management of UNDP-Supported Guarantees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A666F5B" w14:textId="757900B8" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP will engage qualified financial institutions and development banks to issue and administer guarantees required as part of a UNDP project, on the basis of this policy and in accordance with the procedure provided for in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNDP-su</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ported Guarantees Operational Manual | United Nations Development </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Programme</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and guidance from the BMS/OFRM Treasury unit. The agreements with the financial institutions must specify the design elements from the programme, including specific sectors/beneficiaries being targeted, the risks being mitigated by the guarantee, and the basis for risk sharing and subsequent claims. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46CAE7F3" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...79 lines deleted...]
-    <w:p w14:paraId="3213B17C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="713132B6" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Guarantee Issuer issues the guarantee in its name, upon UNDP’s request, and takes on the obligation to guarantee the payment of specific amounts in the event of default. Whilst UNDP will still be responsible for providing technical expertise in the design phase of guarantees, all UNDP-supported guarantees will be issued, managed and monitored by the Guarantee Issuer(s). UNDP will not be involved in actual lending decisions beyond identifying target beneficiaries as part of the project document and the Guarantee Issuer Agreement, nor will the guarantee be issued in its name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07735D5E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="1D1399FF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD18C54" w14:textId="528E5CB5" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:kern w:val="0"/>
-[...1625 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP may also leverage UNCDF for the design, structuring, issuance and management of UNDP-supported guarantees. This may be done by engaging UNCDF as a Responsible Party, or as a technical service provider to UNDP– as set forth in the Executive Group (EG) approved “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP-UNCDF Collaboration Framework on Loans, Guarantees and Low-Value Grants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> (Nov 2018). In cases where UNCDF is engaged as a responsible party by UNDP, </w:t>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Nov 2018). When UNDP engages UNCDF as a Responsible Party, UNCDF is permitted to follow its own Guarantees Policy, which is further articulated in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNCDF Supplementary Guidelines to the UNDP </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Program</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>m</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and Operations Policies (POPP)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Guarantee-related policies in the UNCDF Supplementary Guidelines relating to Loans, Investment Grants, and Guarantees would apply.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When UNDP engages UNCDF as a Responsible Party, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="74458E63" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UN-to-UN Transfer Agreement must be signed with UNCDF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550160A9" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2B7451F2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E60DD6" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Additionally, if after review by the Credit Risk Committee, UNDP determines not to move forward with a guarantee due to exceptional case or material risks identified, UNDP shall consult with UNCDF to explore whether UNCDF may be able to support the guarantee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28786CA2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="04AD8770" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2EEC53C7" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10318C1D" w14:textId="3A8768AA" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="3B56B35D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A “Guarantee Issuer Agreement” is signed between UNDP and the selected Guarantee Issuer (or the UN-to-UN Agency Transfer Agreement in cases where UNCDF acts as Responsible Party) that lays out the roles, responsibilities, terms and conditions for each UNDP guarantee issued. These are subject to the approval of the BMS/OFRM Treasury unit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8DF65" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="082BC7DC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FEFBA3" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="129F0AEE" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The following are key elements that must be included in Guarantee Issuer Agreements between UNDP and the Guarantee Issuer, including in the UN-to-UN Transfer Agreement when the Guarantee Issuer is UNCDF:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12085CCE" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures for fund management and reporting to UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A73154A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="65DD1457" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Liability limits of the different parties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C04A701" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="6D622EB6" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Procedures governing disbursement of funds by UNDP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4987933A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="6AA6E58A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedures governing selection of lenders and disbursement of funds to lenders by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> issuer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7127E4F2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="1FC0CEDA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Expected guarantee leverage ratio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2286FFB1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="42CC545E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Seniority of UNDP funds vs. other guarantors and debtors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300BF2CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="33CD6574" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operating costs (guarantee fees, origination, management and technical assistance costs, interest to be paid on guarantee </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fund</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556EA9F1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="69B9DBAB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Services and cost-sharing to be provided by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> issuer (e.g., staff, office space and equipment, co-financing, etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117A6BFA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="1A2D28BB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Accounting and financial reporting requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208D1F1A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="51806034" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Profitability/financial criteria and benchmarks for the entire loan guarantee portfolio (e.g., overall payback time, IRR etc., of the portfolio of projects)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60EEF4A5" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="44F795AA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>What constitutes breach of agreement, covenants regarding return of funds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2C53BA" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="69356E60" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Covenants regarding the Guarantee Issuer must include requirements </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2194F517" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="41D84DFD" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maintain its books and records, and prepare its reporting in accordance with applicable standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8B4A1F" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="2234B914" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Periodically monitor the lending activities of the Lender and ensure compliance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP criteria and eligibility requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA76E23" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="5BAD09C2" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retain all material information relating to the guaranteed loan(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E391D9D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="185C3AFC" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Periodic progress reporting to UNDP and promptly furnishing UNDP with any information UNDP may reasonably request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3031F544" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="254F916B" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Mechanisms to resolve and arbitrate conflicts among the parties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079AF465" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="788A6E5D" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Profiles and qualifications of individuals responsible for operating the guarantee fund</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E9E6D21" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="71B8E456" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The non-waiver of UNDP’s Privileges and Immunities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECD6BCB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="5D1CAF80" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Indemnification if the Guarantee Issuer agrees to changes in terms without obtaining UNDP approval, or pays on an unjustified call by the Lender/Borrower or otherwise breaches the terms of the Guarantee Issuer Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AD3EA9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
-[...71 lines deleted...]
-    <w:p w14:paraId="046DD679" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="3085AFDF" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="04C99323" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Settlement of claims through arbitration </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13B8C6D8" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B1153A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The payment terms and conditions under the Guarantee Issuer Agreement must align with the actual Guarantee Agreement (signed by the Guarantee Issuer and lending bank), and must specify the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> terms and conditions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8813DB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="441E5B83" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Eligible transactions (sector, technology, project type, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556EA4D4" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5BA99A76" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">End Borrowers (size, eligibility criteria) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B644EA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financing terms (guarantee percentage or risk or loan to be guaranteed, tenor, $ size range of individual guarantee (if applicable))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B7E8E10" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Representations, warranties and covenants of the Lender, which must include requirements to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="149793F6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="011CD97A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Maintain its books and records, and prepare its reporting in accordance with applicable standards</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1613F7D9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="4ACFD2BE" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Periodically monitor the usage of funds by the Borrower and ensure compliance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> criteria and eligibility requirements laid out in the Guarantee Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1717EB25" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="21D4B06C" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Retain all material information relating to the guaranteed loan(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA49D79" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="7780E5AA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Periodic progress reporting to the Guarantee Issuer and promptly furnishing the Guarantee Issuer with any information it may reasonably request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4539D2D2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="26F7A112" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Claim requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56598E0A" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="04EB0230" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Payment terms if the guarantee </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>has to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> be paid in case the borrower defaults</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AB07F9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="46BFAC53" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...11 lines deleted...]
-        </w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Guarantee pricing (Full cost recovery basis, including the percentage of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> fees etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705DBC56" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="4242D188" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Process and distribution of recovered monies (settlement of disputes and legal mechanisms, seniority in recovery). </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Needless to say, since</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> UNDP will not be a party to the guarantee that is issued, the Guarantee Issuer may insist on using non-UN dispute settlement terms in this bilateral relationship between it and the lender </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="570F2A20" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="186D1F08" w14:textId="46E941E8" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prohibitions set forth in paragraph 2.7 (b) (“Eligible Borrowers”) of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNDP-supported Guarante</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">s Operational Manual | United Nations Development </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Programme</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCFE344" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="2D4C3A78" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="714E9924" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="606BC8C9" w14:textId="6F62D561" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP-supported guarantee may only be paid out when appropriately called on in accordance with (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) the terms of the guarantee issued by the Guarantee Issuer, and (ii) the terms of the Guarantee Issuer Agreement or, in the case of UNCDF, the UN-to-UN Transfer Agreement. The funding partner will be informed when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-supported guarantee is paid out.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2202B3E4" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:kern w:val="0"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="507AED63" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBC08BE" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00782706">
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cost Recovery </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F1BEEB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="34A855D6" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Guarantees may only be offered through a UNDP project </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> full cost recovery. The budget for the overall project will be subject to GMS on expenses, per UNDP’s cost recovery policy. To ensure full cost recovery, costs related to the design, issuance and management of guarantees will be recovered through the following means:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5335E994" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="38F1D367" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564EB30C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="3047D609" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>) Charging guarantee fees to funding partner(s) to cover UNDP’s administrative costs, set at the rate of 2% of the outstanding guaranteed amount; or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2437BCDC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="4EEAD2E9" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">ii) Recovery of bank fees within the lending scheme; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0955142C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="21AA24F7" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recovery of costs though project budgets; </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF3A411" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="1758D5EC" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Normal method of GMS charged on project costs though project budgets.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E9EFF9" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="46138F6F" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="777260D9" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Financial and Programmatic/Impact Reporting and Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3F60AB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="79FA68A1" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...12 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">UNDP will provide regular reporting to its funding partners on the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>guarantee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performance as set out in the respective Financing Agreements. Following normal materiality considerations, UNDP-supported guarantees shall also be disclosed in the notes to the financial statements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168CD5D0" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>guarantee</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="0D404C85" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33F340A4" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...2 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The UNDP-supported guarantee scheme must include reporting mechanisms to generate data to allow potential problems to be identified and corrected before the guarantee is triggered. This reduces the probability of paying out the guarantee. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16039046" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00782706">
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:p>
+    <w:p w14:paraId="21C285DA" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Refunds After Lapse of Guarantee Coverage Period </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D14681D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="3E95CD6B" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">When a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> coverage period lapses, the undisbursed guarantee funds must be handled in accordance with the terms of the Financing Agreement(s) with the funding partner(s). If the Financing Agreement(s) permits, undisbursed balances may be retained by UNDP within a centrally managed UNDP Guarantee Reserve, where the funds will be commingled for re-use for other </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> interventions or to pay for the costs related to UNDP’s guarantee program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72EAF7E6" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="13F657D1" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="3B352AD1" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C93AD83" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternatively, funding partners may require that undisbursed guarantee funds are refunded back to them, or transferred to the host government, or to an implementing partner. Undisbursed funds must not be transferred to the lending bank.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B85BF0" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="78746A74" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2524EBB0" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Governance and Oversight </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C71FDCB" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="1472890B" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Finance Sector Hub and BMS/OFM Treasury will also independently assess various risks in the </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk management is an indispensable component of guarantees. Risk assessments will be performed on lenders, the structure of guarantees and all aspects of credit activities, to identify the probability of adverse outcomes, such as default. Risks will be examined by country offices through their initial diagnostics. Per the procedures below, the Guarantees Project Team, GPN, Finance Sector Hub and BMS/OFRM Treasury will also independently assess various risks in the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval process, based on their individual responsibilities as set out in the procedures. Process steps and approvals required as part of regular UNDP programming and risk management policies and standards (e.g. Bureau review and endorsement) continue to apply.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C22072D" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="09003720" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="107A0631" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684F8F14" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any exceptional cases or material risks identified must be brought to the attention of the Credit Risk Committee (see paragraph 48 – 49) for review and escalation (as necessary) to the Enterprise Risk Management (ERM) Committee. Exceptional guarantee proposals will need to be endorsed by the Credit Risk Committee before the guarantee is approved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344C4C29" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="4F30E4E8" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="6E1289DF" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21CA6EAD" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk9321136"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Credit </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00782706">
-[...12 lines deleted...]
-    <w:p w14:paraId="58402D11" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risk Committee will consist of representatives from BMS/OFRM Treasury, Guarantees Project Team, GPN and members of other Regional Bureaux (the Regional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bureau which submits the UNDP-supported guarantee proposal can be an observing member of the Credit Risk Committee). The Credit Risk Committee will be convened by any responsible division/office/bureau that identified the risks. The Credit Risk Committee will be advised and supported by the Guarantees Project Team, a dedicated project team established to support the initial phases of roll out of this policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E04A6E1" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="310DC529" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4383033E" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Exceptional cases or material risks identified that must be submitted to the Credit Risk Committee may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78518384" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="142044F5" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Risk coverage greater than 50 percent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2F660C" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="35021FE7" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Excessive currency risk of funds held in the escrow accounts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376AC762" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="2D8EC3E6" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Large guarantee sizes exceeding USD 10 million</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166FB918" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="58FE265F" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guarantee tenor exceeding 10 years</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571C93ED" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="2912DFDB" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Countries with very few banking partners where a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>fairly risky</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> banking partner is selected </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E63CC80" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="5422AA20" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lending banks requiring full deposits to be made with them (instead of being held with a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Guarantee</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00782706">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> issuer) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A94FCC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="50E57819" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Any significant changes likely to occur or foreseen to happen (i.e. rapid changes in credit risks of banks or macroeconomic environment) during the approval process or implementation phase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B672458" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="0E3D3532" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Exceptions that have been reviewed and cleared by the Chief Financial Officer, including those related to the sharing of risk on a pari passu basis (refer paragraph 26 above) and the issuance of guarantees in the currency of the underlying loan/transaction (refer paragraph 27 above).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2E7808" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="1EEA18A4" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ABFC5F0" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Credit Risk Committee will oversee the entire UNDP-supported guarantee portfolio, and the ERM Committee will manage overall enterprise risk including escalated risks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C008CC" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="0A196BC5" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="031E3CF3" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C482768" w14:textId="39ABF1CE" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">More information on UNDP-supported guarantees can be found in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00782706">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNDP-supported Guarantees Operational Manual | United Nations Development </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Pro</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>g</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="zh-CN"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>ramme</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="471C7528" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:eastAsia="DengXian" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>UNDP-supported Guarantees Operational Manual</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="22"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C75819" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="DengXian" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="1F497D"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-GB" w:eastAsia="zh-CN"/>
-[...31 lines deleted...]
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-CN"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5A074F5E" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D">
       <w:bookmarkStart w:id="4" w:name="_Annex_1:_UNDP-UNCDF"/>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00782706">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="503DA9AE" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="003E66FC">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A1B2A0" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
+    <w:p w14:paraId="1FB9BE16" w14:textId="77777777" w:rsidR="00745245" w:rsidRDefault="00745245" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3495EC9D" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
+    <w:p w14:paraId="20204D83" w14:textId="77777777" w:rsidR="00745245" w:rsidRDefault="00745245" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6727,408 +6260,491 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:id w:val="983049228"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:id w:val="-1705238520"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtContent>
-          <w:p w14:paraId="6C6BC4F2" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00DC2F6E" w:rsidRDefault="00782706">
+          <w:p w14:paraId="32AE34B0" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC2F6E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00DC2F6E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Effective date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
                 <w:alias w:val="Effective Date"/>
                 <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
                 <w:id w:val="-1386564824"/>
                 <w:placeholder/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{C1702A48-FFDB-4D41-9F27-595BBF50FF7B}"/>
-                <w:date w:fullDate="2022-12-19T00:00:00Z">
+                <w:date w:fullDate="2026-09-14T06:00:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00FE271E">
-                  <w:t>19/12/2022</w:t>
+                <w:r w:rsidRPr="003E66FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>14/09/2026</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00FE271E">
+            <w:r w:rsidRPr="003E66FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:tab/>
-              <w:t xml:space="preserve">Version #:  </w:t>
+              <w:t xml:space="preserve">Version # </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
                 <w:alias w:val="FileVersionID"/>
                 <w:tag w:val="UNDP_POPP_FILEVERSION"/>
                 <w:id w:val="-181049443"/>
                 <w:placeholder/>
                 <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_FILEVERSION[1]" w:storeItemID="{C1702A48-FFDB-4D41-9F27-595BBF50FF7B}"/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00FE271E">
-                  <w:t>1</w:t>
+                <w:r w:rsidRPr="003E66FC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="7D6F7664" w14:textId="77777777" w:rsidR="00782706" w:rsidRDefault="00782706">
+  <w:p w14:paraId="60281E99" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRDefault="003E66FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E55CEC0" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
+    <w:p w14:paraId="5CEAF7E0" w14:textId="77777777" w:rsidR="00745245" w:rsidRDefault="00745245" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35423D28" w14:textId="77777777" w:rsidR="001F183B" w:rsidRDefault="001F183B" w:rsidP="00782706">
+    <w:p w14:paraId="17F517C3" w14:textId="77777777" w:rsidR="00745245" w:rsidRDefault="00745245" w:rsidP="003E66FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="39DF69CF" w14:textId="77777777" w:rsidR="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="4A1FDF02" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Credit Risk Committee. </w:t>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Terms of reference will be developed for the Credit Risk Committee. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="4AEAF43A" w14:textId="77777777" w:rsidR="00782706" w:rsidRDefault="00782706" w:rsidP="00782706">
+    <w:p w14:paraId="43BB30FC" w14:textId="2DAFC095" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText1"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer Annex 1 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve">UNDP-supported Guarantees Operational Manual </w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>|</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> United Nations Development </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="003E66FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Programme</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for details.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="7F53048A" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="003E66FC" w:rsidRDefault="003E66FC" w:rsidP="003E66FC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">To avoid making the guarantee costly either </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">To avoid making the guarantee costly either a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>) or ii) can be charged. Fees are charged either to the (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00041D12">
-        <w:rPr>
+      <w:r w:rsidRPr="003E66FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> who can pass the fee on to the borrower, if it is commercially viable to do so.</w:t>
+        <w:t>) funding partner or (ii) to the lender who can pass the fee on to the borrower, if it is commercially viable to do so.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32A84098" w14:textId="77777777" w:rsidR="00782706" w:rsidRPr="00C77886" w:rsidRDefault="00782706" w:rsidP="00C77886">
+  <w:p w14:paraId="36545782" w14:textId="77777777" w:rsidR="003E66FC" w:rsidRPr="00C77886" w:rsidRDefault="003E66FC" w:rsidP="00C77886">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="8640"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C440502" wp14:editId="58811E14">
-          <wp:extent cx="550503" cy="838512"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1541CBFC" wp14:editId="183B36B3">
+          <wp:extent cx="756315" cy="1152000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="558172" cy="850194"/>
+                    <a:ext cx="756315" cy="1152000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="154824A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59BAB9DE"/>
     <w:lvl w:ilvl="0" w:tplc="8CD2EC3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7427,63 +7043,63 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60A731F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4364AFE0"/>
-    <w:lvl w:ilvl="0" w:tplc="9522C93C">
+    <w:tmpl w:val="7CFAF484"/>
+    <w:lvl w:ilvl="0" w:tplc="8CD2EC3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -7626,221 +7242,126 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...89 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1723598252">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1512181565">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1753046830">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="630786666">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2009746436">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2085568029">
-[...1 lines deleted...]
-  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00782706"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00831AFC"/>
+    <w:rsidRoot w:val="003E66FC"/>
+    <w:rsid w:val="003E66FC"/>
+    <w:rsid w:val="00745245"/>
+    <w:rsid w:val="00751A81"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="427DF097"/>
+  <w14:docId w14:val="3411C1CB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{92E23BC0-E228-4A1A-B593-65CC0ABEB43A}"/>
+  <w15:docId w15:val="{28712AA0-1860-4ECB-8DEB-91A5D9945135}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8208,701 +7729,726 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FootnoteText1">
     <w:name w:val="Footnote Text1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="FootnoteText"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText1"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E66FC"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="DengXian"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="DengXian"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="zh-CN"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
     <w:name w:val="Footnote Text Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00782706"/>
+    <w:rsid w:val="003E66FC"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003E66FC"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/sites/PrivateSectorTaskTeamPSTT/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FPrivateSectorTaskTeamPSTT%2FShared%20Documents%2FPSTT%20current%20documents%2FPrivate%20Sector%20Task%20Team%20Cluster%201%20FRR%20Review%2FUNCDF%20documents%2FUNDP%2DUNCDF%20Collaboration%20on%20Loans%20Guarantees%20%20Grants%5FFinal%2Epdf&amp;parent=%2Fsites%2FPrivateSectorTaskTeamPSTT%2FShared%20Documents%2FPSTT%20current%20documents%2FPrivate%20Sector%20Task%20Team%20Cluster%201%20FRR%20Review%2FUNCDF%20documents" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-supported-guarantees-operational-manual" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-supported-guarantees-operational-manual" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-supported-guarantees-operational-manual" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uncdf.org/Download/AdminFileWithFilename?id=21702&amp;cultureId=127&amp;filename=annex-1---uncdf-supplementary-guidelines-to-the-popp---2026-updateclean-2docxpdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-supported-guarantees-operational-manual" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/undp-supported-guarantees-operational-manual" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -9164,55 +8710,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>26393</Characters>
+  <Pages>15</Pages>
+  <Words>4716</Words>
+  <Characters>26883</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>219</Lines>
-  <Paragraphs>61</Paragraphs>
+  <Lines>224</Lines>
+  <Paragraphs>63</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30962</CharactersWithSpaces>
+  <CharactersWithSpaces>31536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>